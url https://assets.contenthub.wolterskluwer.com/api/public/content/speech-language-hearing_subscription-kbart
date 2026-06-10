--- v0 (2025-10-10)
+++ v1 (2026-06-10)
@@ -1,1569 +1,2161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0bc61dfa3e4288" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-</x:workbook>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/KBART Files/KBART Files/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="2" documentId="11_F6175FB65BDA55502CE3097920C72F00400A6DA2" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5E4DB00A-F6F4-4110-A96E-04BABF313803}"/>
+  <bookViews>
+    <workbookView xWindow="9510" yWindow="0" windowWidth="9780" windowHeight="11370" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="sheet 1" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="111">
+  <si>
+    <t>publication_title</t>
+  </si>
+  <si>
+    <t>print_identifier</t>
+  </si>
+  <si>
+    <t>online_identifier</t>
+  </si>
+  <si>
+    <t>date_first_issue_online</t>
+  </si>
+  <si>
+    <t>num_first_vol_online</t>
+  </si>
+  <si>
+    <t>num_first_issue_online</t>
+  </si>
+  <si>
+    <t>date_last_issue_online</t>
+  </si>
+  <si>
+    <t>num_last_vol_online</t>
+  </si>
+  <si>
+    <t>num_last_issue_online</t>
+  </si>
+  <si>
+    <t>title_url</t>
+  </si>
+  <si>
+    <t>first_author</t>
+  </si>
+  <si>
+    <t>title_id</t>
+  </si>
+  <si>
+    <t>embargo_info</t>
+  </si>
+  <si>
+    <t>coverage_depth</t>
+  </si>
+  <si>
+    <t>notes</t>
+  </si>
+  <si>
+    <t>publisher_name</t>
+  </si>
+  <si>
+    <t>publication_type</t>
+  </si>
+  <si>
+    <t>date_monograph_published_print</t>
+  </si>
+  <si>
+    <t>date_monograph_published_online</t>
+  </si>
+  <si>
+    <t>monograph_volume</t>
+  </si>
+  <si>
+    <t>monograph_edition</t>
+  </si>
+  <si>
+    <t>first_editor</t>
+  </si>
+  <si>
+    <t>parent_publication_title_id</t>
+  </si>
+  <si>
+    <t>preceding_publication_title_id</t>
+  </si>
+  <si>
+    <t>access_type</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>Product</t>
+  </si>
+  <si>
+    <t>Applied Anatomy &amp;amp; Physiology for Speech–Language Pathology &amp;amp; Audiology</t>
+  </si>
+  <si>
+    <t>978-0-7817-8837-3</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1036</t>
+  </si>
+  <si>
+    <t>Fuller</t>
+  </si>
+  <si>
+    <t>fulltext</t>
+  </si>
+  <si>
+    <t>Lippincott Williams &amp; Wilkins</t>
+  </si>
+  <si>
+    <t>monograph</t>
+  </si>
+  <si>
+    <t>2012-01-01</t>
+  </si>
+  <si>
+    <t>1.00</t>
+  </si>
+  <si>
+    <t>Audiology and Communication Disorders: An Overview, 2e</t>
+  </si>
+  <si>
+    <t>978-1-4511-3213-7</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1092</t>
+  </si>
+  <si>
+    <t>Humes</t>
+  </si>
+  <si>
+    <t>2013-12-29</t>
+  </si>
+  <si>
+    <t>2.00</t>
+  </si>
+  <si>
+    <t>Auditory Evoked Potentials: Basic Principles and Clinical Application</t>
+  </si>
+  <si>
+    <t>978-0-7817-5756-0</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1077</t>
+  </si>
+  <si>
+    <t>Burkard</t>
+  </si>
+  <si>
+    <t>2007-01-01</t>
+  </si>
+  <si>
+    <t>Clinical Management of Articulatory and Phonologic Disorders, 3e</t>
+  </si>
+  <si>
+    <t>978-0-7817-2951-2</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1105</t>
+  </si>
+  <si>
+    <t>Gordon-Brannan</t>
+  </si>
+  <si>
+    <t>3.00</t>
+  </si>
+  <si>
+    <t>Handbook of Clinical Audiology, 7e</t>
+  </si>
+  <si>
+    <t>978-1-4511-9163-9</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1174</t>
+  </si>
+  <si>
+    <t>Katz</t>
+  </si>
+  <si>
+    <t>2015-01-01</t>
+  </si>
+  <si>
+    <t>7.00</t>
+  </si>
+  <si>
+    <t>Hearing Science, 1e</t>
+  </si>
+  <si>
+    <t>978-0-7817-8047-6</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1148</t>
+  </si>
+  <si>
+    <t>Emanuel</t>
+  </si>
+  <si>
+    <t>2009-01-01</t>
+  </si>
+  <si>
+    <t>Language Intervention Strategies in Aphasia and Related Neurogenic Communication Disorders, 5e</t>
+  </si>
+  <si>
+    <t>978-0-7817-6981-5</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1078</t>
+  </si>
+  <si>
+    <t>Chapey</t>
+  </si>
+  <si>
+    <t>2008-01-01</t>
+  </si>
+  <si>
+    <t>5.00</t>
+  </si>
+  <si>
+    <t>Bhatnagar</t>
+  </si>
+  <si>
+    <t>4.00</t>
+  </si>
+  <si>
+    <t>Neuroscience for the Study of Communicative Disorders, 5e</t>
+  </si>
+  <si>
+    <t>978-1-496331-51-9</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=2213</t>
+  </si>
+  <si>
+    <t>Lippincott Williams &amp; Wilkins, a Wolters Kluwer bu</t>
+  </si>
+  <si>
+    <t>2018-01-01</t>
+  </si>
+  <si>
+    <t>Rehabilitative Audiology: Children and Adults, 3e</t>
+  </si>
+  <si>
+    <t>978-0-6833-0652-1</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1167</t>
+  </si>
+  <si>
+    <t>Jerome</t>
+  </si>
+  <si>
+    <t>2000-01-01</t>
+  </si>
+  <si>
+    <t>Speech Science Primer: Physiology, Acoustics, and Perception of Speech, 6e</t>
+  </si>
+  <si>
+    <t>978-1-60831-357-0</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1063</t>
+  </si>
+  <si>
+    <t>Raphael</t>
+  </si>
+  <si>
+    <t>2011-01-01</t>
+  </si>
+  <si>
+    <t>6.00</t>
+  </si>
+  <si>
+    <t>Speech Sound Disorders, 1e</t>
+  </si>
+  <si>
+    <t>978-1-496316-24-0</t>
+  </si>
+  <si>
+    <t>https://lwwhealthlibrary.com/book.aspx?bookid=2049</t>
+  </si>
+  <si>
+    <t>Velleman</t>
+  </si>
+  <si>
+    <t>Guitar</t>
+  </si>
+  <si>
+    <t>Stuttering: An Integrated Approach to Its Nature and Treatment, 5e</t>
+  </si>
+  <si>
+    <t>978-1-496346-12-4</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=2572</t>
+  </si>
+  <si>
+    <t>Lippincott Williams &amp; Wilkins, a Wolters Kluwer business</t>
+  </si>
+  <si>
+    <t>2019-01-01</t>
+  </si>
+  <si>
+    <t>Terminology of Communication Disorders: Speech-Language-Hearing, 5e</t>
+  </si>
+  <si>
+    <t>978-0-7817-4196-3</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1125</t>
+  </si>
+  <si>
+    <t>Nicolosi</t>
+  </si>
+  <si>
+    <t>2004-01-01</t>
+  </si>
+  <si>
+    <t>Treatment of Stuttering: Established and Emerging Interventions, 1e</t>
+  </si>
+  <si>
+    <t>978-0-7817-7104-7</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1084</t>
+  </si>
+  <si>
+    <t>2010-01-01</t>
+  </si>
+  <si>
+    <t>Understanding Voice Problems: A Physiological Perspective for Diagnosis and Treatment, 4e</t>
+  </si>
+  <si>
+    <t>978-1-60913-874-5</t>
+  </si>
+  <si>
+    <t>https://slh.lwwhealthlibrary.com/book.aspx?bookid=1034</t>
+  </si>
+  <si>
+    <t>Colton</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...40 lines deleted...]
-</x:styleSheet>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="2" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e17e93c1ff40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re89b493da9cc4e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1496 lines deleted...]
-</x:worksheet>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AA16"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetData>
+    <row r="1" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H2" t="s">
+        <v>29</v>
+      </c>
+      <c r="I2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J2" t="s">
+        <v>30</v>
+      </c>
+      <c r="K2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N2" t="s">
+        <v>32</v>
+      </c>
+      <c r="O2" t="s">
+        <v>29</v>
+      </c>
+      <c r="P2" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>34</v>
+      </c>
+      <c r="R2" t="s">
+        <v>35</v>
+      </c>
+      <c r="S2" t="s">
+        <v>29</v>
+      </c>
+      <c r="T2" t="s">
+        <v>29</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="s">
+        <v>29</v>
+      </c>
+      <c r="W2" t="s">
+        <v>29</v>
+      </c>
+      <c r="X2" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" t="s">
+        <v>38</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" t="s">
+        <v>32</v>
+      </c>
+      <c r="O3" t="s">
+        <v>29</v>
+      </c>
+      <c r="P3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3" t="s">
+        <v>41</v>
+      </c>
+      <c r="S3" t="s">
+        <v>29</v>
+      </c>
+      <c r="T3" t="s">
+        <v>29</v>
+      </c>
+      <c r="U3" t="s">
+        <v>42</v>
+      </c>
+      <c r="V3" t="s">
+        <v>29</v>
+      </c>
+      <c r="W3" t="s">
+        <v>29</v>
+      </c>
+      <c r="X3" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4" t="s">
+        <v>45</v>
+      </c>
+      <c r="K4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P4" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" t="s">
+        <v>47</v>
+      </c>
+      <c r="S4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="s">
+        <v>29</v>
+      </c>
+      <c r="W4" t="s">
+        <v>29</v>
+      </c>
+      <c r="X4" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>34</v>
+      </c>
+      <c r="R5" t="s">
+        <v>47</v>
+      </c>
+      <c r="S5" t="s">
+        <v>29</v>
+      </c>
+      <c r="T5" t="s">
+        <v>29</v>
+      </c>
+      <c r="U5" t="s">
+        <v>52</v>
+      </c>
+      <c r="V5" t="s">
+        <v>29</v>
+      </c>
+      <c r="W5" t="s">
+        <v>29</v>
+      </c>
+      <c r="X5" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" t="s">
+        <v>55</v>
+      </c>
+      <c r="K6" t="s">
+        <v>56</v>
+      </c>
+      <c r="L6" t="s">
+        <v>54</v>
+      </c>
+      <c r="M6" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" t="s">
+        <v>32</v>
+      </c>
+      <c r="O6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>34</v>
+      </c>
+      <c r="R6" t="s">
+        <v>57</v>
+      </c>
+      <c r="S6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T6" t="s">
+        <v>29</v>
+      </c>
+      <c r="U6" t="s">
+        <v>58</v>
+      </c>
+      <c r="V6" t="s">
+        <v>29</v>
+      </c>
+      <c r="W6" t="s">
+        <v>29</v>
+      </c>
+      <c r="X6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" t="s">
+        <v>61</v>
+      </c>
+      <c r="K7" t="s">
+        <v>62</v>
+      </c>
+      <c r="L7" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" t="s">
+        <v>32</v>
+      </c>
+      <c r="O7" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" t="s">
+        <v>63</v>
+      </c>
+      <c r="S7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T7" t="s">
+        <v>29</v>
+      </c>
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="s">
+        <v>29</v>
+      </c>
+      <c r="W7" t="s">
+        <v>29</v>
+      </c>
+      <c r="X7" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" t="s">
+        <v>66</v>
+      </c>
+      <c r="K8" t="s">
+        <v>67</v>
+      </c>
+      <c r="L8" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O8" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>34</v>
+      </c>
+      <c r="R8" t="s">
+        <v>68</v>
+      </c>
+      <c r="S8" t="s">
+        <v>29</v>
+      </c>
+      <c r="T8" t="s">
+        <v>29</v>
+      </c>
+      <c r="U8" t="s">
+        <v>69</v>
+      </c>
+      <c r="V8" t="s">
+        <v>29</v>
+      </c>
+      <c r="W8" t="s">
+        <v>29</v>
+      </c>
+      <c r="X8" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" t="s">
+        <v>74</v>
+      </c>
+      <c r="K9" t="s">
+        <v>70</v>
+      </c>
+      <c r="L9" t="s">
+        <v>73</v>
+      </c>
+      <c r="M9" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" t="s">
+        <v>32</v>
+      </c>
+      <c r="O9" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>34</v>
+      </c>
+      <c r="R9" t="s">
+        <v>76</v>
+      </c>
+      <c r="S9" t="s">
+        <v>29</v>
+      </c>
+      <c r="T9" t="s">
+        <v>29</v>
+      </c>
+      <c r="U9" t="s">
+        <v>69</v>
+      </c>
+      <c r="V9" t="s">
+        <v>29</v>
+      </c>
+      <c r="W9" t="s">
+        <v>29</v>
+      </c>
+      <c r="X9" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" t="s">
+        <v>79</v>
+      </c>
+      <c r="K10" t="s">
+        <v>80</v>
+      </c>
+      <c r="L10" t="s">
+        <v>78</v>
+      </c>
+      <c r="M10" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" t="s">
+        <v>32</v>
+      </c>
+      <c r="O10" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>34</v>
+      </c>
+      <c r="R10" t="s">
+        <v>81</v>
+      </c>
+      <c r="S10" t="s">
+        <v>29</v>
+      </c>
+      <c r="T10" t="s">
+        <v>29</v>
+      </c>
+      <c r="U10" t="s">
+        <v>52</v>
+      </c>
+      <c r="V10" t="s">
+        <v>29</v>
+      </c>
+      <c r="W10" t="s">
+        <v>29</v>
+      </c>
+      <c r="X10" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" t="s">
+        <v>84</v>
+      </c>
+      <c r="K11" t="s">
+        <v>85</v>
+      </c>
+      <c r="L11" t="s">
+        <v>83</v>
+      </c>
+      <c r="M11" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" t="s">
+        <v>32</v>
+      </c>
+      <c r="O11" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>34</v>
+      </c>
+      <c r="R11" t="s">
+        <v>86</v>
+      </c>
+      <c r="S11" t="s">
+        <v>29</v>
+      </c>
+      <c r="T11" t="s">
+        <v>29</v>
+      </c>
+      <c r="U11" t="s">
+        <v>87</v>
+      </c>
+      <c r="V11" t="s">
+        <v>29</v>
+      </c>
+      <c r="W11" t="s">
+        <v>29</v>
+      </c>
+      <c r="X11" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" t="s">
+        <v>90</v>
+      </c>
+      <c r="K12" t="s">
+        <v>91</v>
+      </c>
+      <c r="L12" t="s">
+        <v>89</v>
+      </c>
+      <c r="M12" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" t="s">
+        <v>32</v>
+      </c>
+      <c r="O12" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>34</v>
+      </c>
+      <c r="R12" t="s">
+        <v>57</v>
+      </c>
+      <c r="S12" t="s">
+        <v>29</v>
+      </c>
+      <c r="T12" t="s">
+        <v>29</v>
+      </c>
+      <c r="U12" t="s">
+        <v>36</v>
+      </c>
+      <c r="V12" t="s">
+        <v>29</v>
+      </c>
+      <c r="W12" t="s">
+        <v>29</v>
+      </c>
+      <c r="X12" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" t="s">
+        <v>95</v>
+      </c>
+      <c r="K13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" t="s">
+        <v>94</v>
+      </c>
+      <c r="M13" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" t="s">
+        <v>32</v>
+      </c>
+      <c r="O13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>34</v>
+      </c>
+      <c r="R13" t="s">
+        <v>97</v>
+      </c>
+      <c r="S13" t="s">
+        <v>29</v>
+      </c>
+      <c r="T13" t="s">
+        <v>29</v>
+      </c>
+      <c r="U13" t="s">
+        <v>69</v>
+      </c>
+      <c r="V13" t="s">
+        <v>29</v>
+      </c>
+      <c r="W13" t="s">
+        <v>29</v>
+      </c>
+      <c r="X13" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" t="s">
+        <v>29</v>
+      </c>
+      <c r="I14" t="s">
+        <v>29</v>
+      </c>
+      <c r="J14" t="s">
+        <v>100</v>
+      </c>
+      <c r="K14" t="s">
+        <v>101</v>
+      </c>
+      <c r="L14" t="s">
+        <v>99</v>
+      </c>
+      <c r="M14" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>34</v>
+      </c>
+      <c r="R14" t="s">
+        <v>102</v>
+      </c>
+      <c r="S14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T14" t="s">
+        <v>29</v>
+      </c>
+      <c r="U14" t="s">
+        <v>69</v>
+      </c>
+      <c r="V14" t="s">
+        <v>29</v>
+      </c>
+      <c r="W14" t="s">
+        <v>29</v>
+      </c>
+      <c r="X14" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" t="s">
+        <v>104</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" t="s">
+        <v>29</v>
+      </c>
+      <c r="I15" t="s">
+        <v>29</v>
+      </c>
+      <c r="J15" t="s">
+        <v>105</v>
+      </c>
+      <c r="K15" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" t="s">
+        <v>29</v>
+      </c>
+      <c r="N15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O15" t="s">
+        <v>29</v>
+      </c>
+      <c r="P15" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>34</v>
+      </c>
+      <c r="R15" t="s">
+        <v>106</v>
+      </c>
+      <c r="S15" t="s">
+        <v>29</v>
+      </c>
+      <c r="T15" t="s">
+        <v>29</v>
+      </c>
+      <c r="U15" t="s">
+        <v>36</v>
+      </c>
+      <c r="V15" t="s">
+        <v>29</v>
+      </c>
+      <c r="W15" t="s">
+        <v>29</v>
+      </c>
+      <c r="X15" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
+        <v>107</v>
+      </c>
+      <c r="B16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C16" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" t="s">
+        <v>29</v>
+      </c>
+      <c r="I16" t="s">
+        <v>29</v>
+      </c>
+      <c r="J16" t="s">
+        <v>109</v>
+      </c>
+      <c r="K16" t="s">
+        <v>110</v>
+      </c>
+      <c r="L16" t="s">
+        <v>108</v>
+      </c>
+      <c r="M16" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" t="s">
+        <v>32</v>
+      </c>
+      <c r="O16" t="s">
+        <v>29</v>
+      </c>
+      <c r="P16" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>34</v>
+      </c>
+      <c r="R16" t="s">
+        <v>86</v>
+      </c>
+      <c r="S16" t="s">
+        <v>29</v>
+      </c>
+      <c r="T16" t="s">
+        <v>29</v>
+      </c>
+      <c r="U16" t="s">
+        <v>71</v>
+      </c>
+      <c r="V16" t="s">
+        <v>29</v>
+      </c>
+      <c r="W16" t="s">
+        <v>29</v>
+      </c>
+      <c r="X16" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>sheet 1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_SetDate">
+    <vt:lpwstr>2026-05-21T20:10:04Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Name">
+    <vt:lpwstr>Internal Use</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_SiteId">
+    <vt:lpwstr>8ac76c91-e7f1-41ff-a89c-3553b2da2c17</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_ActionId">
+    <vt:lpwstr>b5f1ea0c-0e2a-4ecf-a583-c44e1065ac60</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>