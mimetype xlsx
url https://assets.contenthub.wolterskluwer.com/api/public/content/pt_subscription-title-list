--- v2 (2026-03-20)
+++ v3 (2026-05-21)
@@ -4,7687 +4,7391 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/Health Library Title Lists/Subscription/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="42" documentId="13_ncr:1_{B187AC41-CA80-4501-A31E-8CAF3D2C5513}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5292953D-A7A1-462D-A770-3C5CEA0915A0}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="11_6A5964C49E6BFC826B14C6B31A3BE54A89270F00" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4F5C7E6B-1C1D-4F28-A3E7-DA44BD7BF8F6}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Subscription Title List" sheetId="1" r:id="rId1"/>
-    <sheet name="Gutheil, 05 ed. - Clinical Hand" sheetId="2" r:id="rId2"/>
-[...19 lines deleted...]
-    <sheet name="Carlat, 05 ed. - The Psychiatri" sheetId="20" r:id="rId22"/>
+    <sheet name="Maxwell, 1 ed. - Anatomical Lan" sheetId="2" r:id="rId2"/>
+    <sheet name="Nordin, 05 ed. - Basic Biomecha" sheetId="3" r:id="rId3"/>
+    <sheet name="Smith, 06 ed. - Exercise Physio" sheetId="4" r:id="rId4"/>
+    <sheet name="Jacobs, 03 ed. - Fabrication Pr" sheetId="5" r:id="rId5"/>
+    <sheet name="Palmer, 2 ed. - Fundamentals of" sheetId="6" r:id="rId6"/>
+    <sheet name="Long, 03 ed. - Handbook of Pedi" sheetId="7" r:id="rId7"/>
+    <sheet name="Cornwall, 1 ed. - Imaging Handb" sheetId="8" r:id="rId8"/>
+    <sheet name="Clarkson, 02 ed. - Joint Motion" sheetId="9" r:id="rId9"/>
+    <sheet name="Conroy, 06 ed. - Kendall’s Musc" sheetId="10" r:id="rId10"/>
+    <sheet name="Oatis, 03 ed. - Kinesiology The" sheetId="11" r:id="rId11"/>
+    <sheet name="Nosse, 3 ed. - Management and S" sheetId="12" r:id="rId12"/>
+    <sheet name="Myers, 05 ed. - Management of C" sheetId="13" r:id="rId13"/>
+    <sheet name="Shumway-Cook, 06 ed. - Motor Co" sheetId="14" r:id="rId14"/>
+    <sheet name="Kendall, 5 ed. - Muscles Testin" sheetId="15" r:id="rId15"/>
+    <sheet name="Clarkson, 04 ed. - Musculoskele" sheetId="16" r:id="rId16"/>
+    <sheet name="Jacobs, 03 ed. - Orthotic Inter" sheetId="17" r:id="rId17"/>
+    <sheet name="Andrade, 3 ed. - Outcome-Based" sheetId="18" r:id="rId18"/>
+    <sheet name="Tecklin, 5 ed. - Pediatric Phys" sheetId="19" r:id="rId19"/>
+    <sheet name="Lewis, 01 ed. - Physical Therap" sheetId="20" r:id="rId20"/>
+    <sheet name="Hurley, 1 ed. - Research Method" sheetId="21" r:id="rId21"/>
+    <sheet name="Lieber, 3 ed. - Skeletal Muscle" sheetId="22" r:id="rId22"/>
+    <sheet name="Riegelman, 07 ed. - Studying a" sheetId="23" r:id="rId23"/>
+    <sheet name="Spearing, 06 ed. - Tecklin’s Pe" sheetId="24" r:id="rId24"/>
+    <sheet name="Salter, 3 ed. - Textbook of Dis" sheetId="25" r:id="rId25"/>
+    <sheet name="Drnach, 01 ed. - The Business o" sheetId="26" r:id="rId26"/>
+    <sheet name="Drnach, 1 ed. - The Clinical Pr" sheetId="27" r:id="rId27"/>
+    <sheet name="Bélanger, 04 ed. - Therapeutic" sheetId="28" r:id="rId28"/>
+    <sheet name="Brody, 04 ed. - Therapeutic Exe" sheetId="29" r:id="rId29"/>
+    <sheet name="Draper, 03 ed. - Therapeutic Mo" sheetId="30" r:id="rId30"/>
+    <sheet name="Donnelly, 04 ed. - Travell, Sim" sheetId="31" r:id="rId31"/>
+    <sheet name="Irion, 3 ed. - Women’s Health i" sheetId="32" r:id="rId32"/>
+    <sheet name="Sussman, 4 ed. - Wound Care A C" sheetId="33" r:id="rId33"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3365" uniqueCount="2494">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3814" uniqueCount="2389">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Year Published</t>
   </si>
   <si>
     <t>Title Level URL</t>
   </si>
   <si>
     <t>Date Added to HL</t>
   </si>
   <si>
-    <t>Thomas G. Gutheil, MD</t>
-[...149 lines deleted...]
-    <t>https://psychiatry.lwwhealthlibrary.com/book.aspx?bookid=3268</t>
+    <t>Paula J. Maxwell, PhD, ATC</t>
+  </si>
+  <si>
+    <t>Anatomical Landmark Palpation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1161</t>
+  </si>
+  <si>
+    <t>Margareta Nordin, PT, Dr Med Sci</t>
+  </si>
+  <si>
+    <t>Basic Biomechanics of the Musculoskeletal System, 5e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3067</t>
+  </si>
+  <si>
+    <t>Denise L. Smith</t>
+  </si>
+  <si>
+    <t>Exercise Physiology for Health, Fitness, and Performance, 6e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3225</t>
+  </si>
+  <si>
+    <t>MaryLynn A. Jacobs, MBA, MS, OTR/L, CHT</t>
+  </si>
+  <si>
+    <t>Fabrication Process Manual for Orthotic Intervention for the Hand and 
+Upper Extremity: Splinting Principles and Process, 3e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3066</t>
+  </si>
+  <si>
+    <t>M. Lynn Palmer, PhD, PT</t>
+  </si>
+  <si>
+    <t>Fundamentals of Musculoskeletal Assessment Techniques, 2e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1177</t>
+  </si>
+  <si>
+    <t>Toby Long, PT, PhD, FAPTA</t>
+  </si>
+  <si>
+    <t>Handbook of Pediatric Physical Therapy, 3e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=2756</t>
+  </si>
+  <si>
+    <t>Mark W. Cornwall, PT, PhD, CPed, FAPTA</t>
+  </si>
+  <si>
+    <t>Imaging Handbook for Physical Therapists, 1e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1108</t>
+  </si>
+  <si>
+    <t>Hazel M. Clarkson, MA., BPT</t>
+  </si>
+  <si>
+    <t>Joint Motion, Muscle Length, and Function Assessment: A Research-Based Practical Guide, 2e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=2800</t>
+  </si>
+  <si>
+    <t>Vincent M. Conroy, PT, DScPT</t>
+  </si>
+  <si>
+    <t>Kendall’s Muscles, 6e: Testing and Function with Posture and Pain</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3239</t>
+  </si>
+  <si>
+    <t>Carol A. Oatis, PT, PhD</t>
+  </si>
+  <si>
+    <t>Kinesiology: The Mechanics and Pathomechanics of Human Movement, 3e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1738</t>
+  </si>
+  <si>
+    <t>Larry J. Nosse, MAPT, PhD</t>
+  </si>
+  <si>
+    <t>Management and Supervisory Principles for Physical Therapists, 3e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1096</t>
+  </si>
+  <si>
+    <t>Betsy Myers, DHS, MPT, CSCS, CLT, CWS (Retired)</t>
+  </si>
+  <si>
+    <t>Management of Common Orthopaedic Disorders: Physical Therapy Principles and Methods, 5e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3262</t>
+  </si>
+  <si>
+    <t>Anne Shumway-Cook, PT, PhD, FAPTA</t>
+  </si>
+  <si>
+    <t>Motor Control: Translating Research into Clinical Practice, 6e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3185</t>
+  </si>
+  <si>
+    <t>Florence Peterson Kendall</t>
+  </si>
+  <si>
+    <t>Muscles: Testing and Function with Posture and Pain, 5e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1059</t>
+  </si>
+  <si>
+    <t>Hazel M. Clarkson, MA, BPT</t>
+  </si>
+  <si>
+    <t>Musculoskeletal Assessment: Joint Range of Motion, Muscle Testing, and Function: A Research-Based Practical Guide, 4e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=2962</t>
+  </si>
+  <si>
+    <t>Orthotic Intervention for the Hand and Upper Extremity: Splinting Principles and Process, 3e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3065</t>
+  </si>
+  <si>
+    <t>Carla-Krystin (ck) Andrade, PhD, PT</t>
+  </si>
+  <si>
+    <t>Outcome-Based Massage™: Putting Evidence into Practice, 3e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1152</t>
+  </si>
+  <si>
+    <t>Jan Stephen Tecklin, PT, MS</t>
+  </si>
+  <si>
+    <t>Pediatric Physical Therapy, 5e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1103</t>
+  </si>
+  <si>
+    <t>Carole B. Lewis, PT, DPT, MPA, MSG, PhD, FAPTA</t>
+  </si>
+  <si>
+    <t>Physical Therapy for the Older Adult: Examination and Intervention: An Evidence-Based Approach, 1e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=2688</t>
+  </si>
+  <si>
+    <t>Wendy L. Hurley, PhD, ATC, CSCS</t>
+  </si>
+  <si>
+    <t>Research Methods: A Framework for Evidence-Based Clinical Practice, 1e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=996</t>
+  </si>
+  <si>
+    <t>Richard L. Lieber, PhD</t>
+  </si>
+  <si>
+    <t>Skeletal Muscle Structure, Function, and Plasticity: The Physiological Basis of Rehabilitation, 3e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1030</t>
+  </si>
+  <si>
+    <t>Richard K. Riegelman, MD, MPH, PhD</t>
+  </si>
+  <si>
+    <t>Studying a Study &amp;amp; Testing a Test: Reading Evidence-Based Health Research, 7e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=2977</t>
+  </si>
+  <si>
+    <t>Elena McKeogh Spearing, PT, DPT</t>
+  </si>
+  <si>
+    <t>Tecklin’s Pediatric Physical Therapy, 6e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3108</t>
+  </si>
+  <si>
+    <t>Robert Bruce Salter, C.C., O. Ont., F.R.S.C., M.D., M.S. (Tor.), F.R.S.C., F.A.C.S., F.H.S.C.</t>
+  </si>
+  <si>
+    <t>Textbook of Disorders and Injuries of the Musculoskeletal System: An Introduction to Orthopaedics, Fractures and Joint Injuries, Rheumatology, Metabolic Bone Disease and Rehabilitation, 3e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1064</t>
+  </si>
+  <si>
+    <t>Mark Drnach, PT, DPT, MBA</t>
+  </si>
+  <si>
+    <t>The Business of Physical Therapy, 1e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3342</t>
+  </si>
+  <si>
+    <t>Mark Drnach, PT, DPT, MBA, PCS</t>
+  </si>
+  <si>
+    <t>The Clinical Practice of Pediatric Physical Therapy: From the NICU to Independent Living, 1e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1083</t>
+  </si>
+  <si>
+    <t>Alain-Yvan Bélanger, BSc, MSc, PhD, PT</t>
+  </si>
+  <si>
+    <t>Therapeutic Electrophysical Agents: An Evidence-Based Handbook, 4e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3212</t>
+  </si>
+  <si>
+    <t>Lori Thein Brody, PT, PhD, SCS, ATC</t>
+  </si>
+  <si>
+    <t>Therapeutic Exercise: Moving Toward Function, 4e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=2296</t>
+  </si>
+  <si>
+    <t>David O. Draper, EdD, ATC, LAT, FNATA, PRT-c</t>
+  </si>
+  <si>
+    <t>Therapeutic Modalities: The Art and Science, 3e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=2826</t>
+  </si>
+  <si>
+    <t>Jean M. Irion, PT, EdD, SCS, ATC</t>
+  </si>
+  <si>
+    <t>Women’s Health in Physical Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1073</t>
+  </si>
+  <si>
+    <t>Carrie Sussman, PT, DPT</t>
+  </si>
+  <si>
+    <t>Wound Care: A Collaborative Practice Manual for Health Professionals, 4e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=1012</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Chapters</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
-    <t>Paul S. Appelbaum, MD</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Copyright </t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=218223043&amp;bookId=2664</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905065&amp;bookId=1161</t>
   </si>
   <si>
     <t>Dedication</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=218223045&amp;bookId=2664</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905067&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Preface</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905069&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Acknowledgments</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905079&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>User’s Guide/Introduction</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905093&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Section I: Upper Body Palpations</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905102&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Head/Face/Neck</t>
+  </si>
+  <si>
+    <t>Chapter 1</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905103&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Chest/Trunk</t>
+  </si>
+  <si>
+    <t>Chapter 2</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905104&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Shoulder</t>
+  </si>
+  <si>
+    <t>Chapter 3</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905105&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Elbow</t>
+  </si>
+  <si>
+    <t>Chapter 4</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905106&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Hand/Wrist</t>
+  </si>
+  <si>
+    <t>Chapter 5</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905107&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Section II: Lower Body Palpations</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905108&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Hip/Pelvis</t>
+  </si>
+  <si>
+    <t>Chapter 6</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905109&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Knee</t>
+  </si>
+  <si>
+    <t>Chapter 7</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905110&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Foot/Ankle/Lower Leg</t>
+  </si>
+  <si>
+    <t>Chapter 8</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63905111&amp;bookId=1161</t>
+  </si>
+  <si>
+    <t>Victor H. Frankel, MD, PhD, KNO</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250220018&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250220022&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Contributors</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250220025&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250220306&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250220321&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Introduction to Biomechanics: Basic Terminology and Concepts</t>
+  </si>
+  <si>
+    <t>CHAPTER 1</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250220331&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>The International System of Measurement (Le Système International d'Unités)</t>
+  </si>
+  <si>
+    <t>APPENDIX</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250220417&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>PART 1: Biomechanics of Tissues and Structures of the Musculoskeletal System</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250220615&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of Bone</t>
+  </si>
+  <si>
+    <t>CHAPTER 2</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250220616&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of Articular Cartilage</t>
+  </si>
+  <si>
+    <t>CHAPTER 3</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250220901&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of Tendons and Ligaments</t>
+  </si>
+  <si>
+    <t>CHAPTER 4</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250221033&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of Peripheral Nerves and Spinal Nerve Roots</t>
+  </si>
+  <si>
+    <t>CHAPTER 5</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250221193&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of Skeletal Muscle</t>
+  </si>
+  <si>
+    <t>CHAPTER 6</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250221328&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>PART 2: Biomechanics of Joints</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250221562&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of the Knee</t>
+  </si>
+  <si>
+    <t>CHAPTER 7</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250221563&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of the Hip</t>
+  </si>
+  <si>
+    <t>CHAPTER 8</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250221759&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of the Foot and Ankle</t>
+  </si>
+  <si>
+    <t>CHAPTER 9</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250221917&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of the Lumbar Spine</t>
+  </si>
+  <si>
+    <t>CHAPTER 10</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250222109&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of the Thoracic Spine and Rib Cage</t>
+  </si>
+  <si>
+    <t>CHAPTER 11</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250222435&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of the Cervical Spine</t>
+  </si>
+  <si>
+    <t>CHAPTER 12</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250222647&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of the Shoulder</t>
+  </si>
+  <si>
+    <t>CHAPTER 13</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250222983&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of the Elbow</t>
+  </si>
+  <si>
+    <t>CHAPTER 14</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250223115&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of the Wrist and Hand</t>
+  </si>
+  <si>
+    <t>CHAPTER 15</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250223273&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>PART 3: Applied Biomechanics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250223602&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of Fracture Fixation</t>
+  </si>
+  <si>
+    <t>CHAPTER 16</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250223603&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of Arthroplasty</t>
+  </si>
+  <si>
+    <t>CHAPTER 17</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250223660&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of Gait</t>
+  </si>
+  <si>
+    <t>CHAPTER 18</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250224106&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Biomechanics of Indigenous Postures</t>
+  </si>
+  <si>
+    <t>CHAPTER 19</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250224276&amp;bookId=3067</t>
+  </si>
+  <si>
+    <t>Michael J. Ormsbee</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253351276&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253351280&amp;bookId=3225</t>
   </si>
   <si>
     <t>About the Authors</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=218223047&amp;bookId=2664</t>
-[...98 lines deleted...]
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214626078&amp;bookId=2613</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253351285&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253351296&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>User's Guide</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253351333&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253351375&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>The Warm-Up</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253351381&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Metabolic System Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253351738&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Energy Production</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253351743&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Anaerobic Metabolism during Exercise</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253352420&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Aerobic Metabolism during Exercise</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253352943&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Metabolic Training Principles and Adaptations</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253354439&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Nutrition for Fitness and Athletics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253354816&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Body Composition: Determination and Importance</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253355982&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Body Composition and Weight Control</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253356493&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Cardiovascular-Respiratory System Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253356883&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Respiration</t>
+  </si>
+  <si>
+    <t>Chapter 9</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253356888&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Respiratory Exercise Response, Training Adaptations, and Special Considerations</t>
+  </si>
+  <si>
+    <t>Chapter 10</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253357294&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>The Cardiovascular System</t>
+  </si>
+  <si>
+    <t>Chapter 11</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253357802&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Cardiovascular Responses to Exercise</t>
+  </si>
+  <si>
+    <t>Chapter 12</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253358253&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Cardiorespiratory Training Principles and Adaptations</t>
+  </si>
+  <si>
+    <t>Chapter 13</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253358869&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Thermoregulation</t>
+  </si>
+  <si>
+    <t>Chapter 14</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253359628&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Cardiovascular Disease Risk Factors and Physical Activity</t>
+  </si>
+  <si>
+    <t>Chapter 15</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253360176&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Neuromuscular-Skeletal System Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253360637&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Skeletal System</t>
+  </si>
+  <si>
+    <t>Chapter 16</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253360642&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Skeletal Muscle System</t>
+  </si>
+  <si>
+    <t>Chapter 17</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253361079&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Muscular Contraction and Movement</t>
+  </si>
+  <si>
+    <t>Chapter 18</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253361445&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Muscular Training Principles and Adaptations</t>
+  </si>
+  <si>
+    <t>Chapter 19</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253361855&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Neuromuscular Aspects of Movement</t>
+  </si>
+  <si>
+    <t>Chapter 20</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253362290&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Neuroendocrine-Immune System Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253362723&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Neuroendocrine Control of Exercise</t>
+  </si>
+  <si>
+    <t>Chapter 21</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253362728&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>The Immune System, Exercise, Training, and Illness</t>
+  </si>
+  <si>
+    <t>Chapter 22</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253363153&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Units of Measure, the Metric System, and Conversions between the English and Metric Systems of Measurement</t>
+  </si>
+  <si>
+    <t>Appendix A</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253363822&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Metabolic Calculations</t>
+  </si>
+  <si>
+    <t>Appendix B</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253364022&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Answers to Check Your Comprehension</t>
+  </si>
+  <si>
+    <t>Appendix C</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253364375&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Commonly Used Symbols and Abbreviations</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253364949&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253365548&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Glossary</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253364951&amp;bookId=3225</t>
+  </si>
+  <si>
+    <t>Noelle M. Austin, MS, PT, CHT</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250215652&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250215654&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250215667&amp;bookId=3066</t>
   </si>
   <si>
     <t>Foreword</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214626080&amp;bookId=2613</t>
-[...14 lines deleted...]
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214626135&amp;bookId=2613</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250215678&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>Foreword (from 
+Second Edition)</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250215693&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250215709&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>Expert Pearl Contributors</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250215730&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250215906&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>Clinical Pearls</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250215912&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>Expert Pearls</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250216488&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>Orthotic Fabrication Process Manual</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250216638&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>Immobilization Orthoses</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250216687&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>Mobilization Orthoses</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250218387&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>Restriction Orthoses</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250219291&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>Nonarticular Orthoses</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250219634&amp;bookId=3066</t>
+  </si>
+  <si>
+    <t>Marcia E. Epler, PhD, PT, ATC</t>
+  </si>
+  <si>
+    <t>Michael Adams</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248135&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248149&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248167&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Preface to Previous Edition</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248172&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248180&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Gross Evaluations</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248183&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Principles of Examination Techniques</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248184&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Pain</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248185&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Posture</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248186&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248187&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Elbow and Forearm</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248188&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Wrist and Hand</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248189&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Face and Temporomandibular Joint</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248190&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Cervical Spine</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248191&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Thoracolumbar Spine</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248192&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Sacroiliac Joint</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248193&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Hip</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248194&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248195&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Ankle and Foot</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248196&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>List of Suggested Readings</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248197&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Recording Forms for Use in Physical Therapy Assessment Procedures</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248198&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Examination Questions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65248199&amp;bookId=1177</t>
+  </si>
+  <si>
+    <t>Britta Battaile, PT, DPT, PCS</t>
+  </si>
+  <si>
+    <t>Kathleen Toscano, PT, MHS</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=230258253&amp;bookId=2756</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=230258255&amp;bookId=2756</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=230258257&amp;bookId=2756</t>
+  </si>
+  <si>
+    <t>Growth and Development</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=230258267&amp;bookId=2756</t>
+  </si>
+  <si>
+    <t>Pediatric Conditions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=230258642&amp;bookId=2756</t>
+  </si>
+  <si>
+    <t>Measurement</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=230259559&amp;bookId=2756</t>
+  </si>
+  <si>
+    <t>Intervention</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=230260548&amp;bookId=2756</t>
+  </si>
+  <si>
+    <t>Assistive Technology</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=230261016&amp;bookId=2756</t>
+  </si>
+  <si>
+    <t>Administrative Issues</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=230261389&amp;bookId=2756</t>
+  </si>
+  <si>
+    <t>Elle Nyre, PT, MS</t>
+  </si>
+  <si>
+    <t>John H. Harris, Jr, MD, DSc, FACR</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315666&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400062&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400064&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65341855&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>Reviewers</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400067&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400106&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315668&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400117&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400129&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482686&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400136&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315671&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315710&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482688&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315721&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315733&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315740&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482691&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482730&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482741&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482753&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482760&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>Introduction to Imaging</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315747&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>The Cervical Spine</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315748&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315749&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>Elbow, Wrist, and Hand</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315750&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315751&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>Hips</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315752&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315753&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>Ankle</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315754&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62315755&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482767&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482768&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482769&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482770&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482771&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482772&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482773&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482774&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62482775&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400143&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400144&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400145&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400146&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400147&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400148&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400149&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400150&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66400151&amp;bookId=1108</t>
+  </si>
+  <si>
+    <t>Jacques Hurabielle, PhD</t>
+  </si>
+  <si>
+    <t>Sandra Bruinsma</t>
+  </si>
+  <si>
+    <t>Thomas Turner</t>
+  </si>
+  <si>
+    <t>Heather K. Doy, BA, BFA</t>
+  </si>
+  <si>
+    <t>Joy D. Marlowe, MA., CMI.</t>
+  </si>
+  <si>
+    <t>Kimberly Battista</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234990340&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234990344&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Reviewers to the First Edition</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234990346&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234990387&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234990396&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Section I: Principles and Methods</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234990404&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Principles and Methods</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234990405&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Relating Assessment to Treatment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234990734&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Section II: Regional Evaluation Techniques</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234990806&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Shoulder Complex</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234990807&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234991341&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234991642&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234992180&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234992565&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234992818&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Head, Neck, and Trunk</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234993244&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Section III: Appendices</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234993736&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Sample Numerical Recording Form: Range of Motion Assessment and Measurement</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234993737&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Practice Makes Perfect–Summary &amp; Evaluation Forms</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234993756&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Summary of Patient Positioning for the Assessment and Measurement of Joint Range of Motion and Muscle Length</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234993881&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Gait</t>
+  </si>
+  <si>
+    <t>Appendix D</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234993886&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Answer Guides for Chapter Exercises and Questions</t>
+  </si>
+  <si>
+    <t>Appendix E</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=234993910&amp;bookId=2800</t>
+  </si>
+  <si>
+    <t>Brian N. Murray, Jr., PT, DPT, OCS</t>
+  </si>
+  <si>
+    <t>Quinn T. Alexopulos, MSN, RN, CNL</t>
+  </si>
+  <si>
+    <t>Jordan McCreary, MD, BS (Biology)</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255622498&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255622502&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>FOREWORD TO THE SIXTH EDITION</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255622505&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>KENDALL FAMILY HISTORY</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255622515&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>PREFACE</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255622533&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>ACKNOWLEDGMENTS</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255622545&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>FUNDAMENTAL CONCEPTS</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255622552&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>POSTURE</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255622955&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>HEAD AND FACE</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255623252&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>NECK AND BACK</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255623384&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>TRUNK AND RESPIRATORY MUSCLES</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255623807&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>UPPER EXTREMITY</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255624251&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>LOWER EXTREMITY</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255624906&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>APPENDICES</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255625706&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>POSTURE OF CHILDREN</t>
+  </si>
+  <si>
+    <t>APPENDIX A</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255625707&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>CONSIDERATIONS FOR SPECIALTY DIAGNOSES/POPULATIONS</t>
+  </si>
+  <si>
+    <t>APPENDIX B</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255625807&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>SELECTED MUSCLE STRENGTH, PERFORMANCE, AND LENGTH TESTS</t>
+  </si>
+  <si>
+    <t>APPENDIX C</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255625974&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>SPINAL SEGMENT DISTRIBUTION TO NERVES AND MUSCLES</t>
+  </si>
+  <si>
+    <t>APPENDIX D</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255625978&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>GLOSSARY</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255625999&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>SUGGESTED READINGS</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255626196&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=255626001&amp;bookId=3239</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783086&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783090&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783094&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783170&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783179&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783215&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>PART I: Biomechanical Principles</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783224&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Introduction to Biomechanical Analysis</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783230&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanical Properties of Materials</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783541&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783749&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115783839&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Biomechanics of Cartilage</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115784091&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115784246&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Biomechanics of Joints</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115784458&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>PART II: Kinesiology of the Upper Extremity</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115784618&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>UNIT I: Shoulder Unit: The Shoulder Complex</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115784621&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Bones and Joints of the Shoulder Complex</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115784630&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of Muscle Activity at the Shoulder Complex</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115784986&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Analysis of the Forces on the Shoulder Complex During Activity</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115785608&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>UNIT 2: Elbow Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115785711&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Bones and Noncontractile Elements of the Elbow</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115785717&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of Muscle Activity at the Elbow</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115785954&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Analysis of the Forces at the Elbow During Activity</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115786319&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>UNIT 3: Wrist and Hand Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115786446&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Bones and Joints of the Wrist and Hand</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115786457&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of the Muscles of the Forearm</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115787176&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Analysis of the Forces at the Wrist During Activity</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115787814&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of the Special Connective Tissues in the Hand</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115787901&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of the Intrinsic Muscles of the Hand</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115788014&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of Pinch and Grasp</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115788382&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>PART III: Kinesiology of the Head and Spine</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115788658&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>UNIT 4: Musculoskeletal Functions Within The Head</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115788661&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of the Muscles of the Face and Eyes</t>
+  </si>
+  <si>
+    <t>CHAPTER 20</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115788668&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of Vocalization</t>
+  </si>
+  <si>
+    <t>CHAPTER 21</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115789153&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of Swallowing</t>
+  </si>
+  <si>
+    <t>CHAPTER 22</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115789293&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Articular Structures of the TMJ</t>
+  </si>
+  <si>
+    <t>CHAPTER 23</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115789580&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of the Muscles of the TMJ</t>
+  </si>
+  <si>
+    <t>CHAPTER 24</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115789749&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Analysis of the Forces on the TMJ During Activity</t>
+  </si>
+  <si>
+    <t>CHAPTER 25</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115789943&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>UNIT 5: Spine Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115790040&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Bones and Joints of the Cervical Spine</t>
+  </si>
+  <si>
+    <t>CHAPTER 26</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115790045&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of the Cervical Musculature</t>
+  </si>
+  <si>
+    <t>CHAPTER 27</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115790582&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Analysis of the Forces on the Cervical Spine During Activity</t>
+  </si>
+  <si>
+    <t>CHAPTER 28</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115791149&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Bones and Joints of the Thoracic Spine</t>
+  </si>
+  <si>
+    <t>CHAPTER 29</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115791265&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of the Muscles of the Thoracic Spine</t>
+  </si>
+  <si>
+    <t>CHAPTER 30</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115791486&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Loads Sustained by the Thoracic Spine</t>
+  </si>
+  <si>
+    <t>CHAPTER 31</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115791722&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Bones and Joints of the Lumbar Spine</t>
+  </si>
+  <si>
+    <t>CHAPTER 32</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115791807&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of Muscles Acting on the Lumbar Spine</t>
+  </si>
+  <si>
+    <t>CHAPTER 33</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115792185&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Analysis of the Forces on the Lumbar Spine During Activity</t>
+  </si>
+  <si>
+    <t>CHAPTER 34</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115793674&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Bones and Joints of the Pelvis</t>
+  </si>
+  <si>
+    <t>CHAPTER 35</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115794514&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of Muscle Activity in the Pelvis</t>
+  </si>
+  <si>
+    <t>CHAPTER 36</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115794983&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Analysis of the Forces on the Pelvis During Activity</t>
+  </si>
+  <si>
+    <t>CHAPTER 37</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115795262&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>PART IV: Kinesiology of the Lower Extremity</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115795372&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>UNIT 6: Hip Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115795373&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Bones and Noncontractile Elements of the Hip</t>
+  </si>
+  <si>
+    <t>CHAPTER 38</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115795379&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of Muscle Activity at the Hip</t>
+  </si>
+  <si>
+    <t>CHAPTER 39</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115795624&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Analysis of the Forces on the Hip During Activity</t>
+  </si>
+  <si>
+    <t>CHAPTER 40</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115796035&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>UNIT 7: Knee Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115796172&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Bones and Noncontractile Elements of the Knee</t>
+  </si>
+  <si>
+    <t>CHAPTER 41</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115796176&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of Muscle Activity at the Knee</t>
+  </si>
+  <si>
+    <t>CHAPTER 42</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115796460&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Analysis of the Forces on the Knee During Activity</t>
+  </si>
+  <si>
+    <t>CHAPTER 43</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115796832&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>UNIT 8: Ankle and Foot Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115797108&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Structure and Function of the Bones and Noncontractile Elements of the Ankle and Foot Complex</t>
+  </si>
+  <si>
+    <t>CHAPTER 44</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115797114&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Mechanics and Pathomechanics of Muscle Activity at the Ankle and Foot</t>
+  </si>
+  <si>
+    <t>CHAPTER 45</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115797533&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Analysis of the Forces on the Ankle and Foot During Activity</t>
+  </si>
+  <si>
+    <t>CHAPTER 46</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115798156&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>PART V: Posture and Gait</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115798283&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Characteristics of Normal Posture and Common Postural Abnormalities</t>
+  </si>
+  <si>
+    <t>CHAPTER 47</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115798291&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Characteristics of Normal Gait and Factors Influencing It</t>
+  </si>
+  <si>
+    <t>CHAPTER 48</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=115798539&amp;bookId=1738</t>
+  </si>
+  <si>
+    <t>Deborah G. Friberg, BSPT, MBA</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881582&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375235&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61919898&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Consultant and Contributors</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375237&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Preface to the Third Edition</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375305&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881584&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61919900&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881652&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61919968&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Part I:: Broad Perspective on Providing Health Services</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881681&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Social Philosophy and Health Service Systems, Public Policy, Legislation, and Advocacy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881682&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Overview of the Business of Health Care Delivery</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881683&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Strategic Management and External Forces Influencing Health Service Providers</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881684&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>External Influences: Physical Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881685&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Internal Environment of Health Service Providers</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881686&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Internal Environment: Physical Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881687&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Part II:: Guiding Behavior: Values, Ethics, Jurisprudence, and Oversight Agencies</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881688&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Behavioral Guidance: Values and Ethical Principles</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881689&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Jurisprudence Essentials</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881690&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Regulatory Environment of U.S. Health Care Businesses</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881691&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>External Oversight of Health Service Providers</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881692&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Part III:: Business Acumen: Managing, Communicating, Strategizing, Planning, and Decision Making</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881693&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Leading, Managing, and Supervision</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881694&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Communicating with Skill</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881695&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Strategic Planning</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881696&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Organizing for Business Success</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881697&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Management and Decision Making</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881698&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Strategies for Health Services Performance Improvement</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881699&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Part IV:: Business Acumen: Human Resources, Marketing, and Selling</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881700&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Employment Law</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881701&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Marketing Basics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881702&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>The Selling Part of the Marketing Process</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881703&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Part V:: Business Acumen: Financial Awareness</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881704&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Economic Principles</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881705&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Accounting and Financing</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881706&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Entrepreneurship: Physical Therapist Practice Ownership</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881707&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Making Structured Personal Financial Decisions</t>
+  </si>
+  <si>
+    <t>Chapter 23</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61881708&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Part I: Broad Perspective on Providing Health Services</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61919997&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61919998&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61919999&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920000&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920001&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920002&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920003&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Part II: Guiding Behavior: Values, Ethics, Jurisprudence, and Oversight Agencies</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920004&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920005&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920006&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920007&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920008&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Part III: Business Acumen: Managing, Communicating, Strategizing, Planning, and Decision Making</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920009&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920010&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920011&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920012&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920013&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920014&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920015&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Part IV: Business Acumen: Human Resources, Marketing, and Selling</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920016&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920017&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920018&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920019&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>Part V: Business Acumen: Financial Awareness</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920020&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920021&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920022&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920023&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61920024&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375334&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375335&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375336&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375337&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375338&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375339&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375340&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375341&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375342&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375343&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375344&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375345&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375346&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375347&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375348&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375349&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375350&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375351&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375352&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375353&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375354&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375355&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375356&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375357&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375358&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375359&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375360&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66375361&amp;bookId=1096</t>
+  </si>
+  <si>
+    <t>June Hanks, PT, PhD, DPT, CWS, CLT</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256224508&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256224510&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>CONTRIBUTORS</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256224522&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256224562&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>PART I: Foundational Sciences</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256224580&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Connective Tissue</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256224581&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Tissue Behavior, Healing, and Repair</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256224662&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Arthrology</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256224844&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Spine Osteology and Arthrology</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256224961&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Gait and Footwear</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256225358&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>PART II: Basic History and Physical Examination</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256225489&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Patient History</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256225490&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>The Physical Examination</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256225688&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>PART III: Lower Quarter</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256225927&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Lower Quarter Screen</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256225928&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256226042&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256227412&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256228937&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Lumbar Spine and Sacroiliac Joint</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256230621&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>PART IV: Upper Quarter</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256231920&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Upper Quarter Screen</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256231925&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256232160&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Elbow Complex</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256233929&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Wrist and Hand Complex</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256234381&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Cervical and Thoracic Spine</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256235031&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Temporomandibular Joint</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256235553&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>PART V: Pain Management</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256235811&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Pain Management: A Mechanism-Centered Approach</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256235812&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>PART VI: Applied Clinical Reasoning</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256235937&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Case Studies</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256235938&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256236131&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Osteokinematic and Arthrokinematic Motions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256236298&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Peripheral and Segmental Nerve Innervation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256236301&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=256236133&amp;bookId=3262</t>
+  </si>
+  <si>
+    <t>Marjorie H. Woollacott, MA, Phd</t>
+  </si>
+  <si>
+    <t>Jaya Rachwani, PT, MS, PhD</t>
+  </si>
+  <si>
+    <t>Victor Santamaria, PT, MS, PhD, PCS</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252345788&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252345790&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252345795&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>PART I: Theoretical Framework</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252345817&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Motor Control: Issues and Theories</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252345820&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Motor Learning and Recovery of Function</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252346012&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Physiology of Motor Control</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252346273&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Physiological Basis of Motor Learning and Recovery of Function</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252346556&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Constraints on Motor Control: An Overview of Neurologic Impairments</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252346787&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>A Conceptual Framework for Clinical Practice</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252347055&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>PART II: Postural Control</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252347214&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Normal Postural Control</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252347217&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Development of Postural Control</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252347492&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Aging and Postural Control</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252347671&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Abnormal Postural Control</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252347888&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Clinical Management of the Patient with a Postural Control Disorder</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252348115&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>PART III: Mobility Functions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252348523&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Control of Normal Mobility</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252348526&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Development of Mobility</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252348852&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Aging and Mobility</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252349022&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Abnormal Mobility</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252349180&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Clinical Management of the Patient with a Mobility Disorder</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252349452&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>PART IV: Reach, Grasp, and Manipulation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252349889&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Normal Reach, Grasp, and Manipulation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252349892&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Reach, Grasp, and Manipulation: Changes across the Life Span</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252350156&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Abnormal Reach, Grasp, and Manipulation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252350417&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Clinical Management of the Patient with Reach, Grasp, and Manipulation Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252350611&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>References</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252351058&amp;bookId=3185</t>
+  </si>
+  <si>
+    <t>Elizabeth Kendall McCreary</t>
+  </si>
+  <si>
+    <t>Patricia Geise Provance</t>
+  </si>
+  <si>
+    <t>Mary McIntyre Rodgers</t>
+  </si>
+  <si>
+    <t>William Anthony Romani</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59868975&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Author Info</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59868977&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59868983&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Foreword to the Fifth Edition</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59868987&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59868996&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869010&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Fundamental Concepts</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869025&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869026&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Head and Face</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869027&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Neck</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869028&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Trunk and Respiratory Muscles</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869029&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Upper Extremity and Shoulder Girdle</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869030&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Lower Extremity</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869031&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Spinal Segment Distribution to Nerves and Muscles: Charts</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869032&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Isolated Paralysis of the Serratus Anterior Muscle</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869033&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869034&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>Suggested Readings</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=59869035&amp;bookId=1059</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248720354&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248720358&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248720361&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248720403&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248720416&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248720424&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248720425&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248721049&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248721094&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248721095&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248722647&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248723444&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248724894&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248725824&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248726299&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248727272&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248728814&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248728815&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>Sample Recording Form: Manual Muscle Strength Assessment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248728833&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>Summary of Patient Positioning for the Assessment and Measurement of Joint Motion, Muscle Length, and Muscle Strength</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248729962&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248730868&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=248730892&amp;bookId=2962</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250192998&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193002&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193013&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193023&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Foreword (from Second Edition)</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193037&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193052&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193073&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Field Note Contributors</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193335&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193436&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>MD Contributors</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193673&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193734&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Clinical Pearls</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193739&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Expert Pearls</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193741&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Section 1: Fundamentals of Orthotic Fabrication</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193743&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Concepts of Orthotic Fundamentals</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250193744&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Anatomical Principles</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250194005&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Tissue Healing</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250194111&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Mechanical Principles</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250194245&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Equipment and Materials</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250194389&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Fabrication Process</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250194677&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Section 2: Optional Methods</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250194872&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Relative Motion Orthoses</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250194873&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Upper Extremity Prosthetics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250194987&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Prefabricated Orthoses</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250195331&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Casting</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250195522&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Orficast® and Orficast® More</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250195772&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Delta-Cast®</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250195902&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Taping Techniques</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250196060&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Neoprene Orthoses</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250196300&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Section 3: Orthotic Intervention for Specific Diagnoses and Populations</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250196453&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Stiffness</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250196454&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Fractures</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250196931&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Arthritis</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250197234&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Extensor Tendon Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250197715&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Flexor Tendon Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250198009&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Peripheral Nerve Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250198268&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Tendon and Nerve Transfers</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250198594&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>The Athlete</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250198696&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Adult Neurologic Dysfunction</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250199036&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>The Pediatric Patient</t>
+  </si>
+  <si>
+    <t>Chapter 24</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250199275&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Burns</t>
+  </si>
+  <si>
+    <t>Chapter 25</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250199494&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>The Musician</t>
+  </si>
+  <si>
+    <t>Chapter 26</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250199673&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>Hand and Upper Extremity Transplantation</t>
+  </si>
+  <si>
+    <t>Chapter 27</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=250199789&amp;bookId=3065</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63656894&amp;bookId=1152</t>
   </si>
   <si>
     <t>Introduction</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214626136&amp;bookId=2613</t>
-[...239 lines deleted...]
-    <t>Muscle Tone</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63656896&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63656899&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63656903&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Subject Matter Experts</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63656972&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63656982&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657012&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657033&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657099&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Principles of Outcome-Based Massage™</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657103&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Interpersonal and Ethical Issues for Massage</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657104&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Evidence for Massage</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657105&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Client Examination for Outcome-Based Massage™</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657106&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Outcome-Based Massage™ Clinical Decision-Making</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657107&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Preparation and Positioning for Outcome-Based Massage™</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657108&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Superficial Reflex Techniques</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657109&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Superficial Fluid Techniques</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657110&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Neuromuscular Techniques</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657111&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Connective Tissue Techniques</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657112&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Passive Movement Techniques</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657113&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Percussive Techniques</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657114&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Sequencing Massage Techniques for Outcome-Based Massage™</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657115&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Application of Outcome-Based Massage™ to Clinical Conditions and Wellness</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657116&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Quick Treatment Guides</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657117&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657118&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63657119&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Part I: Principles of Outcome-Based Massage™</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=64170365&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Part II: Application of Outcome-Based Massage™ to Clinical Conditions and Wellness</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=64170371&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=64170381&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Overview of Chapters in Part I</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65592580&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>Overview of Chapters in Part II</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=65592587&amp;bookId=1152</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258341&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378681&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378683&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258343&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378687&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378867&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258347&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378950&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378963&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258527&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258610&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258623&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Providing Family-Centered Care in Pediatric Physical Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258629&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>PART I: Development</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258630&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Motor Development in the Normal Child</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258631&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Assessment and Testing of Infant and Child Development</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258632&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>PART II: Neurological Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258633&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>The Infant at High Risk for Developmental Delay</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258634&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>The Infant and Child with Cerebral Palsy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258635&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Spina Bifida</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258636&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Traumatic Injury to the Central Nervous System: Brain Injury</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258637&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Traumatic and Atraumatic Spinal Cord Injuries in Pediatrics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258638&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Neuromuscular Disorders in Childhood: Physical Therapy Intervention</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258639&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Intellectual Disabilities: Focus on Down syndrome</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258640&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Autism Spectrum Disorders and Physical Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258641&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Adaptive Equipment and Environmental Aids for Children with Disabilities</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258642&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>PART III: Musculoskeletal Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258643&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Orthopedic Management</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258644&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Sports Injuries in Children and Adolescents</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258645&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Juvenile Idiopathic Arthritis</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258646&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>PART IV: Other Medical/Surgical Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258647&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Pediatric Oncology</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258648&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Rehabilitation of the Child with Burns</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258649&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Children with Obesity and the Role of the Physical Therapist</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258650&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Cardiac Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258651&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Pulmonary Disorders in Infants and Children and Their Physical Therapy Management</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258652&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Physical Therapy in the Educational Environment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62258653&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62266385&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62266548&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62266859&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62267292&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62267822&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62268505&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62268868&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62269193&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62269482&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62269759&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62269966&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62270122&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62270447&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62270753&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62271148&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62271614&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62271835&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62272101&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62272206&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Pulmonary and Respiratory Conditions in Infants and Children</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62272396&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=62272763&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63021460&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63021463&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63021473&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63021477&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378969&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Part I: Development</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378970&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378971&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378972&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Part II: Neurological Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378973&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378974&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378975&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378976&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378977&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378978&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378979&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378980&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378981&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378982&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Part III: Musculoskeletal Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378983&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378984&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378985&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378986&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Part IV: Other Medical/Surgical Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378987&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378988&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378989&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378990&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378991&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378992&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66378993&amp;bookId=1103</t>
+  </si>
+  <si>
+    <t>Kevin K. Chui, PT, DPT, PhD</t>
+  </si>
+  <si>
+    <t>Debra L. Gray, PT, DHSc, DPT, MEd</t>
+  </si>
+  <si>
+    <t>Gail M. Huber, PT PhD</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222146358&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222146360&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>ABOUT THE AUTHORS</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222146371&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222146384&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222146392&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222146395&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>MODULE 1: Facts and Fiction</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222146713&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>The Impact of Attitude on Outcome</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222146714&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Musculoskeletal System</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222146765&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Aging and the Nervous System</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222146993&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Cardiopulmonary</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222147120&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Aging Skin</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222147445&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Genitourinary Assessment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222147715&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Medical Conditions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222148035&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>MODULE 2: Making Up Your Mind-Functional Assessment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222148274&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Setting Up the Right Environment: Functional Assessment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222148275&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Setting Up the Right Environment: Outpatient Functional Assessment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222148413&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Acute Assessment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222150311&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Skilled Nursing Facilities and Inpatient Rehabilitation Facilities</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222150481&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Home Care Setting</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222151233&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Physical Therapy Assessment of Older Adults in the Community Setting</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222151356&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>MODULE 3: Make a Plan: Developing Treatment Programs</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222151734&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Stroke Rehabilitation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222151735&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Aging with a Progressive Neurologic Disease: Physical Therapy Management of the Older Adults with Parkinson's Disease and Multiple Sclerosis</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222151865&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Making a Plan: Balance and Gait Intervention for the Older Adult</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222152036&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Making a Plan: Get Out of That Bed and Chair!</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222152284&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Vestibular Examination and Intervention</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222152470&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Hand–Wrist–Elbow</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222153257&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Shoulder Rehabilitation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222153665&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Cervical Spine Rehabilitation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222154246&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Thoracic Spine</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222154642&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Lumbar Spine Interventions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222154943&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Hip Intervention</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222155793&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Geriatric Knee Pain Intervention</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222156069&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Ankle and Foot Interventions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222156278&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Cardiovascular and Pulmonary Interventions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222156681&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Genitourinary Interventions</t>
   </si>
   <si>
     <t>Chapter 28</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214628579&amp;bookId=2613</t>
-[...2 lines deleted...]
-    <t>Muscle Volume and Contour</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222157071&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Community-Based Fall Prevention and Exercise Programs</t>
   </si>
   <si>
     <t>Chapter 29</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214628648&amp;bookId=2613</t>
-[...2 lines deleted...]
-    <t>Abnormalities of Movement</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222157274&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Discharge Planning and Case Management</t>
   </si>
   <si>
     <t>Chapter 30</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214628695&amp;bookId=2613</t>
-[...8 lines deleted...]
-    <t>Overview of the Sensory System</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222157368&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>MODULE 4: The Whole Picture-Other Things That Really Count</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222157417&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Special Consideration of the Effects of Pharmacology</t>
   </si>
   <si>
     <t>Chapter 31</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214628865&amp;bookId=2613</t>
-[...2 lines deleted...]
-    <t>The Exteroceptive Sensations</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222157418&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Psychosocial Evaluation and Treatment</t>
   </si>
   <si>
     <t>Chapter 32</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214628905&amp;bookId=2613</t>
-[...2 lines deleted...]
-    <t>The Proprioceptive Sensations</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222157640&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Getting to the End: Death and Dying and Palliative Care</t>
   </si>
   <si>
     <t>Chapter 33</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214628947&amp;bookId=2613</t>
-[...2 lines deleted...]
-    <t>The Interoceptive, or Visceral, Sensations</t>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=222157951&amp;bookId=2688</t>
+  </si>
+  <si>
+    <t>Craig R. Denegar, PhD, PT, ATC, FNATA</t>
+  </si>
+  <si>
+    <t>Jay Hertel, PhD, ATC, FACSM, FNATA</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225015&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225017&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225024&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225038&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225066&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225070&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Part I: Introduction to Clinical Research</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225148&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Research: An Overview</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225149&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>How to Read Research: Evaluating Research Articles</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225150&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Evidence-Based Clinical Practice: Distinguishing Best Practices</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225151&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>EBM: A Historical Perspective</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225152&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Ethics and Responsible Conduct in Research and Clinical Practice</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225153&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Part II: Seeking Answers: How the Question Drives the Methods</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225154&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Finding the Evidence: Informational Sources, Search Strategies, and Critical Appraisal</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225155&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>The Hierarchy of Evidence</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225156&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Qualitative Inquiry</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225157&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Quantitative Inquiry</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225158&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Validity and Reliability</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225159&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Tests of Comparison</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225160&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Measures of Association</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225161&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Part III: Clinical Research: Diagnosis, Prevention, and Treatment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225162&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Evaluation and Diagnosis: Research Methods and Data Analysis</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225163&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Screening and Prevention of Illness and Injuries: Research Methods and Data Analysis</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225164&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Treatment Outcomes Across the Disablement Spectrum</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225165&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Treatment Outcomes: Research Methods and Data Analysis</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225166&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Clinical Practice Guidelines and Clinical Prediction Rules</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225167&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Systematic Review and Meta-Analysis</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225168&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Part IV: Dissemination of Research</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225169&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Presentation of Findings</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225170&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Writing the Funding Proposal</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225171&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Part V: Integrating Evidence-Based Medicine into the Educational Experience</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225172&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>Evidence in Learning and Teaching</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225173&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>The Clinical Experience</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55225174&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55227502&amp;bookId=996</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625059&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625061&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625063&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625073&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>Special Consultant</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625081&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>Skeletal Muscle Anatomy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625089&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>Skeletal Muscle Physiology</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625090&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>The Production of Movement</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625091&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>Skeletal Muscle Adaptation to Increased Use</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625092&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>Skeletal Muscle Adaptation to Decreased Use</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625093&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>Skeletal Muscle Response to Injury</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625094&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>Skeletal Muscle Adaptation to Spasticity</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625095&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>Color Plate</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=57625096&amp;bookId=1030</t>
+  </si>
+  <si>
+    <t>Benjamin A. Nelson, MD</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249194126&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249194130&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249194149&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249194156&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Unit 1: Studying a Study</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249194216&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Studying a Study: M.A.A.R.I.E. Framework—Method, Assignment, Assessment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249194217&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Studying a Study: M.A.A.R.I.E. Framework—Results</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249194520&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Studying a Study: M.A.A.R.I.E. Framework—Interpretation, Extrapolation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249194814&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Randomized Controlled Trials</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249195045&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Observational Studies</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249195325&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249195572&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Meta-analysis</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249195782&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Studying a Study: Flaw-Catching Exercises</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249195989&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Unit 2: Testing a Test</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249196019&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Testing a Test—M.A.A.R.I.E. Framework: Method, Assignment, and Assessment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249196020&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Testing a Test—M.A.A.R.I.E. Framework: Results, Interpretation, and Extrapolation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249196274&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Screening for Asymptomatic Disease</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249196515&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Prediction and Decision Rules</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249196685&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Decision Analysis and Cost-Effectiveness Analysis: M.A.A.R.I.E. Framework—Method, Assignment, Assessment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249196897&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Decision Analysis and Cost-Effectiveness Analysis: M.A.A.R.I.E. Framework Results, Interpretation, Extrapolation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249197194&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>A Guide to the Guidelines</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249197462&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Testing a Test: Flaw-Catching Exercises</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249197765&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249197839&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=249197841&amp;bookId=2977</t>
+  </si>
+  <si>
+    <t>Eric S. Pelletier, PT, DPT</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251248245&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251248249&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251248252&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251248498&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251248507&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Part I: Foundations of Pediatric Physical Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251248524&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Typical Development</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251248525&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Pediatric Assessment Tools</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251248833&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Family-Centered Care</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251249291&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Part II: Examination and Intervention along the Pediatric Continuum of Care</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251249444&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Physical Therapy in the Neonatal Intensive Care Unit</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251249445&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Physical Therapy in the Medical Setting (Acute Care, Inpatient and Outpatient Rehabilitation)</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251249945&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Physical Therapy in the Educational Setting: From Early Intervention to School Age</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251250239&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Adaptive Equipment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251250341&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Orthotics and Prosthetics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251250726&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Part III: Pediatric Neuromuscular Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251250905&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Cerebral Palsy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251250906&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251251508&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Traumatic Brain Injury</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251251882&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Spinal Cord Injury</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251252177&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Muscular Dystrophy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251252454&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Pain and Regional Pain Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251252701&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Part IV: Pediatric Musculoskeletal Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251252907&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Orthopedic Conditions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251252908&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Sports Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251253218&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Juvenile Idiopathic Arthritis and Other Rheumatic Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251253587&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Part V: Pediatric Cardiovascular and Pulmonary Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251254162&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Cardiac Conditions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251254163&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Pulmonary and Respiratory Conditions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251254344&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Fitness and Prevention</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251254700&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Part VI: Other Medical/Surgical Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251254797&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Oncologic Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251254798&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Burn Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251255042&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Autism Spectrum Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251255307&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Down Syndrome and Intellectual Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251255458&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Part VII: Considerations in the Provision of Pediatric Physical Therapy Services</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251255673&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>Transitioning to Adulthood</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=251255674&amp;bookId=3108</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027050&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Books and Patients</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027052&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027056&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027061&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027070&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>About the Author*</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027084&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027094&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Section I: Basic Musculoskeletal Science and Its Application</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027109&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Introduction: The Past and the Present</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027110&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Normal Structure and Function of Musculoskeletal Tissues</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027111&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Reactions of Musculoskeletal Tissues to Disorders and Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027112&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Some Important Pairs of Clinical Terms</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027113&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Diagnosis of Musculoskeletal Disorders and Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027114&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>General Principles and Specific Methods of Musculoskeletal Treatment</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027115&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Section II: Musculoskeletal Disorders—General and Specific</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027116&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Common Normal Variations</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027117&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Congenital Abnormalities</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027118&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Generalized and Disseminated Disorders of Bone</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027119&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Inflammatory Disorders of Bones and Joints</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027120&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Degenerative Disorders of Joints and Related Tissues</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027121&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Neuromuscular Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027122&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Disorders of Epiphyses and Epiphyseal Growth</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027123&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Neoplasms of Musculoskeletal Tissues</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027124&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Section III: Musculoskeletal Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027125&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Fractures and Joint Injuries—General Features</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027126&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Specific Fractures and Joint Injuries in Children</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027127&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Specific Fractures and Joint Injuries in Adults</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027128&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>Section IV: Research</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027129&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>The Philosophy and Nature of Medical Research with One Example</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61027130&amp;bookId=1064</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572380&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>The Business of Physical Therapy 1e</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572384&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dedication</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572390&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Contributors</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572392&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Preface</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572412&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Acknowledgments</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572420&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SECTION 1: The Setup</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572429&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>The Language of Business: Economics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572430&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>Accounting and Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CHAPTER 2</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572641&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>The History of Health Care in the United States: From Service to Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CHAPTER 3</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572896&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>The Influencer in Health Care: Health Insurance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CHAPTER 4</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258572979&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SECTION 2: The Decision</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258573126&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>Employment Options</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258573127&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>Entrepreneurship</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CHAPTER 6</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258573477&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>Marketing</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CHAPTER 7</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258573649&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>Communication in Health Care</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CHAPTER 8</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258573847&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SECTION 3: The Plan to Succeed</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258573990&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>Monitoring and Measuring</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258573991&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>Risk Management</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CHAPTER 10</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258574315&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>Civic Engagement</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CHAPTER 11</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258574450&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>Financial Literacy</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CHAPTER 12</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=258574630&amp;bookId=3342</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520648&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520650&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520654&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520670&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520678&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520739&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Part I: Foundational Issues</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520803&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Physical Therapy and Children</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520804&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>The Child</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520805&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Practice Patterns and Pediatrics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520806&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Part II: Practice Settings</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520807&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Providing Services in the Clinical Setting: Neonatal Intensive Care Unit and Inpatient</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520808&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Providing Services in the Clinical Setting: Rehabilitation and Outpatient</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520809&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Providing Services in an Early Intervention Program</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520810&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Providing Services in the Educational Environment: Regular Education</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520811&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Providing Services in the Public Schools: Special Education</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520812&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Pediatric Hospice</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520813&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>After 21: Living and Working</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520814&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Part III: Selected Topics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520815&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Prenatal and Postnatal Exercises</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520816&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Pediatric Pharmacology</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520817&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Legal Issues</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520818&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>The Basics of Billing</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520819&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Chapter Questions Answer Key and Rationales</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520820&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>Glossary of Terms</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=61520821&amp;bookId=1083</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253105840&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253105842&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253105846&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>About the Author</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253105856&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253105859&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253105863&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Foundation of Therapeutic Electrophysical Agents</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253105874&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Soft-Tissue Healing Process</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253105928&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Purchase, Maintenance, Calibration, and Safety</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253105972&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Thermotherapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253106032&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Cryotherapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253106176&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Hydrotherapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253106309&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Shortwave Diathermy Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253106424&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Low-Level Laser Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253106524&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Ultraviolet Therapy for Dermatoses</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253106633&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Electrical Stimulation for Muscle Dysfunction</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253106746&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Electrical Stimulation for Pain</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253106865&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Electrical Stimulation for Tissue Repair</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253106989&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Iontophoresis Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253107075&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Spinal Traction Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253107168&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Intermittent Pneumatic Compression Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253107241&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Continuous Passive Motion Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253107293&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Ultrasound Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253107340&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Extracorporeal Shockwave Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=253107474&amp;bookId=3212</t>
+  </si>
+  <si>
+    <t>Carrie M. Hall, PT, MHS</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176723776&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Dedications</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176723778&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176723783&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176723910&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Preface to the First Edition</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176724101&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Preface to the Fourth Edition</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176724111&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176724134&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>UNIT 1: Foundation of Therapeutic Exercise</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176724148&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Introduction to Therapeutic Exercise and the Model ofFunctioning and Ability</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176724149&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Patient Management</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176724327&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Strategies for Improving Therapeutic Exercise Outcomes</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176724664&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Prevention and the Promotion ofHealth, Wellness, and Fitness</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176724861&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>UNIT 2: Impairments of Body Functions and Therapeutic Exercise</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176724952&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Impaired Muscle Performance</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176724953&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Impaired Aerobic Capacity/Endurance</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176725462&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Impaired Range of Motion and Joint Mobility</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176725786&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Impaired Balance and Mobility</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176726310&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Impaired Posture and Movement</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176726594&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176726876&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>UNIT 3: Special Physiologic Considerations in Therapeutic Exercise</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176727259&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Soft-Tissue Injury and Postoperative Management</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176727260&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Therapeutic Exercise for Arthritis</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176727615&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Therapeutic Exercise in Obstetrics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176727890&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>UNIT 4: Sample Specialties of Therapeutic Exercise Intervention</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176728227&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Kinetic Chain Applications in Functional Movement</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176728228&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Proprioceptive Neuromuscular Facilitation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176728439&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Aquatic Therapeutic Exercise</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176728657&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>UNIT 5: Functional Approach to Therapeutic Exercise of the Lower Extremities</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176728880&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>The Lumbopelvic Region</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176728881&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>The Pelvic Floor</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176729466&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>The Hip</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176729987&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>The Knee</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176730476&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>The Ankle and Foot</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176730853&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>UNIT 6: Functional Approach to Therapeutic Exercise for the Upper Extremities</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176731205&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>The Temporomandibular Joint</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176731206&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176731451&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>The Thoracic Spine</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176731758&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>The Shoulder Girdle</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176732075&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>The Elbow, Forearm, Wrist, and Hand</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176732609&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>UNIT 7</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176733122&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Red Flags: Recognizing Signs and Symptoms</t>
+  </si>
+  <si>
+    <t>APPENDIX 1</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176733137&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Red Flags: Potentially Serious Symptoms and Signs in Exercising Patients</t>
+  </si>
+  <si>
+    <t>APPENDIX 2</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176733152&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>2016 PAR-Q  : The Physical Activity Readiness Questionnaire for Everyone</t>
+  </si>
+  <si>
+    <t>Appendix 3</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=176733159&amp;bookId=2296</t>
+  </si>
+  <si>
+    <t>Lisa S. Jutte, PhD, ATC</t>
+  </si>
+  <si>
+    <t>Kenneth L. Knight, PhD, ATC, FACSM</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838300&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838304&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838307&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838323&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838352&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Forward</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838390&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Part I: In Perspective</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838396&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Therapeutic Modalities: What They Are and Why They Are Used</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838401&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Evidence-Based Practice</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838598&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>General Application Procedures</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838872&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Injury Record Keeping</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239838939&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Part II: Orthopedic Injury, Immediate Care, and Healing</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239839044&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Tissue Response to Injury: Inflammation, Swelling, and Edema</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239839051&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Immediate Care of Acute Orthopedic Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239839244&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>The Healing Process</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239839621&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Part III: Pain and Orthopedic Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239839723&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Understanding Pain and Its Relationship to Injury</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239839726&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Relieving Orthopedic Injury Pain</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239839991&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Part IV: Therapeutic Heat and Cold</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239840151&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Principles of Heat for Thermotherapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239840159&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Superficial Thermotherapy Application</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239840298&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Cryotherapy Beyond Immediate Care</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239840520&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Cryotherapy Application for Postimmediate Care</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239840767&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Therapeutic Ultrasound</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239840951&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Diathermy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239841367&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Part V: Electrotherapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239841569&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Principles of Electricity for Electrotherapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239841573&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Application Procedures: Electrotherapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239841836&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Part VI: Manual Modalities</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239842369&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Therapeutic Massage</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239842372&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Spinal Traction</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239842547&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Positional Release Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239842777&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Part VII: Other Modalities</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239842958&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Photobiomodulation (Light and Laser) Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239842961&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Nitrogen Vapor Cryotherapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239843138&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Pulsed Electromagnetic Field Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239843286&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Part VIII: Putting It All Together</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239843426&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Differential Application of Therapeutic Modalities</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239843432&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Case Studies Using Therapeutic Modalities</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239843510&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Answers to Review Questions</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239843633&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239844080&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=239844082&amp;bookId=2826</t>
+  </si>
+  <si>
+    <t>Section 1: Introduction to Myofascial Pain and Dysfunction</t>
+  </si>
+  <si>
+    <t>Pain Sciences and Myofascial Pain</t>
+  </si>
+  <si>
+    <t>Trigger Point Neurophysiology</t>
+  </si>
+  <si>
+    <t>Perpetuating Factors for Myofascial Pain Syndrome</t>
+  </si>
+  <si>
+    <t>Section 2: Head and Neck Pain</t>
+  </si>
+  <si>
+    <t>Clinical Considerations of Head and Neck Pain</t>
+  </si>
+  <si>
+    <t>Section 3: Upper Back, Shoulder, and Arm Pain</t>
+  </si>
+  <si>
+    <t>Clinical Considerations of Upper Back Shoulder and Arm Pain</t>
+  </si>
+  <si>
+    <t>Section 4: Forearm, Wrist, and Hand Pain</t>
   </si>
   <si>
     <t>Chapter 34</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214628983&amp;bookId=2613</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 35</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214628993&amp;bookId=2613</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 36</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629011&amp;bookId=2613</t>
-[...10 lines deleted...]
-  <si>
     <t>Chapter 37</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629055&amp;bookId=2613</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 38</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629062&amp;bookId=2613</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 39</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629170&amp;bookId=2613</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 40</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629201&amp;bookId=2613</t>
-[...2 lines deleted...]
-    <t>Postural and Righting Reflexes</t>
+    <t>Clinical Considerations of Elbow, Wrist, and Hand Pain</t>
   </si>
   <si>
     <t>Chapter 41</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629277&amp;bookId=2613</t>
-[...2 lines deleted...]
-    <t>Associated Movements</t>
+    <t>Section 5: Trunk and Pelvis Pain</t>
   </si>
   <si>
     <t>Chapter 42</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629307&amp;bookId=2613</t>
-[...10 lines deleted...]
-  <si>
     <t>Chapter 43</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629349&amp;bookId=2613</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 44</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629457&amp;bookId=2613</t>
-[...10 lines deleted...]
-  <si>
     <t>Chapter 45</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629537&amp;bookId=2613</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 46</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629615&amp;bookId=2613</t>
-[...10 lines deleted...]
-  <si>
     <t>Chapter 47</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629736&amp;bookId=2613</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 48</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629818&amp;bookId=2613</t>
-[...10 lines deleted...]
-  <si>
     <t>Chapter 49</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629874&amp;bookId=2613</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 50</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629936&amp;bookId=2613</t>
-[...10 lines deleted...]
-  <si>
     <t>Chapter 51</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214629979&amp;bookId=2613</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 52</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214630078&amp;bookId=2613</t>
-[...8 lines deleted...]
-    <t>Diagnostic Reasoning and Neurologic Differential Diagnosis</t>
+    <t>Clinical Considerations of Trunk and Pelvic Pain</t>
   </si>
   <si>
     <t>Chapter 53</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=214630114&amp;bookId=2613</t>
-[...2400 lines deleted...]
-    <t>Therapy of Migraine, Tension-Type, and Cluster Headache</t>
+    <t>Section 6: Hip, Thigh, and Knee Pain</t>
   </si>
   <si>
     <t>Chapter 54</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=201938509&amp;bookId=2515</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 55</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=201938563&amp;bookId=2515</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 56</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=201938581&amp;bookId=2515</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 57</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=201938629&amp;bookId=2515</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 58</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=201938651&amp;bookId=2515</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 59</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=201938727&amp;bookId=2515</t>
-[...1 lines deleted...]
-  <si>
     <t>Chapter 60</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=201938833&amp;bookId=2515</t>
-[...4 lines deleted...]
-  <si>
     <t>Chapter 61</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=201938920&amp;bookId=2515</t>
-[...2 lines deleted...]
-    <t>Neurologic Diseases in Pregnancy</t>
+    <t>Clinical Considerations of Hip, Thigh, and Knee Pain</t>
   </si>
   <si>
     <t>Chapter 62</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=201938964&amp;bookId=2515</t>
-[...2 lines deleted...]
-    <t>The ABCs of Neurologic Emergencies</t>
+    <t>Section 7: Leg, Ankle, and Foot Pain</t>
   </si>
   <si>
     <t>Chapter 63</t>
   </si>
   <si>
-    <t>https://psychiatry.lwwhealthlibrary.com/content.aspx?sectionId=201939108&amp;bookId=2515</t>
-[...4152 lines deleted...]
-    <t>Lewis's Child and Adolescent Psychiatry: A Comprehensive Textbook, 6e</t>
+    <t>Chapter 64</t>
+  </si>
+  <si>
+    <t>Chapter 65</t>
+  </si>
+  <si>
+    <t>Chapter 66</t>
+  </si>
+  <si>
+    <t>Chapter 67</t>
+  </si>
+  <si>
+    <t>Chapter 68</t>
+  </si>
+  <si>
+    <t>Chapter 69</t>
+  </si>
+  <si>
+    <t>Chapter 70</t>
+  </si>
+  <si>
+    <t>Clinical Considerations of Leg, Ankle, and Foot Pain</t>
+  </si>
+  <si>
+    <t>Chapter 71</t>
+  </si>
+  <si>
+    <t>Section 8: Treatment Considerations for Myofascial Pain and Dysfunction</t>
+  </si>
+  <si>
+    <t>Trigger Point Injection and Dry Needling</t>
+  </si>
+  <si>
+    <t>Chapter 72</t>
+  </si>
+  <si>
+    <t>Chapter 73</t>
+  </si>
+  <si>
+    <t>Chapter 74</t>
+  </si>
+  <si>
+    <t>Chapter 75</t>
+  </si>
+  <si>
+    <t>Chapter 76</t>
+  </si>
+  <si>
+    <t>Chapter 77</t>
+  </si>
+  <si>
+    <t>Glenn L. Irion, PT, PhD, CWS</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370006&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370008&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370013&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370032&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128442&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370206&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370246&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128444&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128449&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128468&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128642&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128682&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Historical Perspective of Women’s Health Care</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60946131&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Patient Education in Women’s Health</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60946255&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Psychosocial Issues Associated with Women’s Health Care</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60946341&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Management and Marketing of Women’s Health Physical Therapy Services</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60946575&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Documentation of and Reimbursement for Women’s Health Physical Therapy Services</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60946785&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Clinical Anatomy of the Pelvis and Perineum</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60947065&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Physical Therapy Management of Pelvic Floor Dysfunction</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60947144&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Physical Therapy Management of Pelvic Pain</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60947338&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Chronic Pelvic Pain Disorders</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60947509&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Physical Therapy Management Before and After Gynecologic Surgeries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60947679&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Physiological, Anatomical, and Musculoskeletal Changes during the Childbearing Years</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60947851&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Physical Therapy Management of Musculoskeletal Dysfunction During Pregnancy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60948005&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Physical Activity and Exercise During the Childbearing Years</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60948188&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Prenatal and Perinatal Options: Informed Choices to Promote Normal Birth</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60948374&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Physical Therapy Intervention During Labor and Delivery and Postpartum Care</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60948569&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Medical Management and Physical Therapy Management of High-Risk Pregnancy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60948816&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>The Adolescent Female</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60949089&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Women in the Workplace</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60949251&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Musculoskeletal Disorders During the Middle Years and Beyond</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60949492&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Women and Heart Disease</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60949761&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Osteoporosis: Physical Therapy Prevention and Intervention</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60949856&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Management of Breast Cancer</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60950077&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Lymphedema Management</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60950242&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>The Female Athlete</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60950441&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Exercise Issues and Aging</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60950594&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Aquatic Therapy Services in Women’s Health</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60950811&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Physical Therapy Management of Women with Long-Term Physical Disabilities</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60951037&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60989690&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60989814&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60989900&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60990102&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60990309&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60990589&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60990668&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60990862&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60991017&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60991187&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60991359&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60991476&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60991659&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60991845&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60992040&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60992287&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60992560&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60992722&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60992963&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60993232&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60993327&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60993548&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60993713&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60993912&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60994065&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60994282&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=60994508&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Part I: Foundations of Physical Therapy in Women’s Health</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128687&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128688&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128689&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128690&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128691&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128692&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Part II: Physical Therapy in Gynecologic Care</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128693&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128694&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128695&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128696&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128697&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128698&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Part III: Physical Therapy in Obstetric Care</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128699&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128700&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128701&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128702&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128703&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128704&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128705&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Part IV: Medical and Musculoskeletal Lifespan Issues in Women’s Health</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128706&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128707&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128708&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128709&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128710&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128711&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Part V: Oncologic Issues within Women’s Health</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128712&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128713&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128714&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Part VI: Special Topics within Women’s Health</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128715&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128716&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128717&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128718&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=63128719&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370251&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370252&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370253&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370254&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370255&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370256&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370257&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370258&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370259&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370260&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370261&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370262&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370263&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370264&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370265&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370266&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370267&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370268&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370269&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370270&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370271&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370272&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370273&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370274&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370275&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370276&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370277&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370278&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370279&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370280&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370281&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370282&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=66370283&amp;bookId=1073</t>
+  </si>
+  <si>
+    <t>Barbara M. Bates-Jensen, PhD, RN, FAAN</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862009&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584575&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862011&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584577&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862013&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584579&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862024&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584590&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862065&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584631&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862269&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584835&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Appreciations and Acknowledgments</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862319&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584885&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Part One: Introduction to Wound Care</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862329&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>The Wound Care Process</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862330&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Skin and Soft Tissue Anatomy and Wound Healing Physiology</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862331&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Assessment of the Patient, Skin, and Wound</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862332&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Wound Measurements and Prediction of Healing</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862333&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Tools to Measure Wound Healing</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862334&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Vascular Evaluation</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862335&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Assessment and Treatment of Nutrition</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862336&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Part Two: Management by Wound Etiology</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862337&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of Acute Surgical Wounds</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862338&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Pressure Ulcers: Pathophysiology, Detection, and Prevention</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862339&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of Pressure by Therapeutic Positioning</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862340&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management and Diagnosis of Vascular Ulcers</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862341&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of the Neuropathic Foot</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862342&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of Common Foot Problems</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862343&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of Malignant Cutaneous Wounds and Fistulas</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862344&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of Burn Injuries</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862345&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of Scar</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862346&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Part Three: Management by Wound Characteristics</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862347&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of Necrotic and Nonviable Tissue</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862348&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of Exudate, Biofilms, and Infection</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862349&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of Edema</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862350&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of the Wound Environment with Dressings and Topical Agents</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862351&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of the Wound Environment with Advanced Therapies</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862352&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of Wound Pain</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862353&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Part Four: Management of Wound Healing with Biophysical Agent Technologies</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862354&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Electrical Stimulation for Wound Healing</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862355&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Radio Frequency and Electromagnetic Energy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862356&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Phototherapeutic Applications for Wound Management</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862357&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Therapeutic and Diagnostic Ultrasound</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862358&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862359&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Pulsatile Lavage with Suction</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862360&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Management of the Wound Environment with Negative Pressure Wound Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862361&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Hyperbaric Oxygen Therapy: Management of the Hypoxic Wound</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=55862362&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584895&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584896&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584897&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584898&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584899&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584900&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584901&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584902&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584903&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584904&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584905&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584906&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584907&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584909&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584917&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584927&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584940&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584943&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584944&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584945&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584946&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584953&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584972&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252584988&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252585005&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252585031&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252585055&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252585077&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252585117&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252585145&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252585168&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252585185&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252585219&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=252585237&amp;bookId=1012</t>
+  </si>
+  <si>
+    <t>Joseph M. Donnelly</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/book.aspx?bookid=3474</t>
+  </si>
+  <si>
+    <t>Travell, Simons &amp; Donnelly’s Myofascial Pain and Dysfunction: The Trigger Point Manual, 4e</t>
+  </si>
+  <si>
+    <t>César Fernández de las Peñas</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261743932&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Jennifer L. Freeman</t>
+  </si>
+  <si>
+    <t>FrontExtra</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261743936&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261743958&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261743963&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261743966&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744262&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744270&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744278&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744284&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744285&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>The Contributions of Muscles and Fascia to Myofascial Pain Syndrome</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744442&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744507&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744632&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Biopsychosocial Considerations</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744742&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744878&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Trapezius Muscle“Stress Headache Producer”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261744891&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Sternocleidomastoid Muscle“Migraine and Sinus Headache Imposter”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745038&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Masseter Muscle“Dental Drama”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745157&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Temporalis Muscle“TMJ Train Wreck”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745243&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Medial Pterygoid Muscle“Deep Deceiver”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745309&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Lateral Pterygoid Muscle“TMD Disaster”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745384&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Digastric Muscle and Anterior Neck Muscles“The Ignored Contributor of Neck Pain”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745457&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Cutaneous I: Facial Muscles: Orbicularis Oculi, Zygomaticus Major, Platysma, Buccinator, Corrugator Supercilii, and Procerus“Wrinkle Wrecks”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745571&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Cutaneous II: Occipitofrontalis“Head Tightness Twins”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745684&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Splenius Capitis and Splenius Cervicis Muscles“Corner of the Neck and Crown Complaints”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745737&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Posterior Cervical Muscles: Semispinalis Capitis, Longissimus Capitis, Semispinalis Cervicis, Multifidus, and Rotatores“Iron Man Helmet”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745809&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Suboccipital Muscles“Mask of Zorro”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261745921&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746008&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746120&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Levator Scapulae Muscle“Crick in the Neck”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746129&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Scalene Muscles“Pseudo-Radiculopathy”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746208&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Supraspinatus Muscle“Overhead Activity Archenemy”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746323&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Infraspinatus Muscle“Side-Sleeper’s Nemesis”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746402&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Teres Minor Muscle“Throwers Trial”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746492&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Latissimus Dorsi Muscle“Midback Manipulator”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746549&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Teres Major Muscle“Forgotten Shoulder Aggravator”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746616&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Subscapularis Muscle“Pseudo Frozen Shoulder”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746670&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Rhomboid Minor and Major Muscles“Shoulder Blade Sorcerers”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746739&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Deltoid Muscle“Overt Botherer”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746819&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Coracobrachialis Muscle“Shadowy Scandalmonger”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746907&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Biceps Brachii Muscle“Upper Arm Agitator”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261746971&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Brachialis Muscle“Snuffbox Scourge”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747051&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Triceps Brachii and Anconeus Muscles“Elbow Excruciators”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747108&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747220&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747314&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Wrist Extensor and Brachioradialis Muscles“Pseudo Tennis Elbow”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747330&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Extensor Digitorum and Extensor Indicis Muscles“Painful Pointers”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747453&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Supinator Muscle“Elbow and Thumb Saboteur”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747541&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Palmaris Longus Muscle“Variant Vandal”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747615&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Wrist and Finger Flexors in the ForearmFlexor Carpi Radialis and Ulnaris Muscles; Flexor Digitorum Superficialis and Profundus Muscles; Flexor Pollicis Longus Pronator Teres and Pronator Quadratus Muscles “Pseudo Golfer’s Elbow and Gripping Gripers”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747675&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Adductor and Opponens Pollicis Muscles“Clumsy Thumb”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747794&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Interosseous, Lumbrical, and Abductor Digiti Minimi Muscles“Hand Crampers”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747872&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261747955&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261748075&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Pectoralis Major and Subclavius Muscles“Chest and Shoulder Nuisance”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261748084&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Sternalis Muscle“Alarming Agonizer”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261748208&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Pectoralis Minor Muscle“Thoracic Outlet Imposter”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261748256&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Intercostal and Diaphragm Muscles“Stitch in the Side”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261748326&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Serratus Anterior Muscle“Flank Foe”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261748492&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Serratus Posterior Superior and Inferior Muscles“Nociception Initiator”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261748554&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Thoracolumbar Paraspinal Muscles“Ropey Rivals”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261748654&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Abdominal Muscles“Limbo Limiters”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261748766&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Quadratus Lumborum Muscle“Joker of Low Back Pain”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261748904&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Psoas Major, Psoas Minor, and Iliacus Muscles“Hidden Pranksters”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261749015&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Pelvic Floor Muscles“Pain in the Rear”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261749117&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261749303&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261749418&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Gluteus Maximus Muscle“Swimmers Nemesis”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261749432&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Gluteus Medius Muscle“Lumbago Muscle”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261749510&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Gluteus Minimus and Tensor Fasciae Latae Muscles“Pseudo-Sciatica and Pseudotrochanteric Bursitis”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261749590&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Piriformis, Obturator Internus, Gemelli, Obturator Externus, and Quadratus Femoris Muscles“Double Devils”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261749708&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Quadriceps Femoris and Sartorius Muscles“Four-Faced Troublemaker and Surreptitious Accomplice”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261749831&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Adductor Longus, Adductor Brevis, Adductor Magnus, Pectineus, and Gracilis Muscles“Obvious Problem Makers”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261749976&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Hamstring Muscles: Semitendinosus, Semimembranosus, and Biceps Femoris“Chair Seat Victims”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750099&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Popliteus Muscle“Bent Knee Troublemaker”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750189&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750266&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750372&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Tibialis Anterior Muscle“Foot Drop Muscle”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750388&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Fibularis Longus, Brevis, and Tertius Muscles“Weak Ankle Muscles”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750458&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Gastrocnemius Muscle“Charley Horse Muscle”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750566&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Soleus and Plantaris Muscles“Jogger’s Heel”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750636&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Tibialis Posterior Muscle“Runner’s Nemesis”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750736&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Long Toe Extensor Muscles: Extensor Digitorum Longus and Extensor Hallucis Longus“Muscles of Classic Hammer Toes”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750814&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Long Toe Flexor Muscles: Flexor Digitorum Longus and Flexor Hallucis Longus“Claw Toe Muscles”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750891&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Intrinsic Muscles of the Foot“Sore Foot Muscles and Viper’s Nest”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261750963&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261751097&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261751178&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261751179&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Manual Therapy</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261751787&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Therapeutic Exercise</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261751882&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Biophysical Agents</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261751945&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Posture“The Living Check Engine Light”</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261752151&amp;bookId=3474</t>
+  </si>
+  <si>
+    <t>Footwear</t>
+  </si>
+  <si>
+    <t>https://pt.lwwhealthlibrary.com/content.aspx?sectionId=261752351&amp;bookId=3474</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1"/>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{DE2F77FB-ECB4-4B8E-8032-16AE7652C04B}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{19C61A68-D5E5-4822-B022-FFE56179714A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7960,13289 +7664,15266 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="50.7265625" customWidth="1"/>
     <col min="3" max="3" width="7.36328125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="13.90625" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.90625" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.81640625" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="6" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
-        <v>1793</v>
+        <v>8</v>
       </c>
       <c r="C2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>9781496398055</v>
+        <v>1</v>
+      </c>
+      <c r="D2" s="6">
+        <v>9781451130720</v>
       </c>
       <c r="E2">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="2">
-        <v>43599</v>
+        <v>41956</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>9781496386168</v>
+        <v>5</v>
+      </c>
+      <c r="D3" s="6">
+        <v>9781975141981</v>
       </c>
       <c r="E3">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="2">
-        <v>43551</v>
+        <v>44257</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9781975149642</v>
+        <v>6</v>
+      </c>
+      <c r="D4" s="6">
+        <v>9781975179557</v>
       </c>
       <c r="E4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>44378</v>
+        <v>44777</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>9781975113681</v>
+        <v>3</v>
+      </c>
+      <c r="D5" s="6">
+        <v>9781975172350</v>
       </c>
       <c r="E5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="2">
-        <v>43791</v>
+        <v>44257</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>1800</v>
-[...2 lines deleted...]
-        <v>1802</v>
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
       </c>
       <c r="C6">
         <v>2</v>
       </c>
-      <c r="D6" s="7">
-        <v>9781975240189</v>
+      <c r="D6" s="6">
+        <v>9780781710077</v>
       </c>
       <c r="E6">
-        <v>2026</v>
+        <v>1998</v>
       </c>
       <c r="F6" t="s">
-        <v>1801</v>
+        <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>45968</v>
+        <v>41964</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>1794</v>
+        <v>23</v>
       </c>
       <c r="C7">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>9781975167486</v>
+        <v>3</v>
+      </c>
+      <c r="D7" s="6">
+        <v>9781496395030</v>
       </c>
       <c r="E7">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G7" s="2">
-        <v>44536</v>
+        <v>43761</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>1795</v>
+        <v>26</v>
       </c>
       <c r="C8">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>9781975168995</v>
+        <v>1</v>
+      </c>
+      <c r="D8" s="6">
+        <v>9781451130317</v>
       </c>
       <c r="E8">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G8" s="2">
-        <v>45036</v>
+        <v>41939</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
-        <v>1796</v>
+        <v>29</v>
       </c>
       <c r="C9">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>9781975145569</v>
+        <v>2</v>
+      </c>
+      <c r="D9" s="6">
+        <v>9781975112240</v>
       </c>
       <c r="E9">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G9" s="2">
-        <v>44271</v>
+        <v>43819</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C10">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>9781975199111</v>
+        <v>6</v>
+      </c>
+      <c r="D10" s="6">
+        <v>9781975159894</v>
       </c>
       <c r="E10">
         <v>2024</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G10" s="2">
-        <v>44991</v>
+        <v>44866</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>2232</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
-        <v>2493</v>
+        <v>35</v>
       </c>
       <c r="C11">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>9781975242800</v>
+        <v>3</v>
+      </c>
+      <c r="D11" s="6">
+        <v>9781451191561</v>
       </c>
       <c r="E11">
-        <v>2026</v>
+        <v>2017</v>
       </c>
       <c r="F11" t="s">
-        <v>2234</v>
+        <v>36</v>
       </c>
       <c r="G11" s="2">
-        <v>46100</v>
+        <v>42401</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C12">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9781975166359</v>
+        <v>3</v>
+      </c>
+      <c r="D12" s="6">
+        <v>9780781781329</v>
       </c>
       <c r="E12">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G12" s="2">
-        <v>44635</v>
+        <v>41932</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C13">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9781975117931</v>
+        <v>5</v>
+      </c>
+      <c r="D13" s="6">
+        <v>9781975158965</v>
       </c>
       <c r="E13">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G13" s="2">
-        <v>43579</v>
+        <v>45026</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C14">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>9781496326959</v>
+        <v>6</v>
+      </c>
+      <c r="D14" s="6">
+        <v>9781975158279</v>
       </c>
       <c r="E14">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G14" s="2">
-        <v>43396</v>
+        <v>44536</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="C15">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>9781605476001</v>
+        <v>5</v>
+      </c>
+      <c r="D15" s="6">
+        <v>9780781747806</v>
       </c>
       <c r="E15">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="G15" s="2">
-        <v>43396</v>
+        <v>41913</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="C16">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9780781772143</v>
+        <v>4</v>
+      </c>
+      <c r="D16" s="6">
+        <v>9781975112424</v>
       </c>
       <c r="E16">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G16" s="2">
-        <v>43416</v>
+        <v>44040</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C17">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9781496367822</v>
+        <v>3</v>
+      </c>
+      <c r="D17" s="6">
+        <v>9781975140953</v>
       </c>
       <c r="E17">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G17" s="2">
-        <v>43382</v>
+        <v>44256</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>1797</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
-        <v>1798</v>
+        <v>55</v>
       </c>
       <c r="C18">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>9781975240189</v>
+        <v>3</v>
+      </c>
+      <c r="D18" s="6">
+        <v>9781451130331</v>
       </c>
       <c r="E18">
-        <v>2026</v>
+        <v>2014</v>
       </c>
       <c r="F18" t="s">
-        <v>1799</v>
+        <v>56</v>
       </c>
       <c r="G18" s="2">
-        <v>45968</v>
+        <v>41951</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="C19">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9781975126780</v>
+        <v>5</v>
+      </c>
+      <c r="D19" s="6">
+        <v>9781451173451</v>
       </c>
       <c r="E19">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G19" s="2">
-        <v>44236</v>
+        <v>41937</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B20" t="s">
-        <v>1892</v>
+        <v>61</v>
       </c>
       <c r="C20">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>9781975220839</v>
+        <v>1</v>
+      </c>
+      <c r="D20" s="6">
+        <v>9781496396808</v>
       </c>
       <c r="E20">
-        <v>2027</v>
+        <v>2018</v>
       </c>
       <c r="F20" t="s">
-        <v>1893</v>
+        <v>62</v>
       </c>
       <c r="G20" s="2">
-        <v>46058</v>
+        <v>43657</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="C21">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>9781975212223</v>
+        <v>1</v>
+      </c>
+      <c r="D21" s="6">
+        <v>9780781797689</v>
       </c>
       <c r="E21">
-        <v>2025</v>
+        <v>2010</v>
       </c>
       <c r="F21" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="G21" s="2">
-        <v>45565</v>
+        <v>41871</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="C22">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>9781975212971</v>
+        <v>3</v>
+      </c>
+      <c r="D22" s="6">
+        <v>9780781775939</v>
       </c>
       <c r="E22">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="F22" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="G22" s="2">
-        <v>45041</v>
+        <v>41893</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23">
+        <v>7</v>
+      </c>
+      <c r="D23" s="6">
+        <v>9781975120894</v>
+      </c>
+      <c r="E23">
+        <v>2021</v>
+      </c>
+      <c r="F23" t="s">
+        <v>71</v>
+      </c>
+      <c r="G23" s="2">
+        <v>44098</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24">
+        <v>6</v>
+      </c>
+      <c r="D24" s="6">
+        <v>9781975141578</v>
+      </c>
+      <c r="E24">
+        <v>2022</v>
+      </c>
+      <c r="F24" t="s">
+        <v>74</v>
+      </c>
+      <c r="G24" s="2">
+        <v>44379</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25">
+        <v>3</v>
+      </c>
+      <c r="D25" s="6">
+        <v>9780683074994</v>
+      </c>
+      <c r="E25">
+        <v>1999</v>
+      </c>
+      <c r="F25" t="s">
+        <v>77</v>
+      </c>
+      <c r="G25" s="2">
+        <v>41921</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" s="6">
+        <v>9781975195847</v>
+      </c>
+      <c r="E26">
+        <v>2025</v>
+      </c>
+      <c r="F26" t="s">
+        <v>80</v>
+      </c>
+      <c r="G26" s="2">
+        <v>45478</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27">
+        <v>1</v>
+      </c>
+      <c r="D27" s="6">
+        <v>9780781790635</v>
+      </c>
+      <c r="E27">
+        <v>2008</v>
+      </c>
+      <c r="F27" t="s">
+        <v>83</v>
+      </c>
+      <c r="G27" s="2">
+        <v>41927</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28">
+        <v>4</v>
+      </c>
+      <c r="D28" s="6">
+        <v>9781975159580</v>
+      </c>
+      <c r="E28">
+        <v>2023</v>
+      </c>
+      <c r="F28" t="s">
+        <v>86</v>
+      </c>
+      <c r="G28" s="2">
+        <v>44662</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29">
+        <v>4</v>
+      </c>
+      <c r="D29" s="6">
+        <v>9781496302342</v>
+      </c>
+      <c r="E29">
+        <v>2018</v>
+      </c>
+      <c r="F29" t="s">
+        <v>89</v>
+      </c>
+      <c r="G29" s="2">
+        <v>43061</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30">
+        <v>3</v>
+      </c>
+      <c r="D30" s="6">
+        <v>9781975121327</v>
+      </c>
+      <c r="E30">
+        <v>2021</v>
+      </c>
+      <c r="F30" t="s">
+        <v>92</v>
+      </c>
+      <c r="G30" s="2">
+        <v>43879</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C31" s="3">
+        <v>4</v>
+      </c>
+      <c r="D31" s="7">
+        <v>9781975223113</v>
+      </c>
+      <c r="E31" s="3">
+        <v>2026</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>2224</v>
+      </c>
+      <c r="G31" s="4">
+        <v>46034</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32">
+        <v>3</v>
+      </c>
+      <c r="D32" s="6">
+        <v>9780781744812</v>
+      </c>
+      <c r="E32">
+        <v>2010</v>
+      </c>
+      <c r="F32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G32" s="2">
+        <v>41921</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33">
+        <v>4</v>
+      </c>
+      <c r="D33" s="6">
+        <v>9781608317158</v>
+      </c>
+      <c r="E33">
+        <v>2011</v>
+      </c>
+      <c r="F33" t="s">
+        <v>98</v>
+      </c>
+      <c r="G33" s="2">
+        <v>41878</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:D42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>790</v>
+        <v>485</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D3" t="s">
-        <v>791</v>
+        <v>488</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>486</v>
       </c>
       <c r="B4" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="D4" t="s">
-        <v>792</v>
+        <v>489</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="B5" t="s">
-        <v>514</v>
+        <v>490</v>
       </c>
       <c r="D5" t="s">
-        <v>793</v>
+        <v>491</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>492</v>
       </c>
       <c r="D6" t="s">
-        <v>794</v>
+        <v>493</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>494</v>
       </c>
       <c r="D7" t="s">
-        <v>795</v>
+        <v>495</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>496</v>
       </c>
       <c r="D8" t="s">
-        <v>796</v>
+        <v>497</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>521</v>
+        <v>498</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="D9" t="s">
-        <v>797</v>
+        <v>499</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>523</v>
+        <v>500</v>
       </c>
       <c r="C10" t="s">
-        <v>85</v>
+        <v>156</v>
       </c>
       <c r="D10" t="s">
-        <v>798</v>
+        <v>501</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>525</v>
+        <v>502</v>
       </c>
       <c r="C11" t="s">
-        <v>88</v>
+        <v>159</v>
       </c>
       <c r="D11" t="s">
-        <v>799</v>
+        <v>503</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
-        <v>800</v>
+        <v>504</v>
       </c>
       <c r="C12" t="s">
-        <v>91</v>
+        <v>162</v>
       </c>
       <c r="D12" t="s">
-        <v>801</v>
+        <v>505</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>325</v>
+        <v>506</v>
       </c>
       <c r="C13" t="s">
-        <v>94</v>
+        <v>165</v>
       </c>
       <c r="D13" t="s">
-        <v>802</v>
+        <v>507</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="C14" t="s">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="D14" t="s">
-        <v>803</v>
+        <v>509</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>532</v>
+        <v>510</v>
       </c>
       <c r="C15" t="s">
-        <v>132</v>
+        <v>173</v>
       </c>
       <c r="D15" t="s">
-        <v>804</v>
+        <v>511</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>512</v>
       </c>
       <c r="D16" t="s">
-        <v>805</v>
+        <v>513</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
-        <v>460</v>
+        <v>514</v>
       </c>
       <c r="C17" t="s">
-        <v>140</v>
+        <v>515</v>
       </c>
       <c r="D17" t="s">
-        <v>806</v>
+        <v>516</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
       <c r="C18" t="s">
-        <v>143</v>
+        <v>518</v>
       </c>
       <c r="D18" t="s">
-        <v>807</v>
+        <v>519</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>539</v>
+        <v>520</v>
       </c>
       <c r="C19" t="s">
-        <v>146</v>
+        <v>521</v>
       </c>
       <c r="D19" t="s">
-        <v>808</v>
+        <v>522</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>541</v>
+        <v>523</v>
       </c>
       <c r="C20" t="s">
-        <v>149</v>
+        <v>524</v>
       </c>
       <c r="D20" t="s">
-        <v>809</v>
+        <v>525</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>526</v>
       </c>
       <c r="D21" t="s">
-        <v>810</v>
+        <v>527</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>528</v>
       </c>
       <c r="D22" t="s">
-        <v>811</v>
+        <v>529</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>300</v>
       </c>
       <c r="D23" t="s">
-        <v>813</v>
-[...199 lines deleted...]
-        <v>834</v>
+        <v>530</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-[...1153 lines deleted...]
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
-  <dimension ref="A1:D35"/>
-[...2301 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:D69"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D3" t="s">
-        <v>1291</v>
+        <v>531</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B4" t="s">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="D4" t="s">
-        <v>1292</v>
+        <v>532</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>394</v>
+        <v>143</v>
       </c>
       <c r="D5" t="s">
-        <v>1293</v>
+        <v>533</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>1244</v>
+        <v>306</v>
       </c>
       <c r="D6" t="s">
-        <v>1294</v>
+        <v>534</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="D7" t="s">
-        <v>1295</v>
+        <v>535</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="D8" t="s">
-        <v>1296</v>
+        <v>536</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>1297</v>
+        <v>537</v>
       </c>
       <c r="D9" t="s">
-        <v>1298</v>
+        <v>538</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>108</v>
+        <v>539</v>
+      </c>
+      <c r="C10" t="s">
+        <v>148</v>
       </c>
       <c r="D10" t="s">
-        <v>1299</v>
+        <v>540</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>1300</v>
+        <v>541</v>
+      </c>
+      <c r="C11" t="s">
+        <v>156</v>
       </c>
       <c r="D11" t="s">
-        <v>1301</v>
+        <v>542</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
-        <v>1302</v>
+        <v>155</v>
+      </c>
+      <c r="C12" t="s">
+        <v>159</v>
       </c>
       <c r="D12" t="s">
-        <v>1303</v>
+        <v>543</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>1304</v>
+        <v>167</v>
       </c>
       <c r="C13" t="s">
-        <v>1305</v>
+        <v>162</v>
       </c>
       <c r="D13" t="s">
-        <v>1306</v>
+        <v>544</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>1307</v>
+        <v>545</v>
       </c>
       <c r="C14" t="s">
-        <v>1308</v>
+        <v>165</v>
       </c>
       <c r="D14" t="s">
-        <v>1309</v>
+        <v>546</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>1310</v>
+        <v>161</v>
       </c>
       <c r="C15" t="s">
-        <v>1311</v>
+        <v>168</v>
       </c>
       <c r="D15" t="s">
-        <v>1312</v>
+        <v>547</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
-        <v>1313</v>
+        <v>548</v>
       </c>
       <c r="C16" t="s">
-        <v>1314</v>
+        <v>173</v>
       </c>
       <c r="D16" t="s">
-        <v>1315</v>
+        <v>549</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
-        <v>1316</v>
-[...2 lines deleted...]
-        <v>1317</v>
+        <v>550</v>
       </c>
       <c r="D17" t="s">
-        <v>1318</v>
+        <v>551</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>1319</v>
-[...2 lines deleted...]
-        <v>1320</v>
+        <v>552</v>
       </c>
       <c r="D18" t="s">
-        <v>1321</v>
+        <v>553</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>1322</v>
+        <v>554</v>
       </c>
       <c r="C19" t="s">
-        <v>1323</v>
+        <v>176</v>
       </c>
       <c r="D19" t="s">
-        <v>1324</v>
+        <v>555</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>1325</v>
+        <v>556</v>
       </c>
       <c r="C20" t="s">
-        <v>1326</v>
+        <v>179</v>
       </c>
       <c r="D20" t="s">
-        <v>1327</v>
+        <v>557</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
-        <v>1328</v>
+        <v>558</v>
       </c>
       <c r="C21" t="s">
-        <v>1329</v>
+        <v>182</v>
       </c>
       <c r="D21" t="s">
-        <v>1330</v>
+        <v>559</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>1331</v>
-[...2 lines deleted...]
-        <v>1332</v>
+        <v>560</v>
       </c>
       <c r="D22" t="s">
-        <v>1333</v>
+        <v>561</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
-        <v>1334</v>
+        <v>562</v>
+      </c>
+      <c r="C23" t="s">
+        <v>185</v>
       </c>
       <c r="D23" t="s">
-        <v>1335</v>
+        <v>563</v>
       </c>
     </row>
     <row r="24" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
-        <v>1336</v>
+        <v>564</v>
       </c>
       <c r="C24" t="s">
-        <v>1337</v>
+        <v>188</v>
       </c>
       <c r="D24" t="s">
-        <v>1338</v>
+        <v>565</v>
       </c>
     </row>
     <row r="25" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
-        <v>1339</v>
+        <v>566</v>
       </c>
       <c r="C25" t="s">
-        <v>1340</v>
+        <v>191</v>
       </c>
       <c r="D25" t="s">
-        <v>1341</v>
+        <v>567</v>
       </c>
     </row>
     <row r="26" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B26" t="s">
-        <v>1342</v>
-[...2 lines deleted...]
-        <v>1343</v>
+        <v>568</v>
       </c>
       <c r="D26" t="s">
-        <v>1344</v>
+        <v>569</v>
       </c>
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B27" t="s">
-        <v>1345</v>
+        <v>570</v>
       </c>
       <c r="C27" t="s">
-        <v>1346</v>
+        <v>194</v>
       </c>
       <c r="D27" t="s">
-        <v>1347</v>
+        <v>571</v>
       </c>
     </row>
     <row r="28" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B28" t="s">
-        <v>1348</v>
+        <v>572</v>
       </c>
       <c r="C28" t="s">
-        <v>1349</v>
+        <v>197</v>
       </c>
       <c r="D28" t="s">
-        <v>1350</v>
+        <v>573</v>
       </c>
     </row>
     <row r="29" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B29" t="s">
-        <v>1351</v>
+        <v>574</v>
       </c>
       <c r="C29" t="s">
-        <v>1352</v>
+        <v>202</v>
       </c>
       <c r="D29" t="s">
-        <v>1353</v>
+        <v>575</v>
       </c>
     </row>
     <row r="30" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
-        <v>1354</v>
+        <v>576</v>
       </c>
       <c r="C30" t="s">
-        <v>1355</v>
+        <v>205</v>
       </c>
       <c r="D30" t="s">
-        <v>1356</v>
+        <v>577</v>
       </c>
     </row>
     <row r="31" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
-        <v>1357</v>
+        <v>578</v>
       </c>
       <c r="C31" t="s">
-        <v>1358</v>
+        <v>208</v>
       </c>
       <c r="D31" t="s">
-        <v>1359</v>
+        <v>579</v>
       </c>
     </row>
     <row r="32" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B32" t="s">
-        <v>1360</v>
+        <v>580</v>
       </c>
       <c r="C32" t="s">
-        <v>1361</v>
+        <v>211</v>
       </c>
       <c r="D32" t="s">
-        <v>1362</v>
+        <v>581</v>
       </c>
     </row>
     <row r="33" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B33" t="s">
-        <v>1363</v>
-[...2 lines deleted...]
-        <v>1364</v>
+        <v>582</v>
       </c>
       <c r="D33" t="s">
-        <v>1365</v>
+        <v>583</v>
       </c>
     </row>
     <row r="34" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B34" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1367</v>
+        <v>584</v>
       </c>
       <c r="D34" t="s">
-        <v>1368</v>
+        <v>585</v>
       </c>
     </row>
     <row r="35" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B35" t="s">
-        <v>1369</v>
+        <v>586</v>
       </c>
       <c r="C35" t="s">
-        <v>1370</v>
+        <v>587</v>
       </c>
       <c r="D35" t="s">
-        <v>1371</v>
+        <v>588</v>
       </c>
     </row>
     <row r="36" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B36" t="s">
-        <v>1372</v>
+        <v>589</v>
       </c>
       <c r="C36" t="s">
-        <v>1373</v>
+        <v>590</v>
       </c>
       <c r="D36" t="s">
-        <v>1374</v>
+        <v>591</v>
       </c>
     </row>
     <row r="37" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B37" t="s">
-        <v>1375</v>
+        <v>592</v>
       </c>
       <c r="C37" t="s">
-        <v>1376</v>
+        <v>593</v>
       </c>
       <c r="D37" t="s">
-        <v>1377</v>
+        <v>594</v>
       </c>
     </row>
     <row r="38" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B38" t="s">
-        <v>1378</v>
+        <v>595</v>
       </c>
       <c r="C38" t="s">
-        <v>1379</v>
+        <v>596</v>
       </c>
       <c r="D38" t="s">
-        <v>1380</v>
+        <v>597</v>
       </c>
     </row>
     <row r="39" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B39" t="s">
-        <v>1381</v>
+        <v>598</v>
       </c>
       <c r="C39" t="s">
-        <v>1382</v>
+        <v>599</v>
       </c>
       <c r="D39" t="s">
-        <v>1383</v>
+        <v>600</v>
       </c>
     </row>
     <row r="40" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B40" t="s">
-        <v>1384</v>
+        <v>601</v>
       </c>
       <c r="C40" t="s">
-        <v>1385</v>
+        <v>602</v>
       </c>
       <c r="D40" t="s">
-        <v>1386</v>
+        <v>603</v>
       </c>
     </row>
     <row r="41" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B41" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-        <v>1388</v>
+        <v>604</v>
       </c>
       <c r="D41" t="s">
-        <v>1389</v>
+        <v>605</v>
       </c>
     </row>
     <row r="42" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B42" t="s">
-        <v>1390</v>
+        <v>606</v>
       </c>
       <c r="C42" t="s">
-        <v>1391</v>
+        <v>607</v>
       </c>
       <c r="D42" t="s">
-        <v>1392</v>
+        <v>608</v>
       </c>
     </row>
     <row r="43" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B43" t="s">
-        <v>1393</v>
+        <v>609</v>
       </c>
       <c r="C43" t="s">
-        <v>1394</v>
+        <v>610</v>
       </c>
       <c r="D43" t="s">
-        <v>1395</v>
+        <v>611</v>
       </c>
     </row>
     <row r="44" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B44" t="s">
-        <v>1396</v>
+        <v>612</v>
       </c>
       <c r="C44" t="s">
-        <v>1397</v>
+        <v>613</v>
       </c>
       <c r="D44" t="s">
-        <v>1398</v>
+        <v>614</v>
       </c>
     </row>
     <row r="45" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B45" t="s">
-        <v>1399</v>
+        <v>615</v>
       </c>
       <c r="C45" t="s">
-        <v>1400</v>
+        <v>616</v>
       </c>
       <c r="D45" t="s">
-        <v>1401</v>
+        <v>617</v>
       </c>
     </row>
     <row r="46" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B46" t="s">
-        <v>1402</v>
+        <v>618</v>
       </c>
       <c r="C46" t="s">
-        <v>1403</v>
+        <v>619</v>
       </c>
       <c r="D46" t="s">
-        <v>1404</v>
+        <v>620</v>
       </c>
     </row>
     <row r="47" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B47" t="s">
-        <v>1405</v>
+        <v>621</v>
       </c>
       <c r="C47" t="s">
-        <v>1406</v>
+        <v>622</v>
       </c>
       <c r="D47" t="s">
-        <v>1407</v>
+        <v>623</v>
       </c>
     </row>
     <row r="48" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B48" t="s">
-        <v>1408</v>
+        <v>624</v>
       </c>
       <c r="C48" t="s">
-        <v>1409</v>
+        <v>625</v>
       </c>
       <c r="D48" t="s">
-        <v>1410</v>
+        <v>626</v>
       </c>
     </row>
     <row r="49" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B49" t="s">
-        <v>1411</v>
+        <v>627</v>
       </c>
       <c r="C49" t="s">
-        <v>1412</v>
+        <v>628</v>
       </c>
       <c r="D49" t="s">
-        <v>1413</v>
+        <v>629</v>
       </c>
     </row>
     <row r="50" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
-        <v>1414</v>
+        <v>630</v>
       </c>
       <c r="C50" t="s">
-        <v>1415</v>
+        <v>631</v>
       </c>
       <c r="D50" t="s">
-        <v>1416</v>
+        <v>632</v>
       </c>
     </row>
     <row r="51" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B51" t="s">
-        <v>1417</v>
+        <v>633</v>
       </c>
       <c r="C51" t="s">
-        <v>1418</v>
+        <v>634</v>
       </c>
       <c r="D51" t="s">
-        <v>1419</v>
+        <v>635</v>
       </c>
     </row>
     <row r="52" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B52" t="s">
-        <v>1420</v>
+        <v>636</v>
       </c>
       <c r="C52" t="s">
-        <v>1421</v>
+        <v>637</v>
       </c>
       <c r="D52" t="s">
-        <v>1422</v>
+        <v>638</v>
       </c>
     </row>
     <row r="53" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B53" t="s">
-        <v>1423</v>
+        <v>639</v>
       </c>
       <c r="C53" t="s">
-        <v>1424</v>
+        <v>640</v>
       </c>
       <c r="D53" t="s">
-        <v>1425</v>
+        <v>641</v>
       </c>
     </row>
     <row r="54" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B54" t="s">
-        <v>1426</v>
-[...2 lines deleted...]
-        <v>1427</v>
+        <v>642</v>
       </c>
       <c r="D54" t="s">
-        <v>1428</v>
+        <v>643</v>
       </c>
     </row>
     <row r="55" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B55" t="s">
-        <v>1429</v>
-[...2 lines deleted...]
-        <v>1430</v>
+        <v>644</v>
       </c>
       <c r="D55" t="s">
-        <v>1431</v>
+        <v>645</v>
       </c>
     </row>
     <row r="56" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B56" t="s">
-        <v>1432</v>
+        <v>646</v>
       </c>
       <c r="C56" t="s">
-        <v>1433</v>
+        <v>647</v>
       </c>
       <c r="D56" t="s">
-        <v>1434</v>
+        <v>648</v>
       </c>
     </row>
     <row r="57" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B57" t="s">
-        <v>1435</v>
+        <v>649</v>
       </c>
       <c r="C57" t="s">
-        <v>1436</v>
+        <v>650</v>
       </c>
       <c r="D57" t="s">
-        <v>1437</v>
+        <v>651</v>
       </c>
     </row>
     <row r="58" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B58" t="s">
-        <v>1438</v>
+        <v>652</v>
       </c>
       <c r="C58" t="s">
-        <v>1439</v>
+        <v>653</v>
       </c>
       <c r="D58" t="s">
-        <v>1440</v>
+        <v>654</v>
       </c>
     </row>
     <row r="59" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B59" t="s">
-        <v>1441</v>
-[...2 lines deleted...]
-        <v>1442</v>
+        <v>655</v>
       </c>
       <c r="D59" t="s">
-        <v>1443</v>
+        <v>656</v>
       </c>
     </row>
     <row r="60" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B60" t="s">
-        <v>1444</v>
+        <v>657</v>
+      </c>
+      <c r="C60" t="s">
+        <v>658</v>
       </c>
       <c r="D60" t="s">
-        <v>1445</v>
+        <v>659</v>
       </c>
     </row>
     <row r="61" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B61" t="s">
-        <v>1446</v>
+        <v>660</v>
       </c>
       <c r="C61" t="s">
-        <v>1447</v>
+        <v>661</v>
       </c>
       <c r="D61" t="s">
-        <v>1448</v>
+        <v>662</v>
       </c>
     </row>
     <row r="62" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B62" t="s">
-        <v>1449</v>
+        <v>663</v>
       </c>
       <c r="C62" t="s">
-        <v>1450</v>
+        <v>664</v>
       </c>
       <c r="D62" t="s">
-        <v>1451</v>
+        <v>665</v>
       </c>
     </row>
     <row r="63" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B63" t="s">
-        <v>1452</v>
-[...2 lines deleted...]
-        <v>1453</v>
+        <v>666</v>
       </c>
       <c r="D63" t="s">
-        <v>1454</v>
+        <v>667</v>
       </c>
     </row>
     <row r="64" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B64" t="s">
-        <v>1455</v>
+        <v>668</v>
       </c>
       <c r="C64" t="s">
-        <v>1456</v>
+        <v>669</v>
       </c>
       <c r="D64" t="s">
-        <v>1457</v>
+        <v>670</v>
       </c>
     </row>
     <row r="65" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B65" t="s">
-        <v>1458</v>
+        <v>671</v>
       </c>
       <c r="C65" t="s">
-        <v>1459</v>
+        <v>672</v>
       </c>
       <c r="D65" t="s">
-        <v>1460</v>
+        <v>673</v>
       </c>
     </row>
     <row r="66" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B66" t="s">
-        <v>1461</v>
+        <v>674</v>
       </c>
       <c r="C66" t="s">
-        <v>1462</v>
+        <v>675</v>
       </c>
       <c r="D66" t="s">
-        <v>1463</v>
+        <v>676</v>
       </c>
     </row>
     <row r="67" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B67" t="s">
-        <v>1464</v>
+        <v>677</v>
       </c>
       <c r="D67" t="s">
-        <v>1465</v>
+        <v>678</v>
       </c>
     </row>
     <row r="68" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B68" t="s">
-        <v>1466</v>
+        <v>679</v>
+      </c>
+      <c r="C68" t="s">
+        <v>680</v>
       </c>
       <c r="D68" t="s">
-        <v>1467</v>
+        <v>681</v>
       </c>
     </row>
     <row r="69" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B69" t="s">
-        <v>1468</v>
+        <v>682</v>
+      </c>
+      <c r="C69" t="s">
+        <v>683</v>
       </c>
       <c r="D69" t="s">
-        <v>1469</v>
+        <v>684</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-[...243 lines deleted...]
-  <dimension ref="A1:D25"/>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:D95"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="B2" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D2" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>1470</v>
+        <v>685</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D3" t="s">
-        <v>1471</v>
+        <v>686</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D4" t="s">
-        <v>1472</v>
+        <v>687</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>392</v>
+        <v>102</v>
       </c>
       <c r="D5" t="s">
-        <v>1473</v>
+        <v>688</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>1474</v>
+        <v>689</v>
       </c>
       <c r="D6" t="s">
-        <v>1475</v>
+        <v>690</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>1476</v>
+        <v>691</v>
       </c>
       <c r="D7" t="s">
-        <v>1477</v>
+        <v>692</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>689</v>
       </c>
       <c r="D8" t="s">
-        <v>1479</v>
+        <v>693</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>1480</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>689</v>
       </c>
       <c r="D9" t="s">
-        <v>1481</v>
+        <v>694</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>1482</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>691</v>
       </c>
       <c r="D10" t="s">
-        <v>1483</v>
+        <v>695</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>1484</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>691</v>
       </c>
       <c r="D11" t="s">
-        <v>1485</v>
+        <v>696</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
-        <v>1486</v>
+        <v>697</v>
       </c>
       <c r="D12" t="s">
-        <v>1487</v>
+        <v>698</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>1488</v>
+        <v>699</v>
       </c>
       <c r="C13" t="s">
-        <v>85</v>
+        <v>115</v>
       </c>
       <c r="D13" t="s">
-        <v>1489</v>
+        <v>700</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>1490</v>
+        <v>701</v>
       </c>
       <c r="C14" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="D14" t="s">
-        <v>1491</v>
+        <v>702</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>1492</v>
+        <v>703</v>
       </c>
       <c r="C15" t="s">
-        <v>91</v>
+        <v>121</v>
       </c>
       <c r="D15" t="s">
-        <v>1493</v>
+        <v>704</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
-        <v>1494</v>
+        <v>705</v>
       </c>
       <c r="C16" t="s">
-        <v>94</v>
+        <v>124</v>
       </c>
       <c r="D16" t="s">
-        <v>1495</v>
+        <v>706</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
-        <v>1496</v>
+        <v>707</v>
+      </c>
+      <c r="C17" t="s">
+        <v>127</v>
       </c>
       <c r="D17" t="s">
-        <v>1497</v>
+        <v>708</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>1498</v>
+        <v>709</v>
       </c>
       <c r="C18" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D18" t="s">
-        <v>1499</v>
+        <v>710</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>711</v>
       </c>
       <c r="D19" t="s">
-        <v>1501</v>
+        <v>712</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>1502</v>
+        <v>713</v>
       </c>
       <c r="C20" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D20" t="s">
-        <v>1503</v>
+        <v>714</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
-        <v>1504</v>
+        <v>715</v>
       </c>
       <c r="C21" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D21" t="s">
-        <v>1505</v>
+        <v>716</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>1506</v>
+        <v>717</v>
+      </c>
+      <c r="C22" t="s">
+        <v>243</v>
       </c>
       <c r="D22" t="s">
-        <v>1507</v>
+        <v>718</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
-        <v>1508</v>
+        <v>719</v>
       </c>
       <c r="C23" t="s">
-        <v>143</v>
+        <v>246</v>
       </c>
       <c r="D23" t="s">
-        <v>1509</v>
+        <v>720</v>
       </c>
     </row>
     <row r="24" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
-        <v>1510</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>721</v>
       </c>
       <c r="D24" t="s">
-        <v>1511</v>
+        <v>722</v>
       </c>
     </row>
     <row r="25" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
-        <v>394</v>
+        <v>723</v>
+      </c>
+      <c r="C25" t="s">
+        <v>249</v>
       </c>
       <c r="D25" t="s">
-        <v>1512</v>
+        <v>724</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>725</v>
+      </c>
+      <c r="C26" t="s">
+        <v>252</v>
+      </c>
+      <c r="D26" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>727</v>
+      </c>
+      <c r="C27" t="s">
+        <v>255</v>
+      </c>
+      <c r="D27" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>729</v>
+      </c>
+      <c r="C28" t="s">
+        <v>258</v>
+      </c>
+      <c r="D28" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>731</v>
+      </c>
+      <c r="C29" t="s">
+        <v>261</v>
+      </c>
+      <c r="D29" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>733</v>
+      </c>
+      <c r="C30" t="s">
+        <v>266</v>
+      </c>
+      <c r="D30" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>735</v>
+      </c>
+      <c r="D31" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>737</v>
+      </c>
+      <c r="C32" t="s">
+        <v>269</v>
+      </c>
+      <c r="D32" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>739</v>
+      </c>
+      <c r="C33" t="s">
+        <v>272</v>
+      </c>
+      <c r="D33" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>741</v>
+      </c>
+      <c r="C34" t="s">
+        <v>275</v>
+      </c>
+      <c r="D34" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>743</v>
+      </c>
+      <c r="D35" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>745</v>
+      </c>
+      <c r="C36" t="s">
+        <v>278</v>
+      </c>
+      <c r="D36" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>747</v>
+      </c>
+      <c r="C37" t="s">
+        <v>283</v>
+      </c>
+      <c r="D37" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>749</v>
+      </c>
+      <c r="C38" t="s">
+        <v>286</v>
+      </c>
+      <c r="D38" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>751</v>
+      </c>
+      <c r="C39" t="s">
+        <v>752</v>
+      </c>
+      <c r="D39" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>754</v>
+      </c>
+      <c r="D40" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>699</v>
+      </c>
+      <c r="C41" t="s">
+        <v>115</v>
+      </c>
+      <c r="D41" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>701</v>
+      </c>
+      <c r="C42" t="s">
+        <v>118</v>
+      </c>
+      <c r="D42" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>703</v>
+      </c>
+      <c r="C43" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>705</v>
+      </c>
+      <c r="C44" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>707</v>
+      </c>
+      <c r="C45" t="s">
+        <v>127</v>
+      </c>
+      <c r="D45" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B46" t="s">
+        <v>709</v>
+      </c>
+      <c r="C46" t="s">
+        <v>132</v>
+      </c>
+      <c r="D46" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="47" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
+        <v>762</v>
+      </c>
+      <c r="D47" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="48" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
+        <v>713</v>
+      </c>
+      <c r="C48" t="s">
+        <v>135</v>
+      </c>
+      <c r="D48" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
+        <v>715</v>
+      </c>
+      <c r="C49" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B50" t="s">
+        <v>717</v>
+      </c>
+      <c r="C50" t="s">
+        <v>243</v>
+      </c>
+      <c r="D50" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B51" t="s">
+        <v>719</v>
+      </c>
+      <c r="C51" t="s">
+        <v>246</v>
+      </c>
+      <c r="D51" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B52" t="s">
+        <v>768</v>
+      </c>
+      <c r="D52" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="53" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B53" t="s">
+        <v>723</v>
+      </c>
+      <c r="C53" t="s">
+        <v>249</v>
+      </c>
+      <c r="D53" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B54" t="s">
+        <v>725</v>
+      </c>
+      <c r="C54" t="s">
+        <v>252</v>
+      </c>
+      <c r="D54" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="55" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B55" t="s">
+        <v>727</v>
+      </c>
+      <c r="C55" t="s">
+        <v>255</v>
+      </c>
+      <c r="D55" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B56" t="s">
+        <v>729</v>
+      </c>
+      <c r="C56" t="s">
+        <v>258</v>
+      </c>
+      <c r="D56" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B57" t="s">
+        <v>731</v>
+      </c>
+      <c r="C57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D57" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
+        <v>733</v>
+      </c>
+      <c r="C58" t="s">
+        <v>266</v>
+      </c>
+      <c r="D58" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B59" t="s">
+        <v>776</v>
+      </c>
+      <c r="D59" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B60" t="s">
+        <v>737</v>
+      </c>
+      <c r="C60" t="s">
+        <v>269</v>
+      </c>
+      <c r="D60" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B61" t="s">
+        <v>739</v>
+      </c>
+      <c r="C61" t="s">
+        <v>272</v>
+      </c>
+      <c r="D61" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B62" t="s">
+        <v>741</v>
+      </c>
+      <c r="C62" t="s">
+        <v>275</v>
+      </c>
+      <c r="D62" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B63" t="s">
+        <v>781</v>
+      </c>
+      <c r="D63" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B64" t="s">
+        <v>745</v>
+      </c>
+      <c r="C64" t="s">
+        <v>278</v>
+      </c>
+      <c r="D64" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="65" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B65" t="s">
+        <v>747</v>
+      </c>
+      <c r="C65" t="s">
+        <v>283</v>
+      </c>
+      <c r="D65" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="66" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B66" t="s">
+        <v>749</v>
+      </c>
+      <c r="C66" t="s">
+        <v>286</v>
+      </c>
+      <c r="D66" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="67" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B67" t="s">
+        <v>751</v>
+      </c>
+      <c r="C67" t="s">
+        <v>752</v>
+      </c>
+      <c r="D67" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="68" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B68" t="s">
+        <v>754</v>
+      </c>
+      <c r="D68" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="69" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B69" t="s">
+        <v>699</v>
+      </c>
+      <c r="C69" t="s">
+        <v>115</v>
+      </c>
+      <c r="D69" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B70" t="s">
+        <v>701</v>
+      </c>
+      <c r="C70" t="s">
+        <v>118</v>
+      </c>
+      <c r="D70" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="71" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B71" t="s">
+        <v>703</v>
+      </c>
+      <c r="C71" t="s">
+        <v>121</v>
+      </c>
+      <c r="D71" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B72" t="s">
+        <v>705</v>
+      </c>
+      <c r="C72" t="s">
+        <v>124</v>
+      </c>
+      <c r="D72" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="73" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B73" t="s">
+        <v>707</v>
+      </c>
+      <c r="C73" t="s">
+        <v>127</v>
+      </c>
+      <c r="D73" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="74" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B74" t="s">
+        <v>709</v>
+      </c>
+      <c r="C74" t="s">
+        <v>132</v>
+      </c>
+      <c r="D74" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="75" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B75" t="s">
+        <v>762</v>
+      </c>
+      <c r="D75" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="76" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B76" t="s">
+        <v>713</v>
+      </c>
+      <c r="C76" t="s">
+        <v>135</v>
+      </c>
+      <c r="D76" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="77" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B77" t="s">
+        <v>715</v>
+      </c>
+      <c r="C77" t="s">
+        <v>138</v>
+      </c>
+      <c r="D77" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="78" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B78" t="s">
+        <v>717</v>
+      </c>
+      <c r="C78" t="s">
+        <v>243</v>
+      </c>
+      <c r="D78" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="79" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B79" t="s">
+        <v>719</v>
+      </c>
+      <c r="C79" t="s">
+        <v>246</v>
+      </c>
+      <c r="D79" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="80" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B80" t="s">
+        <v>768</v>
+      </c>
+      <c r="D80" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B81" t="s">
+        <v>723</v>
+      </c>
+      <c r="C81" t="s">
+        <v>249</v>
+      </c>
+      <c r="D81" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="82" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B82" t="s">
+        <v>725</v>
+      </c>
+      <c r="C82" t="s">
+        <v>252</v>
+      </c>
+      <c r="D82" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="83" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B83" t="s">
+        <v>727</v>
+      </c>
+      <c r="C83" t="s">
+        <v>255</v>
+      </c>
+      <c r="D83" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="84" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B84" t="s">
+        <v>729</v>
+      </c>
+      <c r="C84" t="s">
+        <v>258</v>
+      </c>
+      <c r="D84" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="85" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B85" t="s">
+        <v>731</v>
+      </c>
+      <c r="C85" t="s">
+        <v>261</v>
+      </c>
+      <c r="D85" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="86" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B86" t="s">
+        <v>733</v>
+      </c>
+      <c r="C86" t="s">
+        <v>266</v>
+      </c>
+      <c r="D86" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="87" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B87" t="s">
+        <v>776</v>
+      </c>
+      <c r="D87" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="88" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B88" t="s">
+        <v>737</v>
+      </c>
+      <c r="C88" t="s">
+        <v>269</v>
+      </c>
+      <c r="D88" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="89" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B89" t="s">
+        <v>739</v>
+      </c>
+      <c r="C89" t="s">
+        <v>272</v>
+      </c>
+      <c r="D89" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="90" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B90" t="s">
+        <v>741</v>
+      </c>
+      <c r="C90" t="s">
+        <v>275</v>
+      </c>
+      <c r="D90" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="91" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B91" t="s">
+        <v>781</v>
+      </c>
+      <c r="D91" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="92" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B92" t="s">
+        <v>745</v>
+      </c>
+      <c r="C92" t="s">
+        <v>278</v>
+      </c>
+      <c r="D92" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="93" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B93" t="s">
+        <v>747</v>
+      </c>
+      <c r="C93" t="s">
+        <v>283</v>
+      </c>
+      <c r="D93" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="94" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B94" t="s">
+        <v>749</v>
+      </c>
+      <c r="C94" t="s">
+        <v>286</v>
+      </c>
+      <c r="D94" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="95" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B95" t="s">
+        <v>751</v>
+      </c>
+      <c r="C95" t="s">
+        <v>752</v>
+      </c>
+      <c r="D95" t="s">
+        <v>814</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:D36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>815</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>494</v>
+      </c>
+      <c r="D4" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>818</v>
+      </c>
+      <c r="D5" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>496</v>
+      </c>
+      <c r="D6" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>821</v>
+      </c>
+      <c r="D7" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>823</v>
+      </c>
+      <c r="C8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D8" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>825</v>
+      </c>
+      <c r="C9" t="s">
+        <v>118</v>
+      </c>
+      <c r="D9" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>827</v>
+      </c>
+      <c r="C10" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>829</v>
+      </c>
+      <c r="C11" t="s">
+        <v>124</v>
+      </c>
+      <c r="D11" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>831</v>
+      </c>
+      <c r="C12" t="s">
+        <v>127</v>
+      </c>
+      <c r="D12" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>833</v>
+      </c>
+      <c r="D13" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>835</v>
+      </c>
+      <c r="C14" t="s">
+        <v>132</v>
+      </c>
+      <c r="D14" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>837</v>
+      </c>
+      <c r="C15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D15" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>839</v>
+      </c>
+      <c r="D16" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>841</v>
+      </c>
+      <c r="C17" t="s">
+        <v>138</v>
+      </c>
+      <c r="D17" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>360</v>
+      </c>
+      <c r="C18" t="s">
+        <v>243</v>
+      </c>
+      <c r="D18" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>134</v>
+      </c>
+      <c r="C19" t="s">
+        <v>246</v>
+      </c>
+      <c r="D19" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>357</v>
+      </c>
+      <c r="C20" t="s">
+        <v>249</v>
+      </c>
+      <c r="D20" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>846</v>
+      </c>
+      <c r="C21" t="s">
+        <v>252</v>
+      </c>
+      <c r="D21" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>848</v>
+      </c>
+      <c r="D22" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>850</v>
+      </c>
+      <c r="C23" t="s">
+        <v>255</v>
+      </c>
+      <c r="D23" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>462</v>
+      </c>
+      <c r="C24" t="s">
+        <v>258</v>
+      </c>
+      <c r="D24" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>853</v>
+      </c>
+      <c r="C25" t="s">
+        <v>261</v>
+      </c>
+      <c r="D25" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>855</v>
+      </c>
+      <c r="C26" t="s">
+        <v>266</v>
+      </c>
+      <c r="D26" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>857</v>
+      </c>
+      <c r="C27" t="s">
+        <v>269</v>
+      </c>
+      <c r="D27" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>859</v>
+      </c>
+      <c r="C28" t="s">
+        <v>272</v>
+      </c>
+      <c r="D28" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>861</v>
+      </c>
+      <c r="D29" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>863</v>
+      </c>
+      <c r="C30" t="s">
+        <v>275</v>
+      </c>
+      <c r="D30" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>865</v>
+      </c>
+      <c r="D31" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>867</v>
+      </c>
+      <c r="C32" t="s">
+        <v>278</v>
+      </c>
+      <c r="D32" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>300</v>
+      </c>
+      <c r="C33" t="s">
+        <v>289</v>
+      </c>
+      <c r="D33" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>870</v>
+      </c>
+      <c r="C34" t="s">
+        <v>292</v>
+      </c>
+      <c r="D34" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>872</v>
+      </c>
+      <c r="C35" t="s">
+        <v>295</v>
+      </c>
+      <c r="D35" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>300</v>
+      </c>
+      <c r="D36" t="s">
+        <v>874</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <dimension ref="A1:D30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>875</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>876</v>
+      </c>
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>877</v>
+      </c>
+      <c r="B5" t="s">
+        <v>494</v>
+      </c>
+      <c r="D5" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>881</v>
+      </c>
+      <c r="D6" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>883</v>
+      </c>
+      <c r="C7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D7" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>885</v>
+      </c>
+      <c r="C8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D8" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>887</v>
+      </c>
+      <c r="C9" t="s">
+        <v>159</v>
+      </c>
+      <c r="D9" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>889</v>
+      </c>
+      <c r="C10" t="s">
+        <v>162</v>
+      </c>
+      <c r="D10" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>891</v>
+      </c>
+      <c r="C11" t="s">
+        <v>165</v>
+      </c>
+      <c r="D11" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>893</v>
+      </c>
+      <c r="C12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D12" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>895</v>
+      </c>
+      <c r="D13" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>897</v>
+      </c>
+      <c r="C14" t="s">
+        <v>173</v>
+      </c>
+      <c r="D14" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>899</v>
+      </c>
+      <c r="C15" t="s">
+        <v>176</v>
+      </c>
+      <c r="D15" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>901</v>
+      </c>
+      <c r="C16" t="s">
+        <v>179</v>
+      </c>
+      <c r="D16" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>903</v>
+      </c>
+      <c r="C17" t="s">
+        <v>182</v>
+      </c>
+      <c r="D17" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>905</v>
+      </c>
+      <c r="C18" t="s">
+        <v>185</v>
+      </c>
+      <c r="D18" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>907</v>
+      </c>
+      <c r="D19" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>909</v>
+      </c>
+      <c r="C20" t="s">
+        <v>188</v>
+      </c>
+      <c r="D20" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>911</v>
+      </c>
+      <c r="C21" t="s">
+        <v>191</v>
+      </c>
+      <c r="D21" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>913</v>
+      </c>
+      <c r="C22" t="s">
+        <v>194</v>
+      </c>
+      <c r="D22" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>915</v>
+      </c>
+      <c r="C23" t="s">
+        <v>197</v>
+      </c>
+      <c r="D23" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>917</v>
+      </c>
+      <c r="C24" t="s">
+        <v>202</v>
+      </c>
+      <c r="D24" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>919</v>
+      </c>
+      <c r="D25" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>921</v>
+      </c>
+      <c r="C26" t="s">
+        <v>205</v>
+      </c>
+      <c r="D26" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>923</v>
+      </c>
+      <c r="C27" t="s">
+        <v>208</v>
+      </c>
+      <c r="D27" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>925</v>
+      </c>
+      <c r="C28" t="s">
+        <v>211</v>
+      </c>
+      <c r="D28" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>927</v>
+      </c>
+      <c r="C29" t="s">
+        <v>587</v>
+      </c>
+      <c r="D29" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>929</v>
+      </c>
+      <c r="D30" t="s">
+        <v>930</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <dimension ref="A1:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>931</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>932</v>
+      </c>
+      <c r="B4" t="s">
+        <v>936</v>
+      </c>
+      <c r="D4" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>933</v>
+      </c>
+      <c r="B5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D5" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>934</v>
+      </c>
+      <c r="B6" t="s">
+        <v>939</v>
+      </c>
+      <c r="D6" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D7" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D8" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>943</v>
+      </c>
+      <c r="C9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>342</v>
+      </c>
+      <c r="C10" t="s">
+        <v>118</v>
+      </c>
+      <c r="D10" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>946</v>
+      </c>
+      <c r="C11" t="s">
+        <v>121</v>
+      </c>
+      <c r="D11" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>948</v>
+      </c>
+      <c r="C12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D12" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C13" t="s">
+        <v>127</v>
+      </c>
+      <c r="D13" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>952</v>
+      </c>
+      <c r="C14" t="s">
+        <v>132</v>
+      </c>
+      <c r="D14" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>954</v>
+      </c>
+      <c r="C15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D15" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>956</v>
+      </c>
+      <c r="C16" t="s">
+        <v>289</v>
+      </c>
+      <c r="D16" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>958</v>
+      </c>
+      <c r="C17" t="s">
+        <v>292</v>
+      </c>
+      <c r="D17" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>300</v>
+      </c>
+      <c r="D18" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>961</v>
+      </c>
+      <c r="D19" t="s">
+        <v>962</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+  <dimension ref="A1:D24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D5" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D7" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>454</v>
+      </c>
+      <c r="D8" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>456</v>
+      </c>
+      <c r="C9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>458</v>
+      </c>
+      <c r="C10" t="s">
+        <v>118</v>
+      </c>
+      <c r="D10" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>460</v>
+      </c>
+      <c r="D11" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>462</v>
+      </c>
+      <c r="C12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>345</v>
+      </c>
+      <c r="C13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D13" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>347</v>
+      </c>
+      <c r="C14" t="s">
+        <v>127</v>
+      </c>
+      <c r="D14" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>357</v>
+      </c>
+      <c r="C15" t="s">
+        <v>132</v>
+      </c>
+      <c r="D15" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>134</v>
+      </c>
+      <c r="C16" t="s">
+        <v>135</v>
+      </c>
+      <c r="D16" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>360</v>
+      </c>
+      <c r="C17" t="s">
+        <v>138</v>
+      </c>
+      <c r="D17" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>469</v>
+      </c>
+      <c r="C18" t="s">
+        <v>243</v>
+      </c>
+      <c r="D18" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D19" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>473</v>
+      </c>
+      <c r="C20" t="s">
+        <v>289</v>
+      </c>
+      <c r="D20" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>981</v>
+      </c>
+      <c r="C21" t="s">
+        <v>292</v>
+      </c>
+      <c r="D21" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>983</v>
+      </c>
+      <c r="C22" t="s">
+        <v>295</v>
+      </c>
+      <c r="D22" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>479</v>
+      </c>
+      <c r="C23" t="s">
+        <v>480</v>
+      </c>
+      <c r="D23" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>475</v>
+      </c>
+      <c r="C24" t="s">
+        <v>483</v>
+      </c>
+      <c r="D24" t="s">
+        <v>986</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+  <dimension ref="A1:D45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D5" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>306</v>
+      </c>
+      <c r="D6" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>991</v>
+      </c>
+      <c r="D7" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D8" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>143</v>
+      </c>
+      <c r="D9" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>995</v>
+      </c>
+      <c r="D10" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>311</v>
+      </c>
+      <c r="D11" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>998</v>
+      </c>
+      <c r="D12" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C17" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C18" t="s">
+        <v>118</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C19" t="s">
+        <v>121</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C20" t="s">
+        <v>124</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C24" t="s">
+        <v>135</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C25" t="s">
+        <v>138</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C26" t="s">
+        <v>243</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C27" t="s">
+        <v>246</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C28" t="s">
+        <v>249</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C29" t="s">
+        <v>252</v>
+      </c>
+      <c r="D29" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C30" t="s">
+        <v>255</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C31" t="s">
+        <v>258</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C33" t="s">
+        <v>261</v>
+      </c>
+      <c r="D33" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C34" t="s">
+        <v>266</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C35" t="s">
+        <v>269</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C36" t="s">
+        <v>272</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C37" t="s">
+        <v>275</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C38" t="s">
+        <v>278</v>
+      </c>
+      <c r="D38" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C39" t="s">
+        <v>283</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C40" t="s">
+        <v>286</v>
+      </c>
+      <c r="D40" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C41" t="s">
+        <v>752</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D42" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D43" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D44" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D45" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <dimension ref="A1:D33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>306</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>106</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>108</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C13" t="s">
+        <v>118</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C14" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C16" t="s">
+        <v>127</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C17" t="s">
+        <v>132</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C18" t="s">
+        <v>135</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C19" t="s">
+        <v>138</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C20" t="s">
+        <v>243</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C21" t="s">
+        <v>246</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C22" t="s">
+        <v>249</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C23" t="s">
+        <v>252</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C24" t="s">
+        <v>255</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C25" t="s">
+        <v>258</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>929</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>300</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D29" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>300</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D33" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
+  <dimension ref="A1:D89"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>143</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>106</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>108</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>391</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>106</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C15" t="s">
+        <v>148</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C17" t="s">
+        <v>156</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C18" t="s">
+        <v>159</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C20" t="s">
+        <v>162</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C21" t="s">
+        <v>165</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C22" t="s">
+        <v>168</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C23" t="s">
+        <v>173</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C24" t="s">
+        <v>176</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C25" t="s">
+        <v>179</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C26" t="s">
+        <v>182</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C27" t="s">
+        <v>185</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C28" t="s">
+        <v>188</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D29" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C30" t="s">
+        <v>191</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C31" t="s">
+        <v>194</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C32" t="s">
+        <v>197</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D33" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C34" t="s">
+        <v>202</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C35" t="s">
+        <v>205</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C36" t="s">
+        <v>208</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C37" t="s">
+        <v>211</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C38" t="s">
+        <v>587</v>
+      </c>
+      <c r="D38" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C39" t="s">
+        <v>590</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C40" t="s">
+        <v>115</v>
+      </c>
+      <c r="D40" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C41" t="s">
+        <v>118</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C42" t="s">
+        <v>121</v>
+      </c>
+      <c r="D42" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C43" t="s">
+        <v>124</v>
+      </c>
+      <c r="D43" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C44" t="s">
+        <v>127</v>
+      </c>
+      <c r="D44" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C45" t="s">
+        <v>132</v>
+      </c>
+      <c r="D45" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B46" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C46" t="s">
+        <v>135</v>
+      </c>
+      <c r="D46" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="47" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C47" t="s">
+        <v>138</v>
+      </c>
+      <c r="D47" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="48" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C48" t="s">
+        <v>243</v>
+      </c>
+      <c r="D48" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C49" t="s">
+        <v>246</v>
+      </c>
+      <c r="D49" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B50" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C50" t="s">
+        <v>249</v>
+      </c>
+      <c r="D50" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B51" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C51" t="s">
+        <v>252</v>
+      </c>
+      <c r="D51" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B52" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C52" t="s">
+        <v>255</v>
+      </c>
+      <c r="D52" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="53" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B53" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C53" t="s">
+        <v>258</v>
+      </c>
+      <c r="D53" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B54" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C54" t="s">
+        <v>261</v>
+      </c>
+      <c r="D54" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="55" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B55" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C55" t="s">
+        <v>266</v>
+      </c>
+      <c r="D55" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B56" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C56" t="s">
+        <v>269</v>
+      </c>
+      <c r="D56" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B57" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C57" t="s">
+        <v>272</v>
+      </c>
+      <c r="D57" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C58" t="s">
+        <v>275</v>
+      </c>
+      <c r="D58" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B59" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C59" t="s">
+        <v>278</v>
+      </c>
+      <c r="D59" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B60" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C60" t="s">
+        <v>283</v>
+      </c>
+      <c r="D60" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B61" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D61" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B62" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D62" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B63" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D63" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B64" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D64" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="65" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B65" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C65" t="s">
+        <v>115</v>
+      </c>
+      <c r="D65" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="66" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B66" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D66" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="67" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B67" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C67" t="s">
+        <v>118</v>
+      </c>
+      <c r="D67" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="68" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B68" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C68" t="s">
+        <v>121</v>
+      </c>
+      <c r="D68" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="69" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B69" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D69" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B70" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C70" t="s">
+        <v>124</v>
+      </c>
+      <c r="D70" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="71" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B71" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C71" t="s">
+        <v>127</v>
+      </c>
+      <c r="D71" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B72" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C72" t="s">
+        <v>132</v>
+      </c>
+      <c r="D72" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="73" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B73" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C73" t="s">
+        <v>135</v>
+      </c>
+      <c r="D73" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="74" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B74" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C74" t="s">
+        <v>138</v>
+      </c>
+      <c r="D74" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="75" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B75" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C75" t="s">
+        <v>243</v>
+      </c>
+      <c r="D75" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="76" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B76" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C76" t="s">
+        <v>246</v>
+      </c>
+      <c r="D76" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="77" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B77" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C77" t="s">
+        <v>249</v>
+      </c>
+      <c r="D77" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="78" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B78" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C78" t="s">
+        <v>252</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="79" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B79" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D79" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="80" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B80" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C80" t="s">
+        <v>255</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B81" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C81" t="s">
+        <v>258</v>
+      </c>
+      <c r="D81" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="82" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B82" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C82" t="s">
+        <v>261</v>
+      </c>
+      <c r="D82" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="83" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B83" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D83" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="84" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B84" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C84" t="s">
+        <v>266</v>
+      </c>
+      <c r="D84" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="85" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B85" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C85" t="s">
+        <v>269</v>
+      </c>
+      <c r="D85" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="86" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B86" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C86" t="s">
+        <v>272</v>
+      </c>
+      <c r="D86" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="87" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B87" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C87" t="s">
+        <v>275</v>
+      </c>
+      <c r="D87" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="88" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B88" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C88" t="s">
+        <v>278</v>
+      </c>
+      <c r="D88" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="89" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B89" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C89" t="s">
+        <v>283</v>
+      </c>
+      <c r="D89" t="s">
+        <v>1237</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:D17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D5" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D6" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D7" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D8" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C10" t="s">
+        <v>118</v>
+      </c>
+      <c r="D10" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>120</v>
+      </c>
+      <c r="C11" t="s">
+        <v>121</v>
+      </c>
+      <c r="D11" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>123</v>
+      </c>
+      <c r="C12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D12" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>126</v>
+      </c>
+      <c r="C13" t="s">
+        <v>127</v>
+      </c>
+      <c r="D13" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>129</v>
+      </c>
+      <c r="D14" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C15" t="s">
+        <v>132</v>
+      </c>
+      <c r="D15" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>134</v>
+      </c>
+      <c r="C16" t="s">
+        <v>135</v>
+      </c>
+      <c r="D16" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>137</v>
+      </c>
+      <c r="C17" t="s">
+        <v>138</v>
+      </c>
+      <c r="D17" t="s">
+        <v>139</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
+  <dimension ref="A1:D45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>143</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C10" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C11" t="s">
+        <v>118</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C14" t="s">
+        <v>127</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C15" t="s">
+        <v>132</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C16" t="s">
+        <v>135</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C18" t="s">
+        <v>138</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C19" t="s">
+        <v>243</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C20" t="s">
+        <v>246</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C21" t="s">
+        <v>249</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C22" t="s">
+        <v>252</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C23" t="s">
+        <v>255</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C25" t="s">
+        <v>258</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C26" t="s">
+        <v>261</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C27" t="s">
+        <v>266</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C28" t="s">
+        <v>269</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C29" t="s">
+        <v>272</v>
+      </c>
+      <c r="D29" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C30" t="s">
+        <v>275</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C31" t="s">
+        <v>278</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C32" t="s">
+        <v>283</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C33" t="s">
+        <v>286</v>
+      </c>
+      <c r="D33" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C34" t="s">
+        <v>752</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C36" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C37" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C38" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D38" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C39" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D40" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D42" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D43" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D44" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D45" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
+  <dimension ref="A1:D36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C10" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C11" t="s">
+        <v>118</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C14" t="s">
+        <v>127</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C16" t="s">
+        <v>132</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C17" t="s">
+        <v>135</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C18" t="s">
+        <v>138</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C19" t="s">
+        <v>243</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C20" t="s">
+        <v>246</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C21" t="s">
+        <v>249</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C22" t="s">
+        <v>252</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C24" t="s">
+        <v>255</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C25" t="s">
+        <v>258</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C26" t="s">
+        <v>261</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C27" t="s">
+        <v>266</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C28" t="s">
+        <v>269</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C29" t="s">
+        <v>272</v>
+      </c>
+      <c r="D29" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C31" t="s">
+        <v>275</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C32" t="s">
+        <v>278</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D33" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C34" t="s">
+        <v>283</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C35" t="s">
+        <v>286</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>300</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="B2" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D3" t="s">
-        <v>63</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B4" t="s">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="D4" t="s">
-        <v>65</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>66</v>
+        <v>106</v>
       </c>
       <c r="D5" t="s">
-        <v>67</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="D6" t="s">
-        <v>69</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>70</v>
+        <v>1395</v>
       </c>
       <c r="D7" t="s">
-        <v>71</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>72</v>
+        <v>1397</v>
       </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="D8" t="s">
-        <v>74</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>75</v>
+        <v>1399</v>
       </c>
       <c r="C9" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="D9" t="s">
-        <v>77</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>78</v>
+        <v>1401</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>121</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>81</v>
+        <v>1403</v>
       </c>
       <c r="C11" t="s">
-        <v>82</v>
+        <v>124</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
-        <v>84</v>
+        <v>1405</v>
       </c>
       <c r="C12" t="s">
-        <v>85</v>
+        <v>127</v>
       </c>
       <c r="D12" t="s">
-        <v>86</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>87</v>
+        <v>1407</v>
       </c>
       <c r="C13" t="s">
-        <v>88</v>
+        <v>132</v>
       </c>
       <c r="D13" t="s">
-        <v>89</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>90</v>
+        <v>1409</v>
       </c>
       <c r="C14" t="s">
-        <v>91</v>
+        <v>135</v>
       </c>
       <c r="D14" t="s">
-        <v>92</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>1411</v>
       </c>
       <c r="D15" t="s">
-        <v>95</v>
+        <v>1412</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1643 lines deleted...]
-  <dimension ref="A1:D74"/>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="B2" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D2" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>1571</v>
+        <v>1413</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D3" t="s">
-        <v>1572</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B4" t="s">
-        <v>62</v>
+        <v>106</v>
       </c>
       <c r="D4" t="s">
-        <v>1573</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>1574</v>
+        <v>108</v>
       </c>
       <c r="D5" t="s">
-        <v>1575</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>64</v>
+        <v>1070</v>
       </c>
       <c r="D6" t="s">
-        <v>1576</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>53</v>
+        <v>1418</v>
       </c>
       <c r="D7" t="s">
-        <v>1577</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>68</v>
+        <v>1420</v>
+      </c>
+      <c r="C8" t="s">
+        <v>115</v>
       </c>
       <c r="D8" t="s">
-        <v>1578</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>394</v>
+        <v>1422</v>
+      </c>
+      <c r="C9" t="s">
+        <v>118</v>
       </c>
       <c r="D9" t="s">
-        <v>1579</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>66</v>
+        <v>1424</v>
+      </c>
+      <c r="C10" t="s">
+        <v>121</v>
       </c>
       <c r="D10" t="s">
-        <v>1580</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>64</v>
+        <v>1426</v>
+      </c>
+      <c r="C11" t="s">
+        <v>124</v>
       </c>
       <c r="D11" t="s">
-        <v>1581</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
-        <v>68</v>
+        <v>1428</v>
+      </c>
+      <c r="C12" t="s">
+        <v>127</v>
       </c>
       <c r="D12" t="s">
-        <v>1582</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>394</v>
+        <v>1430</v>
+      </c>
+      <c r="C13" t="s">
+        <v>132</v>
       </c>
       <c r="D13" t="s">
-        <v>1583</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>66</v>
+        <v>1432</v>
+      </c>
+      <c r="C14" t="s">
+        <v>135</v>
       </c>
       <c r="D14" t="s">
-        <v>1584</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>1585</v>
+        <v>1434</v>
       </c>
       <c r="D15" t="s">
-        <v>1586</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
-        <v>1587</v>
+        <v>1436</v>
       </c>
       <c r="D16" t="s">
-        <v>1588</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
-        <v>1589</v>
+        <v>1438</v>
+      </c>
+      <c r="C17" t="s">
+        <v>138</v>
       </c>
       <c r="D17" t="s">
-        <v>1590</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>1591</v>
+        <v>1440</v>
+      </c>
+      <c r="C18" t="s">
+        <v>243</v>
       </c>
       <c r="D18" t="s">
-        <v>1592</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>1593</v>
+        <v>1442</v>
+      </c>
+      <c r="C19" t="s">
+        <v>246</v>
       </c>
       <c r="D19" t="s">
-        <v>1594</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>1595</v>
+        <v>1444</v>
+      </c>
+      <c r="C20" t="s">
+        <v>249</v>
       </c>
       <c r="D20" t="s">
-        <v>1596</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
-        <v>1597</v>
+        <v>1446</v>
+      </c>
+      <c r="C21" t="s">
+        <v>252</v>
       </c>
       <c r="D21" t="s">
-        <v>1598</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>1599</v>
+        <v>1448</v>
+      </c>
+      <c r="C22" t="s">
+        <v>255</v>
       </c>
       <c r="D22" t="s">
-        <v>1600</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
-        <v>1601</v>
+        <v>1450</v>
+      </c>
+      <c r="C23" t="s">
+        <v>258</v>
       </c>
       <c r="D23" t="s">
-        <v>1602</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="24" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
-        <v>1603</v>
+        <v>1452</v>
       </c>
       <c r="D24" t="s">
-        <v>1604</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="25" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
-        <v>1605</v>
+        <v>300</v>
       </c>
       <c r="D25" t="s">
-        <v>1606</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="26" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B26" t="s">
-        <v>1607</v>
+        <v>300</v>
       </c>
       <c r="D26" t="s">
-        <v>1608</v>
-[...461 lines deleted...]
-        <v>1697</v>
+        <v>1455</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-[...1318 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="B2" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="D2" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>283</v>
+        <v>1456</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D3" t="s">
-        <v>285</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>284</v>
+        <v>78</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="D4" t="s">
-        <v>286</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>68</v>
+        <v>143</v>
       </c>
       <c r="D5" t="s">
-        <v>287</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>288</v>
+        <v>108</v>
       </c>
       <c r="D6" t="s">
-        <v>289</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>106</v>
       </c>
       <c r="D7" t="s">
-        <v>292</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>1462</v>
       </c>
       <c r="D8" t="s">
-        <v>295</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>296</v>
+        <v>1464</v>
       </c>
       <c r="C9" t="s">
-        <v>297</v>
+        <v>148</v>
       </c>
       <c r="D9" t="s">
-        <v>298</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>299</v>
+        <v>1466</v>
       </c>
       <c r="C10" t="s">
-        <v>300</v>
+        <v>156</v>
       </c>
       <c r="D10" t="s">
-        <v>301</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>302</v>
+        <v>1468</v>
       </c>
       <c r="C11" t="s">
-        <v>303</v>
+        <v>159</v>
       </c>
       <c r="D11" t="s">
-        <v>304</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
-        <v>305</v>
+        <v>1470</v>
       </c>
       <c r="D12" t="s">
-        <v>306</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>307</v>
+        <v>1472</v>
       </c>
       <c r="C13" t="s">
-        <v>308</v>
+        <v>162</v>
       </c>
       <c r="D13" t="s">
-        <v>309</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>310</v>
+        <v>1474</v>
       </c>
       <c r="C14" t="s">
-        <v>311</v>
+        <v>165</v>
       </c>
       <c r="D14" t="s">
-        <v>312</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>313</v>
+        <v>1476</v>
       </c>
       <c r="C15" t="s">
-        <v>314</v>
+        <v>168</v>
       </c>
       <c r="D15" t="s">
-        <v>315</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
-        <v>316</v>
+        <v>1478</v>
       </c>
       <c r="C16" t="s">
-        <v>317</v>
+        <v>173</v>
       </c>
       <c r="D16" t="s">
-        <v>318</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
-        <v>319</v>
+        <v>1480</v>
       </c>
       <c r="C17" t="s">
-        <v>320</v>
+        <v>176</v>
       </c>
       <c r="D17" t="s">
-        <v>321</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>1482</v>
       </c>
       <c r="D18" t="s">
-        <v>324</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>325</v>
+        <v>1484</v>
       </c>
       <c r="C19" t="s">
-        <v>326</v>
+        <v>179</v>
       </c>
       <c r="D19" t="s">
-        <v>327</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>328</v>
+        <v>1147</v>
       </c>
       <c r="C20" t="s">
-        <v>329</v>
+        <v>182</v>
       </c>
       <c r="D20" t="s">
-        <v>330</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
-        <v>331</v>
+        <v>1487</v>
       </c>
       <c r="C21" t="s">
-        <v>332</v>
+        <v>185</v>
       </c>
       <c r="D21" t="s">
-        <v>333</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>334</v>
+        <v>1489</v>
       </c>
       <c r="C22" t="s">
-        <v>335</v>
+        <v>188</v>
       </c>
       <c r="D22" t="s">
-        <v>336</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
-        <v>337</v>
+        <v>1491</v>
       </c>
       <c r="C23" t="s">
-        <v>338</v>
+        <v>191</v>
       </c>
       <c r="D23" t="s">
-        <v>339</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="24" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
-        <v>340</v>
+        <v>1493</v>
       </c>
       <c r="C24" t="s">
-        <v>341</v>
+        <v>194</v>
       </c>
       <c r="D24" t="s">
-        <v>342</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="25" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>1495</v>
       </c>
       <c r="D25" t="s">
-        <v>345</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="26" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B26" t="s">
-        <v>346</v>
+        <v>1497</v>
       </c>
       <c r="C26" t="s">
-        <v>347</v>
+        <v>197</v>
       </c>
       <c r="D26" t="s">
-        <v>348</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B27" t="s">
-        <v>349</v>
+        <v>1499</v>
       </c>
       <c r="C27" t="s">
-        <v>350</v>
+        <v>202</v>
       </c>
       <c r="D27" t="s">
-        <v>351</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="28" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B28" t="s">
-        <v>352</v>
+        <v>1501</v>
       </c>
       <c r="C28" t="s">
-        <v>353</v>
+        <v>205</v>
       </c>
       <c r="D28" t="s">
-        <v>354</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="29" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B29" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>1503</v>
       </c>
       <c r="D29" t="s">
-        <v>357</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="30" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
-        <v>358</v>
+        <v>1505</v>
       </c>
       <c r="C30" t="s">
-        <v>359</v>
+        <v>208</v>
       </c>
       <c r="D30" t="s">
-        <v>360</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="31" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
-        <v>361</v>
+        <v>1507</v>
+      </c>
+      <c r="C31" t="s">
+        <v>211</v>
       </c>
       <c r="D31" t="s">
-        <v>362</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="32" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B32" t="s">
-        <v>363</v>
+        <v>1509</v>
       </c>
       <c r="C32" t="s">
-        <v>364</v>
+        <v>587</v>
       </c>
       <c r="D32" t="s">
-        <v>365</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="33" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B33" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>1511</v>
       </c>
       <c r="D33" t="s">
-        <v>368</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="34" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B34" t="s">
-        <v>369</v>
+        <v>1513</v>
       </c>
       <c r="C34" t="s">
-        <v>370</v>
+        <v>590</v>
       </c>
       <c r="D34" t="s">
-        <v>371</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="35" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B35" t="s">
-        <v>372</v>
+        <v>1515</v>
       </c>
       <c r="C35" t="s">
-        <v>373</v>
+        <v>593</v>
       </c>
       <c r="D35" t="s">
-        <v>374</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="36" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B36" t="s">
-        <v>375</v>
+        <v>1517</v>
+      </c>
+      <c r="C36" t="s">
+        <v>596</v>
       </c>
       <c r="D36" t="s">
-        <v>376</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="37" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B37" t="s">
-        <v>377</v>
+        <v>1519</v>
       </c>
       <c r="C37" t="s">
-        <v>378</v>
+        <v>599</v>
       </c>
       <c r="D37" t="s">
-        <v>379</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="38" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B38" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>1521</v>
       </c>
       <c r="D38" t="s">
-        <v>382</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="39" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B39" t="s">
-        <v>383</v>
+        <v>1523</v>
       </c>
       <c r="C39" t="s">
-        <v>384</v>
+        <v>602</v>
       </c>
       <c r="D39" t="s">
-        <v>385</v>
+        <v>1524</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:D63"/>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
+  <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D2" t="s">
-        <v>18</v>
+        <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D3" t="s">
-        <v>388</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>1526</v>
       </c>
       <c r="D4" t="s">
-        <v>389</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D5" t="s">
-        <v>390</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>68</v>
+        <v>306</v>
       </c>
       <c r="D6" t="s">
-        <v>391</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>392</v>
+        <v>106</v>
       </c>
       <c r="D7" t="s">
-        <v>393</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>394</v>
+        <v>1531</v>
       </c>
       <c r="D8" t="s">
-        <v>395</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>396</v>
+        <v>108</v>
       </c>
       <c r="D9" t="s">
-        <v>397</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>1534</v>
       </c>
       <c r="D10" t="s">
-        <v>399</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>400</v>
+        <v>1536</v>
       </c>
       <c r="C11" t="s">
-        <v>76</v>
+        <v>115</v>
       </c>
       <c r="D11" t="s">
-        <v>401</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
-        <v>402</v>
+        <v>1538</v>
       </c>
       <c r="C12" t="s">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="D12" t="s">
-        <v>403</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>404</v>
+        <v>1540</v>
       </c>
       <c r="C13" t="s">
-        <v>82</v>
+        <v>121</v>
       </c>
       <c r="D13" t="s">
-        <v>405</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>406</v>
+        <v>1542</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="D14" t="s">
-        <v>407</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>408</v>
+        <v>1544</v>
+      </c>
+      <c r="C15" t="s">
+        <v>127</v>
       </c>
       <c r="D15" t="s">
-        <v>409</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
-        <v>410</v>
+        <v>1546</v>
       </c>
       <c r="C16" t="s">
-        <v>88</v>
+        <v>132</v>
       </c>
       <c r="D16" t="s">
-        <v>411</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>1548</v>
       </c>
       <c r="D17" t="s">
-        <v>413</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>414</v>
+        <v>1550</v>
       </c>
       <c r="C18" t="s">
-        <v>94</v>
+        <v>135</v>
       </c>
       <c r="D18" t="s">
-        <v>415</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>416</v>
+        <v>1552</v>
       </c>
       <c r="C19" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="D19" t="s">
-        <v>417</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>418</v>
+        <v>1554</v>
       </c>
       <c r="C20" t="s">
-        <v>132</v>
+        <v>243</v>
       </c>
       <c r="D20" t="s">
-        <v>419</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
-        <v>420</v>
+        <v>1556</v>
       </c>
       <c r="C21" t="s">
-        <v>137</v>
+        <v>246</v>
       </c>
       <c r="D21" t="s">
-        <v>421</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>422</v>
+        <v>1558</v>
       </c>
       <c r="C22" t="s">
-        <v>140</v>
+        <v>249</v>
       </c>
       <c r="D22" t="s">
-        <v>423</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
-        <v>424</v>
+        <v>1560</v>
       </c>
       <c r="C23" t="s">
-        <v>143</v>
+        <v>252</v>
       </c>
       <c r="D23" t="s">
-        <v>425</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="24" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
-        <v>426</v>
+        <v>1562</v>
       </c>
       <c r="C24" t="s">
-        <v>146</v>
+        <v>255</v>
       </c>
       <c r="D24" t="s">
-        <v>427</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="25" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
-        <v>428</v>
+        <v>1564</v>
+      </c>
+      <c r="C25" t="s">
+        <v>258</v>
       </c>
       <c r="D25" t="s">
-        <v>429</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="26" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B26" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>1566</v>
       </c>
       <c r="D26" t="s">
-        <v>431</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B27" t="s">
-        <v>432</v>
+        <v>1568</v>
       </c>
       <c r="C27" t="s">
-        <v>152</v>
+        <v>261</v>
       </c>
       <c r="D27" t="s">
-        <v>433</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="28" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B28" t="s">
-        <v>434</v>
+        <v>1570</v>
       </c>
       <c r="C28" t="s">
-        <v>155</v>
+        <v>266</v>
       </c>
       <c r="D28" t="s">
-        <v>435</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="29" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B29" t="s">
-        <v>436</v>
+        <v>1572</v>
+      </c>
+      <c r="C29" t="s">
+        <v>269</v>
       </c>
       <c r="D29" t="s">
-        <v>437</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="30" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>1574</v>
       </c>
       <c r="D30" t="s">
-        <v>439</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="31" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
-        <v>440</v>
+        <v>1576</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>272</v>
       </c>
       <c r="D31" t="s">
-        <v>441</v>
-[...345 lines deleted...]
-        <v>505</v>
+        <v>1577</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...363 lines deleted...]
-  <dimension ref="A1:D66"/>
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="D2" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D3" t="s">
-        <v>508</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
-        <v>509</v>
+        <v>1579</v>
       </c>
       <c r="D4" t="s">
-        <v>510</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>64</v>
+        <v>1581</v>
       </c>
       <c r="D5" t="s">
-        <v>511</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>68</v>
+        <v>1583</v>
       </c>
       <c r="D6" t="s">
-        <v>512</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>66</v>
+        <v>1585</v>
       </c>
       <c r="D7" t="s">
-        <v>513</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>514</v>
+        <v>1587</v>
       </c>
       <c r="D8" t="s">
-        <v>515</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>1589</v>
       </c>
       <c r="D9" t="s">
-        <v>517</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>518</v>
+        <v>1591</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>148</v>
       </c>
       <c r="D10" t="s">
-        <v>519</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>452</v>
+        <v>1593</v>
       </c>
       <c r="C11" t="s">
-        <v>79</v>
+        <v>1594</v>
       </c>
       <c r="D11" t="s">
-        <v>520</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
-        <v>521</v>
+        <v>1596</v>
       </c>
       <c r="C12" t="s">
-        <v>82</v>
+        <v>1597</v>
       </c>
       <c r="D12" t="s">
-        <v>522</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>523</v>
+        <v>1599</v>
       </c>
       <c r="C13" t="s">
-        <v>85</v>
+        <v>1600</v>
       </c>
       <c r="D13" t="s">
-        <v>524</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>1602</v>
       </c>
       <c r="D14" t="s">
-        <v>526</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>527</v>
+        <v>1604</v>
       </c>
       <c r="C15" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="D15" t="s">
-        <v>528</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
-        <v>325</v>
+        <v>1606</v>
       </c>
       <c r="C16" t="s">
-        <v>94</v>
+        <v>1607</v>
       </c>
       <c r="D16" t="s">
-        <v>529</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
-        <v>530</v>
+        <v>1609</v>
       </c>
       <c r="C17" t="s">
-        <v>129</v>
+        <v>1610</v>
       </c>
       <c r="D17" t="s">
-        <v>531</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>532</v>
+        <v>1612</v>
       </c>
       <c r="C18" t="s">
-        <v>132</v>
+        <v>1613</v>
       </c>
       <c r="D18" t="s">
-        <v>533</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>1615</v>
       </c>
       <c r="D19" t="s">
-        <v>535</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>460</v>
+        <v>1617</v>
       </c>
       <c r="C20" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="D20" t="s">
-        <v>536</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
-        <v>537</v>
+        <v>1619</v>
       </c>
       <c r="C21" t="s">
-        <v>143</v>
+        <v>1620</v>
       </c>
       <c r="D21" t="s">
-        <v>538</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>539</v>
+        <v>1622</v>
       </c>
       <c r="C22" t="s">
-        <v>146</v>
+        <v>1623</v>
       </c>
       <c r="D22" t="s">
-        <v>540</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
-        <v>541</v>
+        <v>1625</v>
       </c>
       <c r="C23" t="s">
-        <v>149</v>
+        <v>1626</v>
       </c>
       <c r="D23" t="s">
-        <v>542</v>
-[...391 lines deleted...]
-        <v>602</v>
+        <v>1627</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:D52"/>
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="D2" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B3" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D3" t="s">
-        <v>603</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B4" t="s">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="D4" t="s">
-        <v>604</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="D5" t="s">
-        <v>605</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>394</v>
+        <v>108</v>
       </c>
       <c r="D6" t="s">
-        <v>606</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>607</v>
+        <v>391</v>
       </c>
       <c r="D7" t="s">
-        <v>608</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>143</v>
       </c>
       <c r="D8" t="s">
-        <v>610</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>1634</v>
       </c>
       <c r="D9" t="s">
-        <v>612</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>613</v>
+        <v>1636</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="D10" t="s">
-        <v>614</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>615</v>
+        <v>1638</v>
       </c>
       <c r="C11" t="s">
-        <v>82</v>
+        <v>118</v>
       </c>
       <c r="D11" t="s">
-        <v>616</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
-        <v>617</v>
+        <v>1640</v>
       </c>
       <c r="C12" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="D12" t="s">
-        <v>618</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>1642</v>
       </c>
       <c r="D13" t="s">
-        <v>620</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>621</v>
+        <v>1644</v>
       </c>
       <c r="C14" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="D14" t="s">
-        <v>622</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>623</v>
+        <v>1646</v>
       </c>
       <c r="C15" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="D15" t="s">
-        <v>624</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
-        <v>625</v>
+        <v>1648</v>
       </c>
       <c r="C16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D16" t="s">
-        <v>626</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
-        <v>627</v>
+        <v>1650</v>
       </c>
       <c r="C17" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D17" t="s">
-        <v>628</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>629</v>
+        <v>1652</v>
       </c>
       <c r="C18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>630</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>631</v>
+        <v>1654</v>
       </c>
       <c r="C19" t="s">
-        <v>140</v>
+        <v>243</v>
       </c>
       <c r="D19" t="s">
-        <v>632</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>633</v>
+        <v>1656</v>
       </c>
       <c r="C20" t="s">
-        <v>143</v>
+        <v>246</v>
       </c>
       <c r="D20" t="s">
-        <v>634</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>1658</v>
       </c>
       <c r="D21" t="s">
-        <v>636</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>637</v>
+        <v>1660</v>
       </c>
       <c r="C22" t="s">
-        <v>149</v>
+        <v>249</v>
       </c>
       <c r="D22" t="s">
-        <v>638</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
-        <v>639</v>
+        <v>1662</v>
       </c>
       <c r="C23" t="s">
-        <v>152</v>
+        <v>252</v>
       </c>
       <c r="D23" t="s">
-        <v>640</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="24" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
-        <v>641</v>
+        <v>1664</v>
       </c>
       <c r="C24" t="s">
-        <v>155</v>
+        <v>255</v>
       </c>
       <c r="D24" t="s">
-        <v>642</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="25" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
-        <v>643</v>
+        <v>1666</v>
       </c>
       <c r="C25" t="s">
-        <v>158</v>
+        <v>258</v>
       </c>
       <c r="D25" t="s">
-        <v>644</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="26" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B26" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>1668</v>
       </c>
       <c r="D26" t="s">
-        <v>646</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B27" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>1670</v>
       </c>
       <c r="D27" t="s">
-        <v>648</v>
-[...271 lines deleted...]
-        <v>698</v>
+        <v>1671</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:D88"/>
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>60</v>
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C10" t="s">
+        <v>118</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C11" t="s">
+        <v>121</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C13" t="s">
+        <v>127</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C14" t="s">
+        <v>132</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C16" t="s">
+        <v>138</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C17" t="s">
+        <v>243</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C18" t="s">
+        <v>246</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C19" t="s">
+        <v>249</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C20" t="s">
+        <v>252</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C21" t="s">
+        <v>255</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C22" t="s">
+        <v>258</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C23" t="s">
+        <v>261</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C24" t="s">
+        <v>266</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C25" t="s">
+        <v>269</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C26" t="s">
+        <v>272</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
+  <dimension ref="A1:D45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>391</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>108</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C11" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C14" t="s">
+        <v>124</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C16" t="s">
+        <v>127</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C17" t="s">
+        <v>132</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C18" t="s">
+        <v>135</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C19" t="s">
+        <v>138</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C20" t="s">
+        <v>243</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>340</v>
+      </c>
+      <c r="C21" t="s">
+        <v>246</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C23" t="s">
+        <v>185</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C24" t="s">
+        <v>188</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C25" t="s">
+        <v>191</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C27" t="s">
+        <v>194</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C28" t="s">
+        <v>261</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C29" t="s">
+        <v>266</v>
+      </c>
+      <c r="D29" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C31" t="s">
+        <v>269</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C32" t="s">
+        <v>272</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C33" t="s">
+        <v>275</v>
+      </c>
+      <c r="D33" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C34" t="s">
+        <v>587</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C35" t="s">
+        <v>283</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C37" t="s">
+        <v>286</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>412</v>
+      </c>
+      <c r="C38" t="s">
+        <v>752</v>
+      </c>
+      <c r="D38" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C39" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D40" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>867</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D42" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D43" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D44" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D45" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:D30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D8" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>150</v>
+      </c>
+      <c r="C9" t="s">
+        <v>151</v>
+      </c>
+      <c r="D9" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>153</v>
+      </c>
+      <c r="D10" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>155</v>
+      </c>
+      <c r="C11" t="s">
+        <v>156</v>
+      </c>
+      <c r="D11" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C12" t="s">
+        <v>159</v>
+      </c>
+      <c r="D12" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>161</v>
+      </c>
+      <c r="C13" t="s">
+        <v>162</v>
+      </c>
+      <c r="D13" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>164</v>
+      </c>
+      <c r="C14" t="s">
+        <v>165</v>
+      </c>
+      <c r="D14" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>167</v>
+      </c>
+      <c r="C15" t="s">
+        <v>168</v>
+      </c>
+      <c r="D15" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>170</v>
+      </c>
+      <c r="D16" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>172</v>
+      </c>
+      <c r="C17" t="s">
+        <v>173</v>
+      </c>
+      <c r="D17" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>175</v>
+      </c>
+      <c r="C18" t="s">
+        <v>176</v>
+      </c>
+      <c r="D18" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>178</v>
+      </c>
+      <c r="C19" t="s">
+        <v>179</v>
+      </c>
+      <c r="D19" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>181</v>
+      </c>
+      <c r="C20" t="s">
+        <v>182</v>
+      </c>
+      <c r="D20" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>184</v>
+      </c>
+      <c r="C21" t="s">
+        <v>185</v>
+      </c>
+      <c r="D21" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>187</v>
+      </c>
+      <c r="C22" t="s">
+        <v>188</v>
+      </c>
+      <c r="D22" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>190</v>
+      </c>
+      <c r="C23" t="s">
+        <v>191</v>
+      </c>
+      <c r="D23" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>193</v>
+      </c>
+      <c r="C24" t="s">
+        <v>194</v>
+      </c>
+      <c r="D24" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>196</v>
+      </c>
+      <c r="C25" t="s">
+        <v>197</v>
+      </c>
+      <c r="D25" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>199</v>
+      </c>
+      <c r="D26" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>201</v>
+      </c>
+      <c r="C27" t="s">
+        <v>202</v>
+      </c>
+      <c r="D27" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>204</v>
+      </c>
+      <c r="C28" t="s">
+        <v>205</v>
+      </c>
+      <c r="D28" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>207</v>
+      </c>
+      <c r="C29" t="s">
+        <v>208</v>
+      </c>
+      <c r="D29" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>210</v>
+      </c>
+      <c r="C30" t="s">
+        <v>211</v>
+      </c>
+      <c r="D30" t="s">
+        <v>212</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1D00-000000000000}">
+  <dimension ref="A1:D44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D2" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>219</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C10" t="s">
+        <v>115</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C11" t="s">
+        <v>118</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C15" t="s">
+        <v>127</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C16" t="s">
+        <v>132</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C17" t="s">
+        <v>135</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C19" t="s">
+        <v>138</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C20" t="s">
+        <v>243</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C22" t="s">
+        <v>246</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C23" t="s">
+        <v>249</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C24" t="s">
+        <v>252</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C25" t="s">
+        <v>255</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C26" t="s">
+        <v>258</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C27" t="s">
+        <v>261</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C29" t="s">
+        <v>266</v>
+      </c>
+      <c r="D29" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C30" t="s">
+        <v>269</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C32" t="s">
+        <v>272</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C33" t="s">
+        <v>275</v>
+      </c>
+      <c r="D33" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C34" t="s">
+        <v>278</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C36" t="s">
+        <v>283</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C37" t="s">
+        <v>286</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C38" t="s">
+        <v>752</v>
+      </c>
+      <c r="D38" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D40" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D42" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>300</v>
+      </c>
+      <c r="D43" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>300</v>
+      </c>
+      <c r="D44" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1E00-000000000000}">
+  <dimension ref="A1:D95"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="B7" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="B8" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="B9" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="B12" s="3" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="B13" s="3" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="B14" s="3" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="B15" s="3" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="B16" s="3" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" s="3" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" s="3" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" s="3" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" s="3" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" s="3" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" s="3" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" s="3" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" s="3" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" s="3" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" s="3" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" s="3" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" s="3" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" s="3" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" s="3" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" s="3" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" s="3" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" s="3" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" s="3" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" s="3" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" s="3" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" s="3" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" s="3" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" s="3" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" s="3" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" s="3" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" s="3" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" s="3" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" s="3" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" s="3" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B46" s="3" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="47" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B47" s="3" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="48" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B48" s="3" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B49" s="3" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B50" s="3" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B51" s="3" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B52" s="3" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="53" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B53" s="3" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B54" s="3" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="55" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B55" s="3" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B56" s="3" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B57" s="3" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B58" s="3" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B59" s="3" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B60" s="3" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B61" s="3" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B62" s="3" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B63" s="3" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B64" s="3" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="65" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B65" s="3" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="66" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B66" s="3" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="67" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B67" s="3" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="68" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B68" s="3" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="69" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B69" s="3" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B70" s="3" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="71" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B71" s="3" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B72" s="3" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="73" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B73" s="3" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="74" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B74" s="3" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="75" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B75" s="3" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="76" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B76" s="3" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="77" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B77" s="3" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="78" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B78" s="3" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="79" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B79" s="3" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="80" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B80" s="3" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B81" s="3" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="82" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B82" s="3" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="83" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B83" s="3" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="84" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B84" s="3" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="85" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B85" s="3" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="86" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B86" s="3" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="87" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B87" s="3" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="88" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B88" s="3" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="89" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B89" s="3" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="90" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B90" s="3" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="91" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B91" s="3" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="92" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B92" s="3" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="93" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B93" s="3" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="94" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B94" s="3" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="95" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B95" s="3" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1F00-000000000000}">
+  <dimension ref="A1:D134"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>108</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>104</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>106</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>143</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>391</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C15" t="s">
+        <v>115</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C16" t="s">
+        <v>118</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C17" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C18" t="s">
+        <v>124</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C19" t="s">
+        <v>127</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C20" t="s">
+        <v>132</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C21" t="s">
+        <v>135</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C22" t="s">
+        <v>138</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C23" t="s">
+        <v>243</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C24" t="s">
+        <v>246</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C25" t="s">
+        <v>249</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C26" t="s">
+        <v>252</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C27" t="s">
+        <v>255</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C28" t="s">
+        <v>258</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C29" t="s">
+        <v>261</v>
+      </c>
+      <c r="D29" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C30" t="s">
+        <v>266</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C31" t="s">
+        <v>269</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C32" t="s">
+        <v>272</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C33" t="s">
+        <v>275</v>
+      </c>
+      <c r="D33" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C34" t="s">
+        <v>278</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C35" t="s">
+        <v>283</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C36" t="s">
+        <v>286</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C37" t="s">
+        <v>752</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C38" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D38" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C39" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D39" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D40" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D41" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C42" t="s">
+        <v>115</v>
+      </c>
+      <c r="D42" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C43" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C44" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C45" t="s">
+        <v>124</v>
+      </c>
+      <c r="D45" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B46" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C46" t="s">
+        <v>127</v>
+      </c>
+      <c r="D46" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="47" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C47" t="s">
+        <v>132</v>
+      </c>
+      <c r="D47" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="48" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C48" t="s">
+        <v>135</v>
+      </c>
+      <c r="D48" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C49" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B50" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C50" t="s">
+        <v>243</v>
+      </c>
+      <c r="D50" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B51" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C51" t="s">
+        <v>246</v>
+      </c>
+      <c r="D51" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B52" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C52" t="s">
+        <v>249</v>
+      </c>
+      <c r="D52" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="53" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B53" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C53" t="s">
+        <v>252</v>
+      </c>
+      <c r="D53" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B54" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C54" t="s">
+        <v>255</v>
+      </c>
+      <c r="D54" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="55" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B55" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C55" t="s">
+        <v>258</v>
+      </c>
+      <c r="D55" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B56" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C56" t="s">
+        <v>261</v>
+      </c>
+      <c r="D56" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B57" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C57" t="s">
+        <v>266</v>
+      </c>
+      <c r="D57" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C58" t="s">
+        <v>269</v>
+      </c>
+      <c r="D58" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B59" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C59" t="s">
+        <v>272</v>
+      </c>
+      <c r="D59" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B60" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C60" t="s">
+        <v>275</v>
+      </c>
+      <c r="D60" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B61" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C61" t="s">
+        <v>278</v>
+      </c>
+      <c r="D61" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B62" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C62" t="s">
+        <v>283</v>
+      </c>
+      <c r="D62" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B63" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C63" t="s">
+        <v>286</v>
+      </c>
+      <c r="D63" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B64" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C64" t="s">
+        <v>752</v>
+      </c>
+      <c r="D64" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="65" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B65" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C65" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D65" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="66" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B66" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C66" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D66" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="67" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B67" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C67" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D67" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="68" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B68" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C68" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D68" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="69" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B69" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D69" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B70" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C70" t="s">
+        <v>115</v>
+      </c>
+      <c r="D70" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="71" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B71" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C71" t="s">
+        <v>118</v>
+      </c>
+      <c r="D71" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B72" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C72" t="s">
+        <v>121</v>
+      </c>
+      <c r="D72" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="73" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B73" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C73" t="s">
+        <v>124</v>
+      </c>
+      <c r="D73" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="74" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B74" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C74" t="s">
+        <v>127</v>
+      </c>
+      <c r="D74" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="75" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B75" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D75" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="76" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B76" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C76" t="s">
+        <v>132</v>
+      </c>
+      <c r="D76" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="77" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B77" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C77" t="s">
+        <v>135</v>
+      </c>
+      <c r="D77" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="78" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B78" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C78" t="s">
+        <v>138</v>
+      </c>
+      <c r="D78" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="79" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B79" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C79" t="s">
+        <v>243</v>
+      </c>
+      <c r="D79" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="80" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B80" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C80" t="s">
+        <v>246</v>
+      </c>
+      <c r="D80" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B81" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D81" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="82" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B82" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C82" t="s">
+        <v>249</v>
+      </c>
+      <c r="D82" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="83" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B83" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C83" t="s">
+        <v>252</v>
+      </c>
+      <c r="D83" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="84" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B84" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C84" t="s">
+        <v>255</v>
+      </c>
+      <c r="D84" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="85" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B85" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C85" t="s">
+        <v>258</v>
+      </c>
+      <c r="D85" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="86" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B86" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C86" t="s">
+        <v>261</v>
+      </c>
+      <c r="D86" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="87" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B87" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C87" t="s">
+        <v>266</v>
+      </c>
+      <c r="D87" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="88" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B88" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D88" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="89" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B89" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C89" t="s">
+        <v>269</v>
+      </c>
+      <c r="D89" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="90" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B90" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C90" t="s">
+        <v>272</v>
+      </c>
+      <c r="D90" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="91" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B91" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C91" t="s">
+        <v>275</v>
+      </c>
+      <c r="D91" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="92" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B92" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C92" t="s">
+        <v>278</v>
+      </c>
+      <c r="D92" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="93" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B93" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C93" t="s">
+        <v>283</v>
+      </c>
+      <c r="D93" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="94" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B94" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D94" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="95" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B95" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C95" t="s">
+        <v>286</v>
+      </c>
+      <c r="D95" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="96" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B96" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C96" t="s">
+        <v>752</v>
+      </c>
+      <c r="D96" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="97" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B97" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D97" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="98" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B98" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C98" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D98" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="99" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B99" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C99" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D99" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="100" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B100" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C100" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D100" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="101" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B101" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C101" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D101" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="102" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B102" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D102" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="103" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B103" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C103" t="s">
+        <v>115</v>
+      </c>
+      <c r="D103" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="104" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B104" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C104" t="s">
+        <v>118</v>
+      </c>
+      <c r="D104" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="105" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B105" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C105" t="s">
+        <v>121</v>
+      </c>
+      <c r="D105" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="106" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B106" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C106" t="s">
+        <v>124</v>
+      </c>
+      <c r="D106" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="107" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B107" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C107" t="s">
+        <v>127</v>
+      </c>
+      <c r="D107" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="108" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B108" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D108" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="109" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B109" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C109" t="s">
+        <v>132</v>
+      </c>
+      <c r="D109" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="110" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B110" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C110" t="s">
+        <v>135</v>
+      </c>
+      <c r="D110" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="111" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B111" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C111" t="s">
+        <v>138</v>
+      </c>
+      <c r="D111" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="112" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B112" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C112" t="s">
+        <v>243</v>
+      </c>
+      <c r="D112" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="113" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B113" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C113" t="s">
+        <v>246</v>
+      </c>
+      <c r="D113" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="114" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B114" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D114" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="115" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B115" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C115" t="s">
+        <v>249</v>
+      </c>
+      <c r="D115" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="116" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B116" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C116" t="s">
+        <v>252</v>
+      </c>
+      <c r="D116" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="117" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B117" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C117" t="s">
+        <v>255</v>
+      </c>
+      <c r="D117" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="118" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B118" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C118" t="s">
+        <v>258</v>
+      </c>
+      <c r="D118" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="119" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B119" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C119" t="s">
+        <v>261</v>
+      </c>
+      <c r="D119" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="120" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B120" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C120" t="s">
+        <v>266</v>
+      </c>
+      <c r="D120" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="121" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B121" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D121" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="122" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B122" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C122" t="s">
+        <v>269</v>
+      </c>
+      <c r="D122" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="123" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B123" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C123" t="s">
+        <v>272</v>
+      </c>
+      <c r="D123" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="124" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B124" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C124" t="s">
+        <v>275</v>
+      </c>
+      <c r="D124" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="125" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B125" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C125" t="s">
+        <v>278</v>
+      </c>
+      <c r="D125" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="126" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B126" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C126" t="s">
+        <v>283</v>
+      </c>
+      <c r="D126" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="127" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B127" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D127" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="128" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B128" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C128" t="s">
+        <v>286</v>
+      </c>
+      <c r="D128" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="129" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B129" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C129" t="s">
+        <v>752</v>
+      </c>
+      <c r="D129" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="130" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B130" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D130" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="131" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B131" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D131" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="132" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B132" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D132" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="133" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B133" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D133" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="134" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B134" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D134" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2000-000000000000}">
+  <dimension ref="A1:D84"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D2" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D5" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D6" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>306</v>
+      </c>
+      <c r="D7" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>306</v>
+      </c>
+      <c r="D8" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>106</v>
+      </c>
+      <c r="D9" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>106</v>
+      </c>
+      <c r="D10" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>143</v>
+      </c>
+      <c r="D11" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>143</v>
+      </c>
+      <c r="D12" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>391</v>
+      </c>
+      <c r="D13" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>391</v>
+      </c>
+      <c r="D14" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D15" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D16" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D17" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C18" t="s">
+        <v>115</v>
+      </c>
+      <c r="D18" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C19" t="s">
+        <v>118</v>
+      </c>
+      <c r="D19" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C20" t="s">
+        <v>121</v>
+      </c>
+      <c r="D20" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C21" t="s">
+        <v>124</v>
+      </c>
+      <c r="D21" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C22" t="s">
+        <v>127</v>
+      </c>
+      <c r="D22" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C23" t="s">
+        <v>132</v>
+      </c>
+      <c r="D23" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C24" t="s">
+        <v>135</v>
+      </c>
+      <c r="D24" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D25" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C26" t="s">
+        <v>138</v>
+      </c>
+      <c r="D26" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C27" t="s">
+        <v>243</v>
+      </c>
+      <c r="D27" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C28" t="s">
+        <v>246</v>
+      </c>
+      <c r="D28" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C29" t="s">
+        <v>249</v>
+      </c>
+      <c r="D29" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C30" t="s">
+        <v>252</v>
+      </c>
+      <c r="D30" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C31" t="s">
+        <v>255</v>
+      </c>
+      <c r="D31" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C32" t="s">
+        <v>258</v>
+      </c>
+      <c r="D32" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C33" t="s">
+        <v>261</v>
+      </c>
+      <c r="D33" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C34" t="s">
+        <v>266</v>
+      </c>
+      <c r="D34" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D35" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C36" t="s">
+        <v>269</v>
+      </c>
+      <c r="D36" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C37" t="s">
+        <v>272</v>
+      </c>
+      <c r="D37" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C38" t="s">
+        <v>275</v>
+      </c>
+      <c r="D38" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C39" t="s">
+        <v>278</v>
+      </c>
+      <c r="D39" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C40" t="s">
+        <v>283</v>
+      </c>
+      <c r="D40" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C41" t="s">
+        <v>286</v>
+      </c>
+      <c r="D41" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D42" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C43" t="s">
+        <v>752</v>
+      </c>
+      <c r="D43" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D44" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D45" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B46" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D46" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="47" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D47" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="48" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D48" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C49" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D49" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B50" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D50" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B51" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D51" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B52" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C52" t="s">
+        <v>115</v>
+      </c>
+      <c r="D52" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="53" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B53" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C53" t="s">
+        <v>118</v>
+      </c>
+      <c r="D53" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B54" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C54" t="s">
+        <v>121</v>
+      </c>
+      <c r="D54" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="55" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B55" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C55" t="s">
+        <v>124</v>
+      </c>
+      <c r="D55" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B56" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C56" t="s">
+        <v>127</v>
+      </c>
+      <c r="D56" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B57" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C57" t="s">
+        <v>132</v>
+      </c>
+      <c r="D57" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C58" t="s">
+        <v>135</v>
+      </c>
+      <c r="D58" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B59" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D59" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B60" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C60" t="s">
+        <v>138</v>
+      </c>
+      <c r="D60" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B61" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C61" t="s">
+        <v>243</v>
+      </c>
+      <c r="D61" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B62" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C62" t="s">
+        <v>246</v>
+      </c>
+      <c r="D62" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B63" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C63" t="s">
+        <v>249</v>
+      </c>
+      <c r="D63" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B64" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C64" t="s">
+        <v>252</v>
+      </c>
+      <c r="D64" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="65" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B65" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C65" t="s">
+        <v>255</v>
+      </c>
+      <c r="D65" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="66" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B66" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C66" t="s">
+        <v>258</v>
+      </c>
+      <c r="D66" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="67" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B67" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C67" t="s">
+        <v>261</v>
+      </c>
+      <c r="D67" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="68" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B68" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C68" t="s">
+        <v>266</v>
+      </c>
+      <c r="D68" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="69" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B69" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D69" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B70" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C70" t="s">
+        <v>269</v>
+      </c>
+      <c r="D70" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="71" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B71" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C71" t="s">
+        <v>272</v>
+      </c>
+      <c r="D71" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B72" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C72" t="s">
+        <v>275</v>
+      </c>
+      <c r="D72" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="73" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B73" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C73" t="s">
+        <v>278</v>
+      </c>
+      <c r="D73" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="74" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B74" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C74" t="s">
+        <v>283</v>
+      </c>
+      <c r="D74" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="75" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B75" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C75" t="s">
+        <v>286</v>
+      </c>
+      <c r="D75" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="76" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B76" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D76" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="77" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B77" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C77" t="s">
+        <v>752</v>
+      </c>
+      <c r="D77" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="78" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B78" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C78" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D78" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="79" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B79" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D79" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="80" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B80" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C80" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D80" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B81" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D81" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="82" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B82" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D82" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="83" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B83" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C83" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D83" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="84" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B84" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C84" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D84" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:D40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D5" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D7" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D8" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>222</v>
+      </c>
+      <c r="C9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>224</v>
+      </c>
+      <c r="D10" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>226</v>
+      </c>
+      <c r="C11" t="s">
+        <v>118</v>
+      </c>
+      <c r="D11" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>228</v>
+      </c>
+      <c r="C12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D13" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>232</v>
+      </c>
+      <c r="C14" t="s">
+        <v>127</v>
+      </c>
+      <c r="D14" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>234</v>
+      </c>
+      <c r="C15" t="s">
+        <v>132</v>
+      </c>
+      <c r="D15" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>236</v>
+      </c>
+      <c r="C16" t="s">
+        <v>135</v>
+      </c>
+      <c r="D16" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>238</v>
+      </c>
+      <c r="C17" t="s">
+        <v>138</v>
+      </c>
+      <c r="D17" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>240</v>
+      </c>
+      <c r="D18" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>242</v>
+      </c>
+      <c r="C19" t="s">
+        <v>243</v>
+      </c>
+      <c r="D19" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>245</v>
+      </c>
+      <c r="C20" t="s">
+        <v>246</v>
+      </c>
+      <c r="D20" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>248</v>
+      </c>
+      <c r="C21" t="s">
+        <v>249</v>
+      </c>
+      <c r="D21" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>251</v>
+      </c>
+      <c r="C22" t="s">
+        <v>252</v>
+      </c>
+      <c r="D22" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>254</v>
+      </c>
+      <c r="C23" t="s">
+        <v>255</v>
+      </c>
+      <c r="D23" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>257</v>
+      </c>
+      <c r="C24" t="s">
+        <v>258</v>
+      </c>
+      <c r="D24" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>260</v>
+      </c>
+      <c r="C25" t="s">
+        <v>261</v>
+      </c>
+      <c r="D25" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>263</v>
+      </c>
+      <c r="D26" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>265</v>
+      </c>
+      <c r="C27" t="s">
+        <v>266</v>
+      </c>
+      <c r="D27" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>268</v>
+      </c>
+      <c r="C28" t="s">
+        <v>269</v>
+      </c>
+      <c r="D28" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>271</v>
+      </c>
+      <c r="C29" t="s">
+        <v>272</v>
+      </c>
+      <c r="D29" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>274</v>
+      </c>
+      <c r="C30" t="s">
+        <v>275</v>
+      </c>
+      <c r="D30" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>277</v>
+      </c>
+      <c r="C31" t="s">
+        <v>278</v>
+      </c>
+      <c r="D31" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>280</v>
+      </c>
+      <c r="D32" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>282</v>
+      </c>
+      <c r="C33" t="s">
+        <v>283</v>
+      </c>
+      <c r="D33" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>285</v>
+      </c>
+      <c r="C34" t="s">
+        <v>286</v>
+      </c>
+      <c r="D34" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>288</v>
+      </c>
+      <c r="C35" t="s">
+        <v>289</v>
+      </c>
+      <c r="D35" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>291</v>
+      </c>
+      <c r="C36" t="s">
+        <v>292</v>
+      </c>
+      <c r="D36" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>294</v>
+      </c>
+      <c r="C37" t="s">
+        <v>295</v>
+      </c>
+      <c r="D37" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>297</v>
+      </c>
+      <c r="D38" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>297</v>
+      </c>
+      <c r="D39" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>300</v>
+      </c>
+      <c r="D40" t="s">
+        <v>301</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:D17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>306</v>
+      </c>
+      <c r="D6" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>308</v>
+      </c>
+      <c r="D7" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D8" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>311</v>
+      </c>
+      <c r="D9" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>108</v>
+      </c>
+      <c r="D10" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>314</v>
+      </c>
+      <c r="D11" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>316</v>
+      </c>
+      <c r="D12" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>318</v>
+      </c>
+      <c r="D13" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>320</v>
+      </c>
+      <c r="C14" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>322</v>
+      </c>
+      <c r="C15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D15" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>324</v>
+      </c>
+      <c r="C16" t="s">
+        <v>121</v>
+      </c>
+      <c r="D16" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>326</v>
+      </c>
+      <c r="C17" t="s">
+        <v>124</v>
+      </c>
+      <c r="D17" t="s">
+        <v>327</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:D24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>506</v>
+        <v>328</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D3" t="s">
-        <v>699</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>507</v>
+        <v>329</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>306</v>
       </c>
       <c r="D4" t="s">
-        <v>700</v>
+        <v>331</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
-        <v>64</v>
+        <v>106</v>
       </c>
       <c r="D5" t="s">
-        <v>701</v>
+        <v>332</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>64</v>
+        <v>333</v>
       </c>
       <c r="D6" t="s">
-        <v>702</v>
+        <v>334</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="D7" t="s">
-        <v>703</v>
+        <v>335</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>68</v>
+        <v>336</v>
+      </c>
+      <c r="C8" t="s">
+        <v>115</v>
       </c>
       <c r="D8" t="s">
-        <v>704</v>
+        <v>337</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>514</v>
+        <v>338</v>
+      </c>
+      <c r="C9" t="s">
+        <v>118</v>
       </c>
       <c r="D9" t="s">
-        <v>705</v>
+        <v>339</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>516</v>
+        <v>340</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="D10" t="s">
-        <v>706</v>
+        <v>341</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>518</v>
+        <v>342</v>
       </c>
       <c r="C11" t="s">
-        <v>76</v>
+        <v>124</v>
       </c>
       <c r="D11" t="s">
-        <v>707</v>
+        <v>343</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
-        <v>452</v>
+        <v>120</v>
       </c>
       <c r="C12" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="D12" t="s">
-        <v>708</v>
+        <v>344</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
-        <v>521</v>
+        <v>345</v>
       </c>
       <c r="C13" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="D13" t="s">
-        <v>709</v>
+        <v>346</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>523</v>
+        <v>347</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="D14" t="s">
-        <v>710</v>
+        <v>348</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>525</v>
+        <v>349</v>
       </c>
       <c r="C15" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="D15" t="s">
-        <v>711</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
-        <v>527</v>
+        <v>351</v>
       </c>
       <c r="C16" t="s">
-        <v>91</v>
+        <v>243</v>
       </c>
       <c r="D16" t="s">
-        <v>712</v>
+        <v>352</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
-        <v>325</v>
+        <v>353</v>
       </c>
       <c r="C17" t="s">
-        <v>94</v>
+        <v>246</v>
       </c>
       <c r="D17" t="s">
-        <v>713</v>
+        <v>354</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
-        <v>530</v>
+        <v>355</v>
       </c>
       <c r="C18" t="s">
-        <v>129</v>
+        <v>249</v>
       </c>
       <c r="D18" t="s">
-        <v>714</v>
+        <v>356</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>532</v>
+        <v>357</v>
       </c>
       <c r="C19" t="s">
-        <v>132</v>
+        <v>252</v>
       </c>
       <c r="D19" t="s">
-        <v>715</v>
+        <v>358</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
-        <v>534</v>
+        <v>134</v>
       </c>
       <c r="C20" t="s">
-        <v>137</v>
+        <v>255</v>
       </c>
       <c r="D20" t="s">
-        <v>716</v>
+        <v>359</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
-        <v>460</v>
+        <v>360</v>
       </c>
       <c r="C21" t="s">
-        <v>140</v>
+        <v>258</v>
       </c>
       <c r="D21" t="s">
-        <v>717</v>
+        <v>361</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>362</v>
       </c>
       <c r="D22" t="s">
-        <v>718</v>
+        <v>363</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
-        <v>539</v>
+        <v>364</v>
       </c>
       <c r="C23" t="s">
-        <v>146</v>
+        <v>289</v>
       </c>
       <c r="D23" t="s">
-        <v>719</v>
+        <v>365</v>
       </c>
     </row>
     <row r="24" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
-        <v>541</v>
+        <v>366</v>
       </c>
       <c r="C24" t="s">
-        <v>149</v>
+        <v>292</v>
       </c>
       <c r="D24" t="s">
-        <v>720</v>
+        <v>367</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:D11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>368</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>369</v>
+      </c>
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D5" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>373</v>
+      </c>
+      <c r="C6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D6" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>375</v>
+      </c>
+      <c r="C7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D7" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>377</v>
+      </c>
+      <c r="C8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>379</v>
+      </c>
+      <c r="C9" t="s">
+        <v>124</v>
+      </c>
+      <c r="D9" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C10" t="s">
+        <v>127</v>
+      </c>
+      <c r="D10" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>383</v>
+      </c>
+      <c r="C11" t="s">
+        <v>132</v>
+      </c>
+      <c r="D11" t="s">
+        <v>384</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A1:D51"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>385</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>386</v>
+      </c>
+      <c r="B4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D5" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D6" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D7" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>306</v>
+      </c>
+      <c r="D8" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>306</v>
+      </c>
+      <c r="D10" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>106</v>
+      </c>
+      <c r="D11" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>102</v>
+      </c>
+      <c r="D12" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D13" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>391</v>
+      </c>
+      <c r="D14" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>306</v>
+      </c>
+      <c r="D15" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>104</v>
+      </c>
+      <c r="D16" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>306</v>
+      </c>
+      <c r="D17" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>106</v>
+      </c>
+      <c r="D18" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>108</v>
+      </c>
+      <c r="D19" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>391</v>
+      </c>
+      <c r="D20" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D21" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>306</v>
+      </c>
+      <c r="D22" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="25" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
-        <v>543</v>
+        <v>410</v>
       </c>
       <c r="C25" t="s">
-        <v>152</v>
+        <v>115</v>
       </c>
       <c r="D25" t="s">
-        <v>721</v>
+        <v>411</v>
       </c>
     </row>
     <row r="26" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B26" t="s">
-        <v>545</v>
+        <v>412</v>
       </c>
       <c r="C26" t="s">
-        <v>155</v>
+        <v>118</v>
       </c>
       <c r="D26" t="s">
-        <v>722</v>
+        <v>413</v>
       </c>
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B27" t="s">
-        <v>547</v>
+        <v>120</v>
       </c>
       <c r="C27" t="s">
-        <v>158</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>723</v>
+        <v>414</v>
       </c>
     </row>
     <row r="28" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B28" t="s">
-        <v>458</v>
+        <v>415</v>
       </c>
       <c r="C28" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>724</v>
+        <v>416</v>
       </c>
     </row>
     <row r="29" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B29" t="s">
-        <v>550</v>
+        <v>353</v>
       </c>
       <c r="C29" t="s">
-        <v>164</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>725</v>
+        <v>417</v>
       </c>
     </row>
     <row r="30" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
-        <v>552</v>
+        <v>418</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
       </c>
       <c r="D30" t="s">
-        <v>726</v>
+        <v>419</v>
       </c>
     </row>
     <row r="31" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
-        <v>380</v>
+        <v>134</v>
       </c>
       <c r="C31" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="D31" t="s">
-        <v>727</v>
+        <v>420</v>
       </c>
     </row>
     <row r="32" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B32" t="s">
-        <v>555</v>
+        <v>421</v>
       </c>
       <c r="C32" t="s">
-        <v>172</v>
+        <v>138</v>
       </c>
       <c r="D32" t="s">
-        <v>728</v>
+        <v>422</v>
       </c>
     </row>
     <row r="33" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B33" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>300</v>
       </c>
       <c r="D33" t="s">
-        <v>729</v>
+        <v>423</v>
       </c>
     </row>
     <row r="34" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B34" t="s">
-        <v>558</v>
+        <v>410</v>
       </c>
       <c r="C34" t="s">
-        <v>178</v>
+        <v>115</v>
       </c>
       <c r="D34" t="s">
-        <v>730</v>
+        <v>424</v>
       </c>
     </row>
     <row r="35" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B35" t="s">
-        <v>560</v>
+        <v>412</v>
       </c>
       <c r="C35" t="s">
-        <v>181</v>
+        <v>118</v>
       </c>
       <c r="D35" t="s">
-        <v>731</v>
+        <v>425</v>
       </c>
     </row>
     <row r="36" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B36" t="s">
-        <v>562</v>
+        <v>120</v>
       </c>
       <c r="C36" t="s">
-        <v>184</v>
+        <v>121</v>
       </c>
       <c r="D36" t="s">
-        <v>732</v>
+        <v>426</v>
       </c>
     </row>
     <row r="37" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B37" t="s">
-        <v>564</v>
+        <v>415</v>
+      </c>
+      <c r="C37" t="s">
+        <v>124</v>
       </c>
       <c r="D37" t="s">
-        <v>733</v>
+        <v>427</v>
       </c>
     </row>
     <row r="38" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B38" t="s">
-        <v>566</v>
+        <v>353</v>
       </c>
       <c r="C38" t="s">
-        <v>187</v>
+        <v>127</v>
       </c>
       <c r="D38" t="s">
-        <v>734</v>
+        <v>428</v>
       </c>
     </row>
     <row r="39" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B39" t="s">
-        <v>568</v>
+        <v>418</v>
       </c>
       <c r="C39" t="s">
-        <v>190</v>
+        <v>132</v>
       </c>
       <c r="D39" t="s">
-        <v>735</v>
+        <v>429</v>
       </c>
     </row>
     <row r="40" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B40" t="s">
-        <v>570</v>
+        <v>134</v>
       </c>
       <c r="C40" t="s">
-        <v>193</v>
+        <v>135</v>
       </c>
       <c r="D40" t="s">
-        <v>736</v>
+        <v>430</v>
       </c>
     </row>
     <row r="41" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B41" t="s">
-        <v>572</v>
+        <v>421</v>
       </c>
       <c r="C41" t="s">
-        <v>196</v>
+        <v>138</v>
       </c>
       <c r="D41" t="s">
-        <v>737</v>
+        <v>431</v>
       </c>
     </row>
     <row r="42" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B42" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>300</v>
       </c>
       <c r="D42" t="s">
-        <v>738</v>
+        <v>432</v>
       </c>
     </row>
     <row r="43" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B43" t="s">
-        <v>739</v>
+        <v>410</v>
+      </c>
+      <c r="C43" t="s">
+        <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>740</v>
+        <v>433</v>
       </c>
     </row>
     <row r="44" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B44" t="s">
-        <v>741</v>
+        <v>412</v>
       </c>
       <c r="C44" t="s">
-        <v>204</v>
+        <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>742</v>
+        <v>434</v>
       </c>
     </row>
     <row r="45" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B45" t="s">
-        <v>743</v>
+        <v>120</v>
       </c>
       <c r="C45" t="s">
-        <v>207</v>
+        <v>121</v>
       </c>
       <c r="D45" t="s">
-        <v>744</v>
+        <v>435</v>
       </c>
     </row>
     <row r="46" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B46" t="s">
-        <v>745</v>
+        <v>415</v>
       </c>
       <c r="C46" t="s">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="D46" t="s">
-        <v>746</v>
+        <v>436</v>
       </c>
     </row>
     <row r="47" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B47" t="s">
-        <v>747</v>
+        <v>353</v>
       </c>
       <c r="C47" t="s">
-        <v>213</v>
+        <v>127</v>
       </c>
       <c r="D47" t="s">
-        <v>748</v>
+        <v>437</v>
       </c>
     </row>
     <row r="48" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B48" t="s">
-        <v>576</v>
+        <v>418</v>
+      </c>
+      <c r="C48" t="s">
+        <v>132</v>
       </c>
       <c r="D48" t="s">
-        <v>749</v>
+        <v>438</v>
       </c>
     </row>
     <row r="49" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B49" t="s">
-        <v>514</v>
+        <v>134</v>
+      </c>
+      <c r="C49" t="s">
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>750</v>
+        <v>439</v>
       </c>
     </row>
     <row r="50" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
-        <v>516</v>
+        <v>421</v>
       </c>
       <c r="C50" t="s">
-        <v>73</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>751</v>
+        <v>440</v>
       </c>
     </row>
     <row r="51" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B51" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>300</v>
       </c>
       <c r="D51" t="s">
-        <v>752</v>
-[...3 lines deleted...]
-      <c r="B52" t="s">
+        <v>441</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:D24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D3" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>443</v>
+      </c>
+      <c r="B4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D4" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>444</v>
+      </c>
+      <c r="B5" t="s">
+        <v>450</v>
+      </c>
+      <c r="D5" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>445</v>
+      </c>
+      <c r="B6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" t="s">
         <v>452</v>
       </c>
-      <c r="C52" t="s">
-[...76 lines deleted...]
-      <c r="C59" t="s">
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>446</v>
+      </c>
+      <c r="B7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D7" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>447</v>
+      </c>
+      <c r="B8" t="s">
+        <v>454</v>
+      </c>
+      <c r="D8" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>456</v>
+      </c>
+      <c r="C9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>458</v>
+      </c>
+      <c r="C10" t="s">
+        <v>118</v>
+      </c>
+      <c r="D10" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>460</v>
+      </c>
+      <c r="D11" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>462</v>
+      </c>
+      <c r="C12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>345</v>
+      </c>
+      <c r="C13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D13" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>347</v>
+      </c>
+      <c r="C14" t="s">
+        <v>127</v>
+      </c>
+      <c r="D14" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>357</v>
+      </c>
+      <c r="C15" t="s">
         <v>132</v>
       </c>
-      <c r="D59" t="s">
-[...307 lines deleted...]
-        <v>789</v>
+      <c r="D15" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>134</v>
+      </c>
+      <c r="C16" t="s">
+        <v>135</v>
+      </c>
+      <c r="D16" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>360</v>
+      </c>
+      <c r="C17" t="s">
+        <v>138</v>
+      </c>
+      <c r="D17" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>469</v>
+      </c>
+      <c r="C18" t="s">
+        <v>243</v>
+      </c>
+      <c r="D18" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>471</v>
+      </c>
+      <c r="D19" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>473</v>
+      </c>
+      <c r="C20" t="s">
+        <v>289</v>
+      </c>
+      <c r="D20" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>475</v>
+      </c>
+      <c r="C21" t="s">
+        <v>292</v>
+      </c>
+      <c r="D21" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>477</v>
+      </c>
+      <c r="C22" t="s">
+        <v>295</v>
+      </c>
+      <c r="D22" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>479</v>
+      </c>
+      <c r="C23" t="s">
+        <v>480</v>
+      </c>
+      <c r="D23" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>482</v>
+      </c>
+      <c r="C24" t="s">
+        <v>483</v>
+      </c>
+      <c r="D24" t="s">
+        <v>484</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>22</vt:i4>
+        <vt:i4>33</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
+    <vt:vector size="33" baseType="lpstr">
       <vt:lpstr>Subscription Title List</vt:lpstr>
-      <vt:lpstr>Gutheil, 05 ed. - Clinical Hand</vt:lpstr>
-[...19 lines deleted...]
-      <vt:lpstr>Carlat, 05 ed. - The Psychiatri</vt:lpstr>
+      <vt:lpstr>Maxwell, 1 ed. - Anatomical Lan</vt:lpstr>
+      <vt:lpstr>Nordin, 05 ed. - Basic Biomecha</vt:lpstr>
+      <vt:lpstr>Smith, 06 ed. - Exercise Physio</vt:lpstr>
+      <vt:lpstr>Jacobs, 03 ed. - Fabrication Pr</vt:lpstr>
+      <vt:lpstr>Palmer, 2 ed. - Fundamentals of</vt:lpstr>
+      <vt:lpstr>Long, 03 ed. - Handbook of Pedi</vt:lpstr>
+      <vt:lpstr>Cornwall, 1 ed. - Imaging Handb</vt:lpstr>
+      <vt:lpstr>Clarkson, 02 ed. - Joint Motion</vt:lpstr>
+      <vt:lpstr>Conroy, 06 ed. - Kendall’s Musc</vt:lpstr>
+      <vt:lpstr>Oatis, 03 ed. - Kinesiology The</vt:lpstr>
+      <vt:lpstr>Nosse, 3 ed. - Management and S</vt:lpstr>
+      <vt:lpstr>Myers, 05 ed. - Management of C</vt:lpstr>
+      <vt:lpstr>Shumway-Cook, 06 ed. - Motor Co</vt:lpstr>
+      <vt:lpstr>Kendall, 5 ed. - Muscles Testin</vt:lpstr>
+      <vt:lpstr>Clarkson, 04 ed. - Musculoskele</vt:lpstr>
+      <vt:lpstr>Jacobs, 03 ed. - Orthotic Inter</vt:lpstr>
+      <vt:lpstr>Andrade, 3 ed. - Outcome-Based</vt:lpstr>
+      <vt:lpstr>Tecklin, 5 ed. - Pediatric Phys</vt:lpstr>
+      <vt:lpstr>Lewis, 01 ed. - Physical Therap</vt:lpstr>
+      <vt:lpstr>Hurley, 1 ed. - Research Method</vt:lpstr>
+      <vt:lpstr>Lieber, 3 ed. - Skeletal Muscle</vt:lpstr>
+      <vt:lpstr>Riegelman, 07 ed. - Studying a</vt:lpstr>
+      <vt:lpstr>Spearing, 06 ed. - Tecklin’s Pe</vt:lpstr>
+      <vt:lpstr>Salter, 3 ed. - Textbook of Dis</vt:lpstr>
+      <vt:lpstr>Drnach, 01 ed. - The Business o</vt:lpstr>
+      <vt:lpstr>Drnach, 1 ed. - The Clinical Pr</vt:lpstr>
+      <vt:lpstr>Bélanger, 04 ed. - Therapeutic</vt:lpstr>
+      <vt:lpstr>Brody, 04 ed. - Therapeutic Exe</vt:lpstr>
+      <vt:lpstr>Draper, 03 ed. - Therapeutic Mo</vt:lpstr>
+      <vt:lpstr>Donnelly, 04 ed. - Travell, Sim</vt:lpstr>
+      <vt:lpstr>Irion, 3 ed. - Women’s Health i</vt:lpstr>
+      <vt:lpstr>Sussman, 4 ed. - Wound Care A C</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>puseascm05tol01$</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_SetDate">
-    <vt:lpwstr>2025-11-25T15:15:18Z</vt:lpwstr>
+    <vt:lpwstr>2026-02-03T20:23:10Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Name">
     <vt:lpwstr>Internal Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_SiteId">
     <vt:lpwstr>8ac76c91-e7f1-41ff-a89c-3553b2da2c17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_ActionId">
-    <vt:lpwstr>5d1781fc-800a-4b4f-bb06-1113c3a7bb81</vt:lpwstr>
+    <vt:lpwstr>3ffa136c-79de-4b04-bfbe-f4b209d50fbb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>