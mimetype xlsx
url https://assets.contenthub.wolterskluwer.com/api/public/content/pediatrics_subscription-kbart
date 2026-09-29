--- v2 (2026-06-12)
+++ v3 (2026-09-29)
@@ -5,66 +5,79 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/KBART Files/KBART Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="12" documentId="11_B66F0FD89CD9E965C0830FA74084246E400AD740" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{91A579DF-493B-46EB-B816-9A0CFB3F7562}"/>
+  <xr:revisionPtr revIDLastSave="73" documentId="11_B66F0FD89CD9E965C0830FA74084246E400AD740" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FA91D8A3-553C-4B05-963B-74963181F0B4}"/>
   <bookViews>
-    <workbookView xWindow="-14505" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'sheet 1'!$A$1:$AA$1</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1215" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1150" uniqueCount="254">
   <si>
     <t>publication_title</t>
   </si>
   <si>
     <t>print_identifier</t>
   </si>
   <si>
     <t>online_identifier</t>
   </si>
   <si>
     <t>date_first_issue_online</t>
   </si>
   <si>
     <t>num_first_vol_online</t>
   </si>
   <si>
     <t>num_first_issue_online</t>
   </si>
   <si>
     <t>date_last_issue_online</t>
   </si>
   <si>
     <t>num_last_vol_online</t>
   </si>
   <si>
@@ -773,102 +786,117 @@
     <t>Pizzo and Poplack's Principles and Practice of Pediatric Oncology, 9e</t>
   </si>
   <si>
     <t>Rogers' Handbook of Pediatric Intensive Care, 5e</t>
   </si>
   <si>
     <t>Rogers' Manual of Pediatric Intensive Care, 6e</t>
   </si>
   <si>
     <t>Rogers' Textbook of Pediatric Intensive Care, 6e</t>
   </si>
   <si>
     <t>Spitz's Genodermatoses: A Full Color Clinical Guide to Genetic Skin Disorders, 3e</t>
   </si>
   <si>
     <t>Yaffe and Aranda's Neonatal and Pediatric Pharmacology: Therapeutic Principles in Practice, 5e</t>
   </si>
   <si>
     <t>Pocket Pediatrics, 4e</t>
   </si>
   <si>
     <t>The Washington Manual of Pediatrics, 3e</t>
   </si>
   <si>
     <t>The Washington Manual of Pediatrics, 2e</t>
+  </si>
+  <si>
+    <t>Zuckerman Parker Handbook of Developmental and Behavioral Pediatrics for Primary Care, 5e</t>
+  </si>
+  <si>
+    <t>978-1-975253-48-6</t>
+  </si>
+  <si>
+    <t>https://pediatrics.lwwhealthlibrary.com/book.aspx?bookid=3568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1163,67 +1191,95 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AA45"/>
+  <dimension ref="A1:AA46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A27" workbookViewId="0">
+      <selection activeCell="A46" sqref="A46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="7.453125" customWidth="1"/>
+    <col min="1" max="1" width="98.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.1796875" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.26953125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.26953125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="59.7265625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.1796875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="15.453125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.1796875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="52.26953125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="16.1796875" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="31.7265625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="33.1796875" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="19" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="18.7265625" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="11" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="25.54296875" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="28.7265625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="12" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="4.453125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
@@ -1259,55 +1315,55 @@
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>27</v>
       </c>
-      <c r="B2" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B2" s="4">
+        <v>9781451193008</v>
+      </c>
+      <c r="C2" s="5">
+        <v>9781496321879</v>
       </c>
       <c r="D2" t="s">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2" t="s">
         <v>29</v>
       </c>
       <c r="I2" t="s">
         <v>29</v>
       </c>
       <c r="J2" t="s">
         <v>30</v>
       </c>
       <c r="K2" t="s">
         <v>31</v>
       </c>
@@ -1342,55 +1398,55 @@
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>29</v>
       </c>
       <c r="W2" t="s">
         <v>29</v>
       </c>
       <c r="X2" t="s">
         <v>29</v>
       </c>
       <c r="Y2" t="s">
         <v>29</v>
       </c>
       <c r="Z2" t="s">
         <v>29</v>
       </c>
       <c r="AA2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>229</v>
       </c>
-      <c r="B3" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B3" s="4">
+        <v>9781975129255</v>
+      </c>
+      <c r="C3" s="5">
+        <v>9781975129279</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3" t="s">
         <v>29</v>
       </c>
       <c r="I3" t="s">
         <v>29</v>
       </c>
       <c r="J3" t="s">
         <v>38</v>
       </c>
       <c r="K3" t="s">
         <v>39</v>
       </c>
@@ -1425,55 +1481,55 @@
         <v>41</v>
       </c>
       <c r="V3" t="s">
         <v>42</v>
       </c>
       <c r="W3" t="s">
         <v>29</v>
       </c>
       <c r="X3" t="s">
         <v>29</v>
       </c>
       <c r="Y3" t="s">
         <v>29</v>
       </c>
       <c r="Z3" t="s">
         <v>29</v>
       </c>
       <c r="AA3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>230</v>
       </c>
-      <c r="B4" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B4" s="4">
+        <v>9781451192681</v>
+      </c>
+      <c r="C4" s="5">
+        <v>9781496318688</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4" t="s">
         <v>29</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4" t="s">
         <v>44</v>
       </c>
       <c r="K4" t="s">
         <v>45</v>
       </c>
@@ -1508,55 +1564,55 @@
         <v>47</v>
       </c>
       <c r="V4" t="s">
         <v>48</v>
       </c>
       <c r="W4" t="s">
         <v>29</v>
       </c>
       <c r="X4" t="s">
         <v>29</v>
       </c>
       <c r="Y4" t="s">
         <v>29</v>
       </c>
       <c r="Z4" t="s">
         <v>29</v>
       </c>
       <c r="AA4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B5" s="4">
+        <v>9781975138332</v>
+      </c>
+      <c r="C5" s="5">
+        <v>9781975138356</v>
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
       <c r="I5" t="s">
         <v>29</v>
       </c>
       <c r="J5" t="s">
         <v>51</v>
       </c>
       <c r="K5" t="s">
         <v>52</v>
       </c>
@@ -1591,55 +1647,55 @@
         <v>53</v>
       </c>
       <c r="V5" t="s">
         <v>54</v>
       </c>
       <c r="W5" t="s">
         <v>29</v>
       </c>
       <c r="X5" t="s">
         <v>29</v>
       </c>
       <c r="Y5" t="s">
         <v>29</v>
       </c>
       <c r="Z5" t="s">
         <v>29</v>
       </c>
       <c r="AA5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>236</v>
       </c>
-      <c r="B6" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B6" s="4">
+        <v>9781496343611</v>
+      </c>
+      <c r="C6" s="5">
+        <v>9781496367495</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
       <c r="I6" t="s">
         <v>29</v>
       </c>
       <c r="J6" t="s">
         <v>56</v>
       </c>
       <c r="K6" t="s">
         <v>57</v>
       </c>
@@ -1674,55 +1730,55 @@
         <v>41</v>
       </c>
       <c r="V6" t="s">
         <v>29</v>
       </c>
       <c r="W6" t="s">
         <v>29</v>
       </c>
       <c r="X6" t="s">
         <v>29</v>
       </c>
       <c r="Y6" t="s">
         <v>29</v>
       </c>
       <c r="Z6" t="s">
         <v>29</v>
       </c>
       <c r="AA6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>237</v>
       </c>
-      <c r="B7" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B7" s="4">
+        <v>9781975159528</v>
+      </c>
+      <c r="C7" s="5">
+        <v>9781975159542</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>29</v>
       </c>
       <c r="I7" t="s">
         <v>29</v>
       </c>
       <c r="J7" t="s">
         <v>60</v>
       </c>
       <c r="K7" t="s">
         <v>57</v>
       </c>
@@ -1757,55 +1813,55 @@
         <v>62</v>
       </c>
       <c r="V7" t="s">
         <v>63</v>
       </c>
       <c r="W7" t="s">
         <v>29</v>
       </c>
       <c r="X7" t="s">
         <v>29</v>
       </c>
       <c r="Y7" t="s">
         <v>29</v>
       </c>
       <c r="Z7" t="s">
         <v>29</v>
       </c>
       <c r="AA7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>64</v>
       </c>
-      <c r="B8" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B8" s="4">
+        <v>9781975235383</v>
+      </c>
+      <c r="C8" s="5">
+        <v>9781975235390</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>29</v>
       </c>
       <c r="I8" t="s">
         <v>29</v>
       </c>
       <c r="J8" t="s">
         <v>66</v>
       </c>
       <c r="K8" t="s">
         <v>67</v>
       </c>
@@ -1840,55 +1896,55 @@
         <v>53</v>
       </c>
       <c r="V8" t="s">
         <v>29</v>
       </c>
       <c r="W8" t="s">
         <v>29</v>
       </c>
       <c r="X8" t="s">
         <v>29</v>
       </c>
       <c r="Y8" t="s">
         <v>29</v>
       </c>
       <c r="Z8" t="s">
         <v>29</v>
       </c>
       <c r="AA8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>231</v>
       </c>
-      <c r="B9" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B9" s="4">
+        <v>9781975107444</v>
+      </c>
+      <c r="C9" s="5">
+        <v>9781975107451</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>29</v>
       </c>
       <c r="G9" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>29</v>
       </c>
       <c r="I9" t="s">
         <v>29</v>
       </c>
       <c r="J9" t="s">
         <v>71</v>
       </c>
       <c r="K9" t="s">
         <v>72</v>
       </c>
@@ -1923,55 +1979,55 @@
         <v>47</v>
       </c>
       <c r="V9" t="s">
         <v>29</v>
       </c>
       <c r="W9" t="s">
         <v>29</v>
       </c>
       <c r="X9" t="s">
         <v>29</v>
       </c>
       <c r="Y9" t="s">
         <v>29</v>
       </c>
       <c r="Z9" t="s">
         <v>29</v>
       </c>
       <c r="AA9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>232</v>
       </c>
-      <c r="B10" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B10" s="4">
+        <v>9781496394545</v>
+      </c>
+      <c r="C10" s="5">
+        <v>9781496394552</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
       <c r="G10" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
         <v>29</v>
       </c>
       <c r="I10" t="s">
         <v>29</v>
       </c>
       <c r="J10" t="s">
         <v>78</v>
       </c>
       <c r="K10" t="s">
         <v>76</v>
       </c>
@@ -2006,55 +2062,55 @@
         <v>79</v>
       </c>
       <c r="V10" t="s">
         <v>80</v>
       </c>
       <c r="W10" t="s">
         <v>29</v>
       </c>
       <c r="X10" t="s">
         <v>29</v>
       </c>
       <c r="Y10" t="s">
         <v>29</v>
       </c>
       <c r="Z10" t="s">
         <v>29</v>
       </c>
       <c r="AA10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A11" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="B11" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B11" s="4">
+        <v>9781975212940</v>
+      </c>
+      <c r="C11" s="5">
+        <v>9781975212957</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
       <c r="G11" t="s">
         <v>29</v>
       </c>
       <c r="H11" t="s">
         <v>29</v>
       </c>
       <c r="I11" t="s">
         <v>29</v>
       </c>
       <c r="J11" t="s">
         <v>75</v>
       </c>
       <c r="K11" t="s">
         <v>29</v>
       </c>
@@ -2089,55 +2145,55 @@
         <v>29</v>
       </c>
       <c r="V11" t="s">
         <v>76</v>
       </c>
       <c r="W11" t="s">
         <v>29</v>
       </c>
       <c r="X11" t="s">
         <v>29</v>
       </c>
       <c r="Y11" t="s">
         <v>29</v>
       </c>
       <c r="Z11" t="s">
         <v>29</v>
       </c>
       <c r="AA11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>233</v>
       </c>
-      <c r="B12" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B12" s="4">
+        <v>9781975121518</v>
+      </c>
+      <c r="C12" s="5">
+        <v>9781975121532</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" t="s">
         <v>29</v>
       </c>
       <c r="H12" t="s">
         <v>29</v>
       </c>
       <c r="I12" t="s">
         <v>29</v>
       </c>
       <c r="J12" t="s">
         <v>82</v>
       </c>
       <c r="K12" t="s">
         <v>83</v>
       </c>
@@ -2172,55 +2228,55 @@
         <v>41</v>
       </c>
       <c r="V12" t="s">
         <v>84</v>
       </c>
       <c r="W12" t="s">
         <v>29</v>
       </c>
       <c r="X12" t="s">
         <v>29</v>
       </c>
       <c r="Y12" t="s">
         <v>29</v>
       </c>
       <c r="Z12" t="s">
         <v>29</v>
       </c>
       <c r="AA12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B13" s="4">
+        <v>9781451193930</v>
+      </c>
+      <c r="C13" s="5">
+        <v>9781496320681</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
       <c r="G13" t="s">
         <v>29</v>
       </c>
       <c r="H13" t="s">
         <v>29</v>
       </c>
       <c r="I13" t="s">
         <v>29</v>
       </c>
       <c r="J13" t="s">
         <v>87</v>
       </c>
       <c r="K13" t="s">
         <v>88</v>
       </c>
@@ -2255,55 +2311,52 @@
         <v>89</v>
       </c>
       <c r="V13" t="s">
         <v>29</v>
       </c>
       <c r="W13" t="s">
         <v>29</v>
       </c>
       <c r="X13" t="s">
         <v>29</v>
       </c>
       <c r="Y13" t="s">
         <v>29</v>
       </c>
       <c r="Z13" t="s">
         <v>29</v>
       </c>
       <c r="AA13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>90</v>
       </c>
-      <c r="B14" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B14" s="4">
+        <v>9780781740883</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
         <v>29</v>
       </c>
       <c r="I14" t="s">
         <v>29</v>
       </c>
       <c r="J14" t="s">
         <v>92</v>
       </c>
       <c r="K14" t="s">
         <v>93</v>
       </c>
@@ -2338,55 +2391,55 @@
         <v>79</v>
       </c>
       <c r="V14" t="s">
         <v>29</v>
       </c>
       <c r="W14" t="s">
         <v>29</v>
       </c>
       <c r="X14" t="s">
         <v>29</v>
       </c>
       <c r="Y14" t="s">
         <v>29</v>
       </c>
       <c r="Z14" t="s">
         <v>29</v>
       </c>
       <c r="AA14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>95</v>
       </c>
-      <c r="B15" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B15" s="4">
+        <v>9781451120622</v>
+      </c>
+      <c r="C15" s="5">
+        <v>9781496322036</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
         <v>29</v>
       </c>
       <c r="I15" t="s">
         <v>29</v>
       </c>
       <c r="J15" t="s">
         <v>97</v>
       </c>
       <c r="K15" t="s">
         <v>98</v>
       </c>
@@ -2421,55 +2474,55 @@
         <v>99</v>
       </c>
       <c r="V15" t="s">
         <v>100</v>
       </c>
       <c r="W15" t="s">
         <v>29</v>
       </c>
       <c r="X15" t="s">
         <v>29</v>
       </c>
       <c r="Y15" t="s">
         <v>29</v>
       </c>
       <c r="Z15" t="s">
         <v>29</v>
       </c>
       <c r="AA15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>101</v>
       </c>
-      <c r="B16" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B16" s="4">
+        <v>9781608316717</v>
+      </c>
+      <c r="C16" s="5">
+        <v>9781451163742</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
         <v>29</v>
       </c>
       <c r="I16" t="s">
         <v>29</v>
       </c>
       <c r="J16" t="s">
         <v>103</v>
       </c>
       <c r="K16" t="s">
         <v>104</v>
       </c>
@@ -2504,55 +2557,55 @@
         <v>53</v>
       </c>
       <c r="V16" t="s">
         <v>106</v>
       </c>
       <c r="W16" t="s">
         <v>29</v>
       </c>
       <c r="X16" t="s">
         <v>29</v>
       </c>
       <c r="Y16" t="s">
         <v>29</v>
       </c>
       <c r="Z16" t="s">
         <v>29</v>
       </c>
       <c r="AA16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>234</v>
       </c>
-      <c r="B17" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B17" s="4">
+        <v>9781975145569</v>
+      </c>
+      <c r="C17" s="5">
+        <v>9781975145576</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>29</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
         <v>29</v>
       </c>
       <c r="I17" t="s">
         <v>29</v>
       </c>
       <c r="J17" t="s">
         <v>108</v>
       </c>
       <c r="K17" t="s">
         <v>109</v>
       </c>
@@ -2587,55 +2640,55 @@
         <v>111</v>
       </c>
       <c r="V17" t="s">
         <v>112</v>
       </c>
       <c r="W17" t="s">
         <v>29</v>
       </c>
       <c r="X17" t="s">
         <v>29</v>
       </c>
       <c r="Y17" t="s">
         <v>29</v>
       </c>
       <c r="Z17" t="s">
         <v>29</v>
       </c>
       <c r="AA17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>113</v>
       </c>
-      <c r="B18" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B18" s="4">
+        <v>9781496394255</v>
+      </c>
+      <c r="C18" s="5">
+        <v>9781496394262</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
       <c r="G18" t="s">
         <v>29</v>
       </c>
       <c r="H18" t="s">
         <v>29</v>
       </c>
       <c r="I18" t="s">
         <v>29</v>
       </c>
       <c r="J18" t="s">
         <v>115</v>
       </c>
       <c r="K18" t="s">
         <v>116</v>
       </c>
@@ -2670,55 +2723,55 @@
         <v>117</v>
       </c>
       <c r="V18" t="s">
         <v>29</v>
       </c>
       <c r="W18" t="s">
         <v>29</v>
       </c>
       <c r="X18" t="s">
         <v>29</v>
       </c>
       <c r="Y18" t="s">
         <v>29</v>
       </c>
       <c r="Z18" t="s">
         <v>29</v>
       </c>
       <c r="AA18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>239</v>
       </c>
-      <c r="B19" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B19" s="4">
+        <v>9781496399670</v>
+      </c>
+      <c r="C19" s="5">
+        <v>9781496399687</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>29</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19" t="s">
         <v>29</v>
       </c>
       <c r="I19" t="s">
         <v>29</v>
       </c>
       <c r="J19" t="s">
         <v>119</v>
       </c>
       <c r="K19" t="s">
         <v>120</v>
       </c>
@@ -2753,55 +2806,55 @@
         <v>53</v>
       </c>
       <c r="V19" t="s">
         <v>29</v>
       </c>
       <c r="W19" t="s">
         <v>29</v>
       </c>
       <c r="X19" t="s">
         <v>29</v>
       </c>
       <c r="Y19" t="s">
         <v>29</v>
       </c>
       <c r="Z19" t="s">
         <v>29</v>
       </c>
       <c r="AA19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>122</v>
       </c>
-      <c r="B20" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B20" s="4">
+        <v>9781496305541</v>
+      </c>
+      <c r="C20" s="5">
+        <v>9781496367440</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
       <c r="G20" t="s">
         <v>29</v>
       </c>
       <c r="H20" t="s">
         <v>29</v>
       </c>
       <c r="I20" t="s">
         <v>29</v>
       </c>
       <c r="J20" t="s">
         <v>124</v>
       </c>
       <c r="K20" t="s">
         <v>125</v>
       </c>
@@ -2836,55 +2889,55 @@
         <v>89</v>
       </c>
       <c r="V20" t="s">
         <v>29</v>
       </c>
       <c r="W20" t="s">
         <v>29</v>
       </c>
       <c r="X20" t="s">
         <v>29</v>
       </c>
       <c r="Y20" t="s">
         <v>29</v>
       </c>
       <c r="Z20" t="s">
         <v>29</v>
       </c>
       <c r="AA20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>235</v>
       </c>
-      <c r="B21" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B21" s="4">
+        <v>9781975116606</v>
+      </c>
+      <c r="C21" s="5">
+        <v>9781975116620</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
       <c r="G21" t="s">
         <v>29</v>
       </c>
       <c r="H21" t="s">
         <v>29</v>
       </c>
       <c r="I21" t="s">
         <v>29</v>
       </c>
       <c r="J21" t="s">
         <v>127</v>
       </c>
       <c r="K21" t="s">
         <v>128</v>
       </c>
@@ -2919,55 +2972,55 @@
         <v>129</v>
       </c>
       <c r="V21" t="s">
         <v>130</v>
       </c>
       <c r="W21" t="s">
         <v>29</v>
       </c>
       <c r="X21" t="s">
         <v>29</v>
       </c>
       <c r="Y21" t="s">
         <v>29</v>
       </c>
       <c r="Z21" t="s">
         <v>29</v>
       </c>
       <c r="AA21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>131</v>
       </c>
-      <c r="B22" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B22" s="4">
+        <v>9781451190083</v>
+      </c>
+      <c r="C22" s="5">
+        <v>9781496328175</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>29</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22" t="s">
         <v>29</v>
       </c>
       <c r="I22" t="s">
         <v>29</v>
       </c>
       <c r="J22" t="s">
         <v>133</v>
       </c>
       <c r="K22" t="s">
         <v>134</v>
       </c>
@@ -3002,55 +3055,55 @@
         <v>117</v>
       </c>
       <c r="V22" t="s">
         <v>135</v>
       </c>
       <c r="W22" t="s">
         <v>29</v>
       </c>
       <c r="X22" t="s">
         <v>29</v>
       </c>
       <c r="Y22" t="s">
         <v>29</v>
       </c>
       <c r="Z22" t="s">
         <v>29</v>
       </c>
       <c r="AA22" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>136</v>
       </c>
-      <c r="B23" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B23" s="4">
+        <v>9781975160296</v>
+      </c>
+      <c r="C23" s="5">
+        <v>9781975160319</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
       <c r="G23" t="s">
         <v>29</v>
       </c>
       <c r="H23" t="s">
         <v>29</v>
       </c>
       <c r="I23" t="s">
         <v>29</v>
       </c>
       <c r="J23" t="s">
         <v>138</v>
       </c>
       <c r="K23" t="s">
         <v>135</v>
       </c>
@@ -3085,55 +3138,55 @@
         <v>47</v>
       </c>
       <c r="V23" t="s">
         <v>139</v>
       </c>
       <c r="W23" t="s">
         <v>29</v>
       </c>
       <c r="X23" t="s">
         <v>29</v>
       </c>
       <c r="Y23" t="s">
         <v>29</v>
       </c>
       <c r="Z23" t="s">
         <v>29</v>
       </c>
       <c r="AA23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>240</v>
       </c>
-      <c r="B24" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B24" s="4">
+        <v>9781605471341</v>
+      </c>
+      <c r="C24" s="5">
+        <v>9781451148251</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>29</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24" t="s">
         <v>29</v>
       </c>
       <c r="I24" t="s">
         <v>29</v>
       </c>
       <c r="J24" t="s">
         <v>141</v>
       </c>
       <c r="K24" t="s">
         <v>142</v>
       </c>
@@ -3168,55 +3221,55 @@
         <v>53</v>
       </c>
       <c r="V24" t="s">
         <v>144</v>
       </c>
       <c r="W24" t="s">
         <v>29</v>
       </c>
       <c r="X24" t="s">
         <v>29</v>
       </c>
       <c r="Y24" t="s">
         <v>29</v>
       </c>
       <c r="Z24" t="s">
         <v>29</v>
       </c>
       <c r="AA24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>145</v>
       </c>
-      <c r="B25" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B25" s="4">
+        <v>9781496333315</v>
+      </c>
+      <c r="C25" s="5">
+        <v>9781496345189</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>29</v>
       </c>
       <c r="G25" t="s">
         <v>29</v>
       </c>
       <c r="H25" t="s">
         <v>29</v>
       </c>
       <c r="I25" t="s">
         <v>29</v>
       </c>
       <c r="J25" t="s">
         <v>147</v>
       </c>
       <c r="K25" t="s">
         <v>148</v>
       </c>
@@ -3251,55 +3304,55 @@
         <v>53</v>
       </c>
       <c r="V25" t="s">
         <v>149</v>
       </c>
       <c r="W25" t="s">
         <v>29</v>
       </c>
       <c r="X25" t="s">
         <v>29</v>
       </c>
       <c r="Y25" t="s">
         <v>29</v>
       </c>
       <c r="Z25" t="s">
         <v>29</v>
       </c>
       <c r="AA25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B26" s="4">
+        <v>9781975209872</v>
+      </c>
+      <c r="C26" s="5">
+        <v>9781975209889</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>29</v>
       </c>
       <c r="G26" t="s">
         <v>29</v>
       </c>
       <c r="H26" t="s">
         <v>29</v>
       </c>
       <c r="I26" t="s">
         <v>29</v>
       </c>
       <c r="J26" t="s">
         <v>152</v>
       </c>
       <c r="K26" t="s">
         <v>29</v>
       </c>
@@ -3334,55 +3387,52 @@
         <v>53</v>
       </c>
       <c r="V26" t="s">
         <v>154</v>
       </c>
       <c r="W26" t="s">
         <v>29</v>
       </c>
       <c r="X26" t="s">
         <v>29</v>
       </c>
       <c r="Y26" t="s">
         <v>29</v>
       </c>
       <c r="Z26" t="s">
         <v>29</v>
       </c>
       <c r="AA26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>155</v>
       </c>
-      <c r="B27" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B27" s="4">
+        <v>9780781770323</v>
       </c>
       <c r="D27" t="s">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>29</v>
       </c>
       <c r="G27" t="s">
         <v>29</v>
       </c>
       <c r="H27" t="s">
         <v>29</v>
       </c>
       <c r="I27" t="s">
         <v>29</v>
       </c>
       <c r="J27" t="s">
         <v>157</v>
       </c>
       <c r="K27" t="s">
         <v>158</v>
       </c>
@@ -3417,55 +3467,55 @@
         <v>79</v>
       </c>
       <c r="V27" t="s">
         <v>160</v>
       </c>
       <c r="W27" t="s">
         <v>29</v>
       </c>
       <c r="X27" t="s">
         <v>29</v>
       </c>
       <c r="Y27" t="s">
         <v>29</v>
       </c>
       <c r="Z27" t="s">
         <v>29</v>
       </c>
       <c r="AA27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>161</v>
       </c>
-      <c r="B28" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B28" s="4">
+        <v>9781975109271</v>
+      </c>
+      <c r="C28" s="5">
+        <v>9781975109288</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>29</v>
       </c>
       <c r="G28" t="s">
         <v>29</v>
       </c>
       <c r="H28" t="s">
         <v>29</v>
       </c>
       <c r="I28" t="s">
         <v>29</v>
       </c>
       <c r="J28" t="s">
         <v>163</v>
       </c>
       <c r="K28" t="s">
         <v>164</v>
       </c>
@@ -3500,55 +3550,55 @@
         <v>53</v>
       </c>
       <c r="V28" t="s">
         <v>165</v>
       </c>
       <c r="W28" t="s">
         <v>29</v>
       </c>
       <c r="X28" t="s">
         <v>29</v>
       </c>
       <c r="Y28" t="s">
         <v>29</v>
       </c>
       <c r="Z28" t="s">
         <v>29</v>
       </c>
       <c r="AA28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>166</v>
       </c>
-      <c r="B29" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B29" s="4">
+        <v>9781451175851</v>
+      </c>
+      <c r="C29" s="5">
+        <v>9781496380272</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>29</v>
       </c>
       <c r="G29" t="s">
         <v>29</v>
       </c>
       <c r="H29" t="s">
         <v>29</v>
       </c>
       <c r="I29" t="s">
         <v>29</v>
       </c>
       <c r="J29" t="s">
         <v>168</v>
       </c>
       <c r="K29" t="s">
         <v>169</v>
       </c>
@@ -3583,55 +3633,55 @@
         <v>53</v>
       </c>
       <c r="V29" t="s">
         <v>171</v>
       </c>
       <c r="W29" t="s">
         <v>29</v>
       </c>
       <c r="X29" t="s">
         <v>29</v>
       </c>
       <c r="Y29" t="s">
         <v>29</v>
       </c>
       <c r="Z29" t="s">
         <v>29</v>
       </c>
       <c r="AA29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>241</v>
       </c>
-      <c r="B30" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B30" s="4">
+        <v>9781975124793</v>
+      </c>
+      <c r="C30" s="5">
+        <v>9781975124816</v>
       </c>
       <c r="D30" t="s">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>29</v>
       </c>
       <c r="G30" t="s">
         <v>29</v>
       </c>
       <c r="H30" t="s">
         <v>29</v>
       </c>
       <c r="I30" t="s">
         <v>29</v>
       </c>
       <c r="J30" t="s">
         <v>173</v>
       </c>
       <c r="K30" t="s">
         <v>174</v>
       </c>
@@ -3666,55 +3716,55 @@
         <v>41</v>
       </c>
       <c r="V30" t="s">
         <v>175</v>
       </c>
       <c r="W30" t="s">
         <v>29</v>
       </c>
       <c r="X30" t="s">
         <v>29</v>
       </c>
       <c r="Y30" t="s">
         <v>29</v>
       </c>
       <c r="Z30" t="s">
         <v>29</v>
       </c>
       <c r="AA30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>242</v>
       </c>
-      <c r="B31" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B31" s="4">
+        <v>9781975222567</v>
+      </c>
+      <c r="C31" s="5">
+        <v>9781975222574</v>
       </c>
       <c r="D31" t="s">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
       <c r="G31" t="s">
         <v>29</v>
       </c>
       <c r="H31" t="s">
         <v>29</v>
       </c>
       <c r="I31" t="s">
         <v>29</v>
       </c>
       <c r="J31" t="s">
         <v>177</v>
       </c>
       <c r="K31" t="s">
         <v>174</v>
       </c>
@@ -3749,55 +3799,55 @@
         <v>62</v>
       </c>
       <c r="V31" t="s">
         <v>29</v>
       </c>
       <c r="W31" t="s">
         <v>29</v>
       </c>
       <c r="X31" t="s">
         <v>29</v>
       </c>
       <c r="Y31" t="s">
         <v>29</v>
       </c>
       <c r="Z31" t="s">
         <v>29</v>
       </c>
       <c r="AA31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>183</v>
       </c>
-      <c r="B32" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B32" s="4">
+        <v>9781975107628</v>
+      </c>
+      <c r="C32" s="5">
+        <v>9781975107635</v>
       </c>
       <c r="D32" t="s">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>29</v>
       </c>
       <c r="G32" t="s">
         <v>29</v>
       </c>
       <c r="H32" t="s">
         <v>29</v>
       </c>
       <c r="I32" t="s">
         <v>29</v>
       </c>
       <c r="J32" t="s">
         <v>185</v>
       </c>
       <c r="K32" t="s">
         <v>181</v>
       </c>
@@ -3832,55 +3882,55 @@
         <v>36</v>
       </c>
       <c r="V32" t="s">
         <v>29</v>
       </c>
       <c r="W32" t="s">
         <v>29</v>
       </c>
       <c r="X32" t="s">
         <v>29</v>
       </c>
       <c r="Y32" t="s">
         <v>29</v>
       </c>
       <c r="Z32" t="s">
         <v>29</v>
       </c>
       <c r="AA32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>248</v>
       </c>
-      <c r="B33" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B33" s="4">
+        <v>9781975214531</v>
+      </c>
+      <c r="C33" s="5">
+        <v>9781975214548</v>
       </c>
       <c r="D33" t="s">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>29</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33" t="s">
         <v>29</v>
       </c>
       <c r="I33" t="s">
         <v>29</v>
       </c>
       <c r="J33" t="s">
         <v>180</v>
       </c>
       <c r="K33" t="s">
         <v>181</v>
       </c>
@@ -3915,55 +3965,55 @@
         <v>29</v>
       </c>
       <c r="V33" t="s">
         <v>29</v>
       </c>
       <c r="W33" t="s">
         <v>29</v>
       </c>
       <c r="X33" t="s">
         <v>29</v>
       </c>
       <c r="Y33" t="s">
         <v>29</v>
       </c>
       <c r="Z33" t="s">
         <v>29</v>
       </c>
       <c r="AA33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>243</v>
       </c>
-      <c r="B34" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B34" s="4">
+        <v>9781496347534</v>
+      </c>
+      <c r="C34" s="5">
+        <v>9781496347558</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>29</v>
       </c>
       <c r="G34" t="s">
         <v>29</v>
       </c>
       <c r="H34" t="s">
         <v>29</v>
       </c>
       <c r="I34" t="s">
         <v>29</v>
       </c>
       <c r="J34" t="s">
         <v>187</v>
       </c>
       <c r="K34" t="s">
         <v>188</v>
       </c>
@@ -3998,55 +4048,55 @@
         <v>89</v>
       </c>
       <c r="V34" t="s">
         <v>189</v>
       </c>
       <c r="W34" t="s">
         <v>29</v>
       </c>
       <c r="X34" t="s">
         <v>29</v>
       </c>
       <c r="Y34" t="s">
         <v>29</v>
       </c>
       <c r="Z34" t="s">
         <v>29</v>
       </c>
       <c r="AA34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>244</v>
       </c>
-      <c r="B35" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B35" s="4">
+        <v>9781975222390</v>
+      </c>
+      <c r="C35" s="5">
+        <v>9781975222406</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>29</v>
       </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35" t="s">
         <v>29</v>
       </c>
       <c r="I35" t="s">
         <v>29</v>
       </c>
       <c r="J35" t="s">
         <v>191</v>
       </c>
       <c r="K35" t="s">
         <v>29</v>
       </c>
@@ -4081,55 +4131,55 @@
         <v>117</v>
       </c>
       <c r="V35" t="s">
         <v>189</v>
       </c>
       <c r="W35" t="s">
         <v>29</v>
       </c>
       <c r="X35" t="s">
         <v>29</v>
       </c>
       <c r="Y35" t="s">
         <v>29</v>
       </c>
       <c r="Z35" t="s">
         <v>29</v>
       </c>
       <c r="AA35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>245</v>
       </c>
-      <c r="B36" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B36" s="4">
+        <v>9781975174217</v>
+      </c>
+      <c r="C36" s="5">
+        <v>9781975174224</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
       <c r="G36" t="s">
         <v>29</v>
       </c>
       <c r="H36" t="s">
         <v>29</v>
       </c>
       <c r="I36" t="s">
         <v>29</v>
       </c>
       <c r="J36" t="s">
         <v>193</v>
       </c>
       <c r="K36" t="s">
         <v>188</v>
       </c>
@@ -4164,55 +4214,55 @@
         <v>117</v>
       </c>
       <c r="V36" t="s">
         <v>194</v>
       </c>
       <c r="W36" t="s">
         <v>29</v>
       </c>
       <c r="X36" t="s">
         <v>29</v>
       </c>
       <c r="Y36" t="s">
         <v>29</v>
       </c>
       <c r="Z36" t="s">
         <v>29</v>
       </c>
       <c r="AA36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>246</v>
       </c>
-      <c r="B37" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B37" s="4">
+        <v>9781451116519</v>
+      </c>
+      <c r="C37" s="5">
+        <v>9781975201906</v>
       </c>
       <c r="D37" t="s">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>29</v>
       </c>
       <c r="G37" t="s">
         <v>29</v>
       </c>
       <c r="H37" t="s">
         <v>29</v>
       </c>
       <c r="I37" t="s">
         <v>29</v>
       </c>
       <c r="J37" t="s">
         <v>196</v>
       </c>
       <c r="K37" t="s">
         <v>197</v>
       </c>
@@ -4247,55 +4297,55 @@
         <v>36</v>
       </c>
       <c r="V37" t="s">
         <v>29</v>
       </c>
       <c r="W37" t="s">
         <v>29</v>
       </c>
       <c r="X37" t="s">
         <v>29</v>
       </c>
       <c r="Y37" t="s">
         <v>29</v>
       </c>
       <c r="Z37" t="s">
         <v>29</v>
       </c>
       <c r="AA37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>198</v>
       </c>
-      <c r="B38" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B38" s="4">
+        <v>9781496381767</v>
+      </c>
+      <c r="C38" s="5">
+        <v>9781975126841</v>
       </c>
       <c r="D38" t="s">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>29</v>
       </c>
       <c r="G38" t="s">
         <v>29</v>
       </c>
       <c r="H38" t="s">
         <v>29</v>
       </c>
       <c r="I38" t="s">
         <v>29</v>
       </c>
       <c r="J38" t="s">
         <v>200</v>
       </c>
       <c r="K38" t="s">
         <v>201</v>
       </c>
@@ -4330,55 +4380,55 @@
         <v>41</v>
       </c>
       <c r="V38" t="s">
         <v>202</v>
       </c>
       <c r="W38" t="s">
         <v>29</v>
       </c>
       <c r="X38" t="s">
         <v>29</v>
       </c>
       <c r="Y38" t="s">
         <v>29</v>
       </c>
       <c r="Z38" t="s">
         <v>29</v>
       </c>
       <c r="AA38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>203</v>
       </c>
-      <c r="B39" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B39" s="4">
+        <v>9781975204938</v>
+      </c>
+      <c r="C39" s="5">
+        <v>9781975204952</v>
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>29</v>
       </c>
       <c r="G39" t="s">
         <v>29</v>
       </c>
       <c r="H39" t="s">
         <v>29</v>
       </c>
       <c r="I39" t="s">
         <v>29</v>
       </c>
       <c r="J39" t="s">
         <v>205</v>
       </c>
       <c r="K39" t="s">
         <v>29</v>
       </c>
@@ -4413,55 +4463,55 @@
         <v>79</v>
       </c>
       <c r="V39" t="s">
         <v>201</v>
       </c>
       <c r="W39" t="s">
         <v>29</v>
       </c>
       <c r="X39" t="s">
         <v>29</v>
       </c>
       <c r="Y39" t="s">
         <v>29</v>
       </c>
       <c r="Z39" t="s">
         <v>29</v>
       </c>
       <c r="AA39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>206</v>
       </c>
-      <c r="B40" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B40" s="4">
+        <v>9781496345134</v>
+      </c>
+      <c r="C40" s="5">
+        <v>9781496367525</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
       <c r="G40" t="s">
         <v>29</v>
       </c>
       <c r="H40" t="s">
         <v>29</v>
       </c>
       <c r="I40" t="s">
         <v>29</v>
       </c>
       <c r="J40" t="s">
         <v>208</v>
       </c>
       <c r="K40" t="s">
         <v>209</v>
       </c>
@@ -4496,55 +4546,55 @@
         <v>89</v>
       </c>
       <c r="V40" t="s">
         <v>29</v>
       </c>
       <c r="W40" t="s">
         <v>29</v>
       </c>
       <c r="X40" t="s">
         <v>29</v>
       </c>
       <c r="Y40" t="s">
         <v>29</v>
       </c>
       <c r="Z40" t="s">
         <v>29</v>
       </c>
       <c r="AA40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>250</v>
       </c>
-      <c r="B41" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B41" s="4">
+        <v>9781496328953</v>
+      </c>
+      <c r="C41" s="5">
+        <v>9781496331014</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
       <c r="G41" t="s">
         <v>29</v>
       </c>
       <c r="H41" t="s">
         <v>29</v>
       </c>
       <c r="I41" t="s">
         <v>29</v>
       </c>
       <c r="J41" t="s">
         <v>215</v>
       </c>
       <c r="K41" t="s">
         <v>213</v>
       </c>
@@ -4579,55 +4629,55 @@
         <v>79</v>
       </c>
       <c r="V41" t="s">
         <v>29</v>
       </c>
       <c r="W41" t="s">
         <v>29</v>
       </c>
       <c r="X41" t="s">
         <v>29</v>
       </c>
       <c r="Y41" t="s">
         <v>29</v>
       </c>
       <c r="Z41" t="s">
         <v>29</v>
       </c>
       <c r="AA41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>249</v>
       </c>
-      <c r="B42" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B42" s="4">
+        <v>9781975190583</v>
+      </c>
+      <c r="C42" s="5">
+        <v>9781975190606</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>29</v>
       </c>
       <c r="G42" t="s">
         <v>29</v>
       </c>
       <c r="H42" t="s">
         <v>29</v>
       </c>
       <c r="I42" t="s">
         <v>29</v>
       </c>
       <c r="J42" t="s">
         <v>212</v>
       </c>
       <c r="K42" t="s">
         <v>213</v>
       </c>
@@ -4662,55 +4712,55 @@
         <v>36</v>
       </c>
       <c r="V42" t="s">
         <v>29</v>
       </c>
       <c r="W42" t="s">
         <v>29</v>
       </c>
       <c r="X42" t="s">
         <v>29</v>
       </c>
       <c r="Y42" t="s">
         <v>29</v>
       </c>
       <c r="Z42" t="s">
         <v>29</v>
       </c>
       <c r="AA42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>216</v>
       </c>
-      <c r="B43" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B43" s="4">
+        <v>9781605477701</v>
+      </c>
+      <c r="C43" s="5">
+        <v>9781451148589</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>29</v>
       </c>
       <c r="G43" t="s">
         <v>29</v>
       </c>
       <c r="H43" t="s">
         <v>29</v>
       </c>
       <c r="I43" t="s">
         <v>29</v>
       </c>
       <c r="J43" t="s">
         <v>218</v>
       </c>
       <c r="K43" t="s">
         <v>219</v>
       </c>
@@ -4745,55 +4795,55 @@
         <v>53</v>
       </c>
       <c r="V43" t="s">
         <v>221</v>
       </c>
       <c r="W43" t="s">
         <v>29</v>
       </c>
       <c r="X43" t="s">
         <v>29</v>
       </c>
       <c r="Y43" t="s">
         <v>29</v>
       </c>
       <c r="Z43" t="s">
         <v>29</v>
       </c>
       <c r="AA43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>247</v>
       </c>
-      <c r="B44" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B44" s="4">
+        <v>9781975112486</v>
+      </c>
+      <c r="C44" s="5">
+        <v>9781975112493</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>29</v>
       </c>
       <c r="G44" t="s">
         <v>29</v>
       </c>
       <c r="H44" t="s">
         <v>29</v>
       </c>
       <c r="I44" t="s">
         <v>29</v>
       </c>
       <c r="J44" t="s">
         <v>223</v>
       </c>
       <c r="K44" t="s">
         <v>224</v>
       </c>
@@ -4828,55 +4878,55 @@
         <v>89</v>
       </c>
       <c r="V44" t="s">
         <v>29</v>
       </c>
       <c r="W44" t="s">
         <v>29</v>
       </c>
       <c r="X44" t="s">
         <v>29</v>
       </c>
       <c r="Y44" t="s">
         <v>29</v>
       </c>
       <c r="Z44" t="s">
         <v>29</v>
       </c>
       <c r="AA44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>225</v>
       </c>
-      <c r="B45" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B45" s="4">
+        <v>9781496397393</v>
+      </c>
+      <c r="C45" s="5">
+        <v>9781496397409</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
       <c r="G45" t="s">
         <v>29</v>
       </c>
       <c r="H45" t="s">
         <v>29</v>
       </c>
       <c r="I45" t="s">
         <v>29</v>
       </c>
       <c r="J45" t="s">
         <v>227</v>
       </c>
       <c r="K45" t="s">
         <v>228</v>
       </c>
@@ -4904,50 +4954,133 @@
       <c r="S45" t="s">
         <v>29</v>
       </c>
       <c r="T45" t="s">
         <v>29</v>
       </c>
       <c r="U45" t="s">
         <v>99</v>
       </c>
       <c r="V45" t="s">
         <v>29</v>
       </c>
       <c r="W45" t="s">
         <v>29</v>
       </c>
       <c r="X45" t="s">
         <v>29</v>
       </c>
       <c r="Y45" t="s">
         <v>29</v>
       </c>
       <c r="Z45" t="s">
         <v>29</v>
       </c>
       <c r="AA45" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A46" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="B46" s="4">
+        <v>9781975253486</v>
+      </c>
+      <c r="C46" s="5">
+        <v>9781975253493</v>
+      </c>
+      <c r="D46" t="s">
+        <v>29</v>
+      </c>
+      <c r="E46" t="s">
+        <v>29</v>
+      </c>
+      <c r="F46" t="s">
+        <v>29</v>
+      </c>
+      <c r="G46" t="s">
+        <v>29</v>
+      </c>
+      <c r="H46" t="s">
+        <v>29</v>
+      </c>
+      <c r="I46" t="s">
+        <v>29</v>
+      </c>
+      <c r="J46" t="s">
+        <v>253</v>
+      </c>
+      <c r="K46" t="s">
+        <v>228</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="M46" t="s">
+        <v>29</v>
+      </c>
+      <c r="N46" t="s">
+        <v>32</v>
+      </c>
+      <c r="O46" t="s">
+        <v>29</v>
+      </c>
+      <c r="P46" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>34</v>
+      </c>
+      <c r="R46" s="6">
+        <v>46204</v>
+      </c>
+      <c r="S46" t="s">
+        <v>29</v>
+      </c>
+      <c r="T46" t="s">
+        <v>29</v>
+      </c>
+      <c r="U46">
+        <v>5</v>
+      </c>
+      <c r="V46" t="s">
+        <v>29</v>
+      </c>
+      <c r="W46" t="s">
+        <v>29</v>
+      </c>
+      <c r="X46" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA46" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>