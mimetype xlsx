--- v2 (2026-03-31)
+++ v3 (2026-06-21)
@@ -1,8375 +1,8428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a8dc4ea4624f50" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-</x:workbook>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/KBART Files/KBART Files/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="20" documentId="11_C9F7863052B8AF3730801515A8032E58400BDAFF" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B5C8A69A-328F-499C-9939-D11DF437CF8A}"/>
+  <bookViews>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="sheet 1" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2214" uniqueCount="375">
+  <si>
+    <t>publication_title</t>
+  </si>
+  <si>
+    <t>print_identifier</t>
+  </si>
+  <si>
+    <t>online_identifier</t>
+  </si>
+  <si>
+    <t>date_first_issue_online</t>
+  </si>
+  <si>
+    <t>num_first_vol_online</t>
+  </si>
+  <si>
+    <t>num_first_issue_online</t>
+  </si>
+  <si>
+    <t>date_last_issue_online</t>
+  </si>
+  <si>
+    <t>num_last_vol_online</t>
+  </si>
+  <si>
+    <t>num_last_issue_online</t>
+  </si>
+  <si>
+    <t>title_url</t>
+  </si>
+  <si>
+    <t>first_author</t>
+  </si>
+  <si>
+    <t>title_id</t>
+  </si>
+  <si>
+    <t>embargo_info</t>
+  </si>
+  <si>
+    <t>coverage_depth</t>
+  </si>
+  <si>
+    <t>notes</t>
+  </si>
+  <si>
+    <t>publisher_name</t>
+  </si>
+  <si>
+    <t>publication_type</t>
+  </si>
+  <si>
+    <t>date_monograph_published_print</t>
+  </si>
+  <si>
+    <t>date_monograph_published_online</t>
+  </si>
+  <si>
+    <t>monograph_volume</t>
+  </si>
+  <si>
+    <t>monograph_edition</t>
+  </si>
+  <si>
+    <t>first_editor</t>
+  </si>
+  <si>
+    <t>parent_publication_title_id</t>
+  </si>
+  <si>
+    <t>preceding_publication_title_id</t>
+  </si>
+  <si>
+    <t>access_type</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>Product</t>
+  </si>
+  <si>
+    <t>A Comprehensive Review for the Certification and Recertification Examinations for PAs, 7e</t>
+  </si>
+  <si>
+    <t>978-1-975158-20-0</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3197</t>
+  </si>
+  <si>
+    <t>O’Connell</t>
+  </si>
+  <si>
+    <t>fulltext</t>
+  </si>
+  <si>
+    <t>Lippincott Williams &amp; Wilkins, a Wolters Kluwer business</t>
+  </si>
+  <si>
+    <t>monograph</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>7.00</t>
+  </si>
+  <si>
+    <t>Lippincott Williams &amp; Wilkins, a Wolters Kluwer bu</t>
+  </si>
+  <si>
+    <t>2016-01-01</t>
+  </si>
+  <si>
+    <t>5.00</t>
+  </si>
+  <si>
+    <t>A Comprehensive Review for the Certification and Recertification Examinations for Physician Assistants, 6e</t>
+  </si>
+  <si>
+    <t>978-1-496368-78-2</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2338</t>
+  </si>
+  <si>
+    <t>2018-01-01</t>
+  </si>
+  <si>
+    <t>6.00</t>
+  </si>
+  <si>
+    <t>Cogan-Drew</t>
+  </si>
+  <si>
+    <t>Advanced Surgical Recall, 4e</t>
+  </si>
+  <si>
+    <t>978-1-4511-1653-3</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1257</t>
+  </si>
+  <si>
+    <t>Blackbourne</t>
+  </si>
+  <si>
+    <t>Lippincott Williams &amp; Wilkins</t>
+  </si>
+  <si>
+    <t>2015-01-01</t>
+  </si>
+  <si>
+    <t>4.00</t>
+  </si>
+  <si>
+    <t>Antibiotic Basics for Clinicians: The ABCs of Choosing the Right Antibacterial Agent, 3e</t>
+  </si>
+  <si>
+    <t>978-1-496384-48-5</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2837</t>
+  </si>
+  <si>
+    <t>HAUSER</t>
+  </si>
+  <si>
+    <t>2019-01-01</t>
+  </si>
+  <si>
+    <t>3.00</t>
+  </si>
+  <si>
+    <t>Antibiotic Basics for Clinicians: The ABCs of Choosing the Right Antibacterial Agent, 4e</t>
+  </si>
+  <si>
+    <t>978-1-975227-57-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3396</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>Beckmann and Ling’s Obstetrics and Gynecology, 8e</t>
+  </si>
+  <si>
+    <t>978-1-496353-09-2</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2438</t>
+  </si>
+  <si>
+    <t>Casanova</t>
+  </si>
+  <si>
+    <t>8.00</t>
+  </si>
+  <si>
+    <t>Beckmann and Ling’s Obstetrics and Gynecology, 9e</t>
+  </si>
+  <si>
+    <t>978-1-975180-57-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3271</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>9.00</t>
+  </si>
+  <si>
+    <t>Blue Prints Neurology, 5e</t>
+  </si>
+  <si>
+    <t>978-1-496387-39-4</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2542</t>
+  </si>
+  <si>
+    <t>Drislane</t>
+  </si>
+  <si>
+    <t>Blue Prints Neurology, 6e</t>
+  </si>
+  <si>
+    <t>978-1-975238-89-6</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3428</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>Blue Prints: Family Medicine, 5e</t>
+  </si>
+  <si>
+    <t>978-1-975227-54-8</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3427</t>
+  </si>
+  <si>
+    <t>King</t>
+  </si>
+  <si>
+    <t>Blue Prints: Pediatrics, 7e</t>
+  </si>
+  <si>
+    <t>978-1-496396-46-4</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2571</t>
+  </si>
+  <si>
+    <t>Marino</t>
+  </si>
+  <si>
+    <t>2020-01-01</t>
+  </si>
+  <si>
+    <t>2011-01-01</t>
+  </si>
+  <si>
+    <t>Blueprints Family Medicine, 4e</t>
+  </si>
+  <si>
+    <t>978-1-496377-88-3</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2439</t>
+  </si>
+  <si>
+    <t>2007-01-01</t>
+  </si>
+  <si>
+    <t>Blueprints Medicine, 6e</t>
+  </si>
+  <si>
+    <t>978-1-4698-6415-0</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1601</t>
+  </si>
+  <si>
+    <t>Young</t>
+  </si>
+  <si>
+    <t>2014-01-01</t>
+  </si>
+  <si>
+    <t>Blueprints Obstetrics &amp;amp; Gynecology, 6e</t>
+  </si>
+  <si>
+    <t>978-1-4511-1702-8</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1286</t>
+  </si>
+  <si>
+    <t>Callahan</t>
+  </si>
+  <si>
+    <t>2013-02-05</t>
+  </si>
+  <si>
+    <t>Blueprints Pediatrics, 6e</t>
+  </si>
+  <si>
+    <t>978-1-4511-1604-5</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1319</t>
+  </si>
+  <si>
+    <t>2013-01-01</t>
+  </si>
+  <si>
+    <t>Blueprints Psychiatry, 6e</t>
+  </si>
+  <si>
+    <t>978-1-496381-34-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2467</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t>Blueprints Psychiatry, 7e</t>
+  </si>
+  <si>
+    <t>978-1-9752-3764-6</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3432</t>
+  </si>
+  <si>
+    <t>Blueprints: Obstetrics &amp;amp; Gynecology, 7e</t>
+  </si>
+  <si>
+    <t>978-1-975134-87-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2693</t>
+  </si>
+  <si>
+    <t>Blueprints: Surgery, 5e</t>
+  </si>
+  <si>
+    <t>978-0-7817-8868-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1215</t>
+  </si>
+  <si>
+    <t>Karp</t>
+  </si>
+  <si>
+    <t>2008-01-01</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>1.00</t>
+  </si>
+  <si>
+    <t>Boards and Wards for USMLE Step 2, 6e</t>
+  </si>
+  <si>
+    <t>978-1-496349-89-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2122</t>
+  </si>
+  <si>
+    <t>Ayala</t>
+  </si>
+  <si>
+    <t>Boards and Wards for USMLE Steps 2 &amp;amp; 3, 5e</t>
+  </si>
+  <si>
+    <t>978-1-4511-4406-2</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1236</t>
+  </si>
+  <si>
+    <t>2005-05-06</t>
+  </si>
+  <si>
+    <t>BRS Pediatrics, 2e</t>
+  </si>
+  <si>
+    <t>978-1-496309-75-4</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2556</t>
+  </si>
+  <si>
+    <t>2.00</t>
+  </si>
+  <si>
+    <t>BRS Pediatrics, 3e</t>
+  </si>
+  <si>
+    <t>978-1-975216-27-6</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3437</t>
+  </si>
+  <si>
+    <t>Wolters Kluwer</t>
+  </si>
+  <si>
+    <t>Essentials of Family Medicine, 6e</t>
+  </si>
+  <si>
+    <t>978-1-6083-1655-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1304</t>
+  </si>
+  <si>
+    <t>Sloane</t>
+  </si>
+  <si>
+    <t>2012-01-01</t>
+  </si>
+  <si>
+    <t>Essentials of Family Medicine, 7e</t>
+  </si>
+  <si>
+    <t>978-1-496364-97-5</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2394</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Schrager</t>
+  </si>
+  <si>
+    <t>Essentials of General Surgery and Surgical Specialties, 6e</t>
+  </si>
+  <si>
+    <t>978-1-496351-04-3</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2553</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Essentials of General Surgery and Surgical Specialties, 7e</t>
+  </si>
+  <si>
+    <t>978-1-975197-52-0</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3411</t>
+  </si>
+  <si>
+    <t>Essentials of Surgical Specialties, 3e</t>
+  </si>
+  <si>
+    <t>978-1-4511-6806-8</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1332</t>
+  </si>
+  <si>
+    <t>Frameworks for Internal Medicine, 2e</t>
+  </si>
+  <si>
+    <t>978-1-975193-12-6</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3352</t>
+  </si>
+  <si>
+    <t>Mansoor</t>
+  </si>
+  <si>
+    <t>Kaplan &amp;amp; Sadock’s Pocket Handbook of Clinical Psychiatry, 7e</t>
+  </si>
+  <si>
+    <t>978-1-975222-89-5</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3335</t>
+  </si>
+  <si>
+    <t>Ahmad</t>
+  </si>
+  <si>
+    <t>Kaplan &amp;amp; Sadock's Concise Textbook of Clinical Psychiatry, 4e</t>
+  </si>
+  <si>
+    <t>978-1-496345-25-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2067</t>
+  </si>
+  <si>
+    <t>Sadock</t>
+  </si>
+  <si>
+    <t>2017-01-01</t>
+  </si>
+  <si>
+    <t>Kaplan &amp;amp; Sadock's Concise Textbook of Clinical Psychiatry, 5e</t>
+  </si>
+  <si>
+    <t>978-1-975167-48-6</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3186</t>
+  </si>
+  <si>
+    <t>Boland</t>
+  </si>
+  <si>
+    <t>Verduin</t>
+  </si>
+  <si>
+    <t>Kaplan &amp;amp; Sadock's: Pocket Handbook of Clinical Psychiatry, 6e</t>
+  </si>
+  <si>
+    <t>978-1-496386-93-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2340</t>
+  </si>
+  <si>
+    <t>Lippincott Q&amp;amp;A Medicine: Review for Clinical Rotations and Exams, 1e</t>
+  </si>
+  <si>
+    <t>978-1-4511-9521-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1520</t>
+  </si>
+  <si>
+    <t>Duncan</t>
+  </si>
+  <si>
+    <t>Medicine Recall, 4e</t>
+  </si>
+  <si>
+    <t>978-1-6054-7675-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1255</t>
+  </si>
+  <si>
+    <t>Bergin</t>
+  </si>
+  <si>
+    <t>NMS National Medical Series for Independent Study: Surgery Casebook, 2e</t>
+  </si>
+  <si>
+    <t>978-1-60831-586-4</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1571</t>
+  </si>
+  <si>
+    <t>Jarrell</t>
+  </si>
+  <si>
+    <t>NMS National Medical Series for Independent Study: Surgery, 6e</t>
+  </si>
+  <si>
+    <t>978-1-6083-1584-0</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1624</t>
+  </si>
+  <si>
+    <t>NMS Surgery Casebook, 3e</t>
+  </si>
+  <si>
+    <t>978-1-975112-38-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3129</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>NMS Surgery, 7e</t>
+  </si>
+  <si>
+    <t>978-1-975112-88-2</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3116</t>
+  </si>
+  <si>
+    <t>Orthopaedic Rotations Survival Guide, 1e</t>
+  </si>
+  <si>
+    <t>978-1-975173-86-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3277</t>
+  </si>
+  <si>
+    <t>Aiyer</t>
+  </si>
+  <si>
+    <t>Levine</t>
+  </si>
+  <si>
+    <t>Pediatrics for Medical Students, 3e</t>
+  </si>
+  <si>
+    <t>978-0-7817-7030-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1378</t>
+  </si>
+  <si>
+    <t>Bernstein</t>
+  </si>
+  <si>
+    <t>Pediatrics Recall, 4e</t>
+  </si>
+  <si>
+    <t>978-1-60547-676-6</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1219</t>
+  </si>
+  <si>
+    <t>Primary Care Medicine: Office Evaluation and Management of the Adult Patient, 7e</t>
+  </si>
+  <si>
+    <t>978-1-4511-5149-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1214</t>
+  </si>
+  <si>
+    <t>Goroll</t>
+  </si>
+  <si>
+    <t>Primary Care Medicine: Office Evaluation and Management of the Adult Patient, 8e</t>
+  </si>
+  <si>
+    <t>978-1-496398-11-6</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2986</t>
+  </si>
+  <si>
+    <t>2021-01-01</t>
+  </si>
+  <si>
+    <t>Mulley</t>
+  </si>
+  <si>
+    <t>Rosen &amp;amp; Barkin's 5-Minute Emergency Medicine Consult, 6e</t>
+  </si>
+  <si>
+    <t>978-1-496392-95-4</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2751</t>
+  </si>
+  <si>
+    <t>Schaider</t>
+  </si>
+  <si>
+    <t>Barkin</t>
+  </si>
+  <si>
+    <t>Schwartz's: Clinical Handbook of Pediatrics, 5e</t>
+  </si>
+  <si>
+    <t>978-1-6083-1578-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1342</t>
+  </si>
+  <si>
+    <t>Zorc</t>
+  </si>
+  <si>
+    <t>Shelf-Life Obstetrics and Gynecology, 1e</t>
+  </si>
+  <si>
+    <t>978-1-4511-9045-8</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1338</t>
+  </si>
+  <si>
+    <t>Buys</t>
+  </si>
+  <si>
+    <t>Shelf–Life Pediatrics, 1e</t>
+  </si>
+  <si>
+    <t>978-1-4511-8957-5</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1267</t>
+  </si>
+  <si>
+    <t>Patel</t>
+  </si>
+  <si>
+    <t>Shelf-Life Surgery, 1e</t>
+  </si>
+  <si>
+    <t>978-1-4511-9147-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1318</t>
+  </si>
+  <si>
+    <t>Zaslau</t>
+  </si>
+  <si>
+    <t>SOAP for Family Medicine, 2e</t>
+  </si>
+  <si>
+    <t>978-1-496397-94-2</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2564</t>
+  </si>
+  <si>
+    <t>Maldonado</t>
+  </si>
+  <si>
+    <t>Uzelac</t>
+  </si>
+  <si>
+    <t>SOAP for Family Medicine, 3e</t>
+  </si>
+  <si>
+    <t>978-1-9752-1648-1</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3305</t>
+  </si>
+  <si>
+    <t>Wolters Kluwerat Two Commerce Square</t>
+  </si>
+  <si>
+    <t>SOAP for The Rotations, 2e</t>
+  </si>
+  <si>
+    <t>978-1-975107-65-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2838</t>
+  </si>
+  <si>
+    <t>Step-Up to Emergency Medicine, 1e</t>
+  </si>
+  <si>
+    <t>978-1-4511-9514-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1665</t>
+  </si>
+  <si>
+    <t>Huecker</t>
+  </si>
+  <si>
+    <t>Step-Up to Family Medicine, 1e</t>
+  </si>
+  <si>
+    <t>978-1-469864-21-1</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2295</t>
+  </si>
+  <si>
+    <t>Ellis</t>
+  </si>
+  <si>
+    <t>Agabegi</t>
+  </si>
+  <si>
+    <t>Step-Up to Medicine, 5e</t>
+  </si>
+  <si>
+    <t>978-1-975103-61-3</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2614</t>
+  </si>
+  <si>
+    <t>Step-Up to Medicine, 6e</t>
+  </si>
+  <si>
+    <t>978-1-975192-71-6</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3254</t>
+  </si>
+  <si>
+    <t>Step-Up To Obstetrics and Gynecology, 1e</t>
+  </si>
+  <si>
+    <t>978-1-4511-1244-3</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1271</t>
+  </si>
+  <si>
+    <t>Ling</t>
+  </si>
+  <si>
+    <t>Step-up to Pediatrics, 1e</t>
+  </si>
+  <si>
+    <t>978-1-4511-4580-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1327</t>
+  </si>
+  <si>
+    <t>Shah</t>
+  </si>
+  <si>
+    <t>Step-up to Surgery, 2e</t>
+  </si>
+  <si>
+    <t>978-1-4511-8763-2</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1251</t>
+  </si>
+  <si>
+    <t>Step-Up to USMLE Step 2 CK, 5e</t>
+  </si>
+  <si>
+    <t>978-1-975106-26-3</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2711</t>
+  </si>
+  <si>
+    <t>Ganti</t>
+  </si>
+  <si>
+    <t>Rosario</t>
+  </si>
+  <si>
+    <t>STEP-UP to USMLE STEP 2 CK, 6e</t>
+  </si>
+  <si>
+    <t>978-1-975216-76-4</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3409</t>
+  </si>
+  <si>
+    <t>Step-Up to USMLE Step 3, 1e</t>
+  </si>
+  <si>
+    <t>978-0-7817-7963-0</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1302</t>
+  </si>
+  <si>
+    <t>Van Kleunen</t>
+  </si>
+  <si>
+    <t>2009-01-01</t>
+  </si>
+  <si>
+    <t>Studying A Study &amp;amp; Testing A Test, 6e</t>
+  </si>
+  <si>
+    <t>978-0-7817-7426-0</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=829</t>
+  </si>
+  <si>
+    <t>Riegelman</t>
+  </si>
+  <si>
+    <t>2012-12-31</t>
+  </si>
+  <si>
+    <t>Studying a Study &amp;amp; Testing a Test: Reading Evidence-Based Health Research, 7e</t>
+  </si>
+  <si>
+    <t>978-1-975120-89-4</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2977</t>
+  </si>
+  <si>
+    <t>Surgical Recall, 10e</t>
+  </si>
+  <si>
+    <t>9781975212483</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3358</t>
+  </si>
+  <si>
+    <t>Surgical Recall, 9e</t>
+  </si>
+  <si>
+    <t>978-1-975152-94-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3006</t>
+  </si>
+  <si>
+    <t>The ASAM Essentials of Addiction Medicine, 3e</t>
+  </si>
+  <si>
+    <t>978-1-975107-95-6</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2669</t>
+  </si>
+  <si>
+    <t>Herron</t>
+  </si>
+  <si>
+    <t>The JAAPA QRS Review for PAs: Study Plan and Guide for PANCE and PANRE, 1e</t>
+  </si>
+  <si>
+    <t>978-1-975143-81-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3172</t>
+  </si>
+  <si>
+    <t>Bushardt</t>
+  </si>
+  <si>
+    <t>Reed</t>
+  </si>
+  <si>
+    <t>Thaler</t>
+  </si>
+  <si>
+    <t>The Only EKG Book You'll Ever Need, 10e</t>
+  </si>
+  <si>
+    <t>978-1-975185-83-1</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3204</t>
+  </si>
+  <si>
+    <t>10.00</t>
+  </si>
+  <si>
+    <t>The Only EKG Book You'll Ever Need, 11e</t>
+  </si>
+  <si>
+    <t>9781975246617</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3476</t>
+  </si>
+  <si>
+    <t>2027-01-01</t>
+  </si>
+  <si>
+    <t>The PA Rotation Exam Review, 1e</t>
+  </si>
+  <si>
+    <t>978-1-496387-27-1</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2561</t>
+  </si>
+  <si>
+    <t>Gonzales</t>
+  </si>
+  <si>
+    <t>The PA Rotation Exam Review, 2e</t>
+  </si>
+  <si>
+    <t>978-1-975193-34-8</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3398</t>
+  </si>
+  <si>
+    <t>The Pre-Clerkship Guide Procedures and Skills for Clinical Rotations, 1e</t>
+  </si>
+  <si>
+    <t>978-1-975138-05-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3156</t>
+  </si>
+  <si>
+    <t>Eltorai</t>
+  </si>
+  <si>
+    <t>The Psychiatric Interview, 4e</t>
+  </si>
+  <si>
+    <t>978-1-496327-71-0</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2246</t>
+  </si>
+  <si>
+    <t>Carlat</t>
+  </si>
+  <si>
+    <t>The Psychiatric Interview, 5e</t>
+  </si>
+  <si>
+    <t>978-1-975212-97-1</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3268</t>
+  </si>
+  <si>
+    <t>The Substance Abuse Handbook, 2e</t>
+  </si>
+  <si>
+    <t>978-1-4511-9196-7</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1238</t>
+  </si>
+  <si>
+    <t>Ruiz</t>
+  </si>
+  <si>
+    <t>The Washington Manual ® Internship Survival Guide, 5e</t>
+  </si>
+  <si>
+    <t>978-1-975113-28-5</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2668</t>
+  </si>
+  <si>
+    <t>Ciesielski</t>
+  </si>
+  <si>
+    <t>De Fer</t>
+  </si>
+  <si>
+    <t>The Washington Manual ® of Medical Therapeutics, 38e</t>
+  </si>
+  <si>
+    <t>978-1-975245-40-5</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3469</t>
+  </si>
+  <si>
+    <t>Inline Graphic 1Wolters Kluwer</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>The Washington Manual® Internship Survival Guide, 4e</t>
+  </si>
+  <si>
+    <t>978-1-4511-4324-9</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=1335</t>
+  </si>
+  <si>
+    <t>The Washington Manual® of Medical Therapeutics, 37e</t>
+  </si>
+  <si>
+    <t>978-1-975190-62-0</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3230</t>
+  </si>
+  <si>
+    <t>Ancha</t>
+  </si>
+  <si>
+    <t>37.00</t>
+  </si>
+  <si>
+    <t>Auberle</t>
+  </si>
+  <si>
+    <t>The Washington Manual™ of Emergency Medicine, 1e</t>
+  </si>
+  <si>
+    <t>978-1-496379-25-2</t>
+  </si>
+  <si>
+    <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2849</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...40 lines deleted...]
-</x:styleSheet>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="2" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2706ac18ce1b41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d11087bd6ad4c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...8302 lines deleted...]
-</x:worksheet>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AA82"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetData>
+    <row r="1" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H2" t="s">
+        <v>29</v>
+      </c>
+      <c r="I2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J2" t="s">
+        <v>30</v>
+      </c>
+      <c r="K2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N2" t="s">
+        <v>32</v>
+      </c>
+      <c r="O2" t="s">
+        <v>29</v>
+      </c>
+      <c r="P2" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>34</v>
+      </c>
+      <c r="R2" t="s">
+        <v>35</v>
+      </c>
+      <c r="S2" t="s">
+        <v>29</v>
+      </c>
+      <c r="T2" t="s">
+        <v>29</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="s">
+        <v>29</v>
+      </c>
+      <c r="W2" t="s">
+        <v>29</v>
+      </c>
+      <c r="X2" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3" t="s">
+        <v>42</v>
+      </c>
+      <c r="K3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" t="s">
+        <v>32</v>
+      </c>
+      <c r="O3" t="s">
+        <v>29</v>
+      </c>
+      <c r="P3" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3" t="s">
+        <v>43</v>
+      </c>
+      <c r="S3" t="s">
+        <v>29</v>
+      </c>
+      <c r="T3" t="s">
+        <v>29</v>
+      </c>
+      <c r="U3" t="s">
+        <v>44</v>
+      </c>
+      <c r="V3" t="s">
+        <v>45</v>
+      </c>
+      <c r="W3" t="s">
+        <v>29</v>
+      </c>
+      <c r="X3" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P4" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" t="s">
+        <v>51</v>
+      </c>
+      <c r="S4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U4" t="s">
+        <v>52</v>
+      </c>
+      <c r="V4" t="s">
+        <v>29</v>
+      </c>
+      <c r="W4" t="s">
+        <v>29</v>
+      </c>
+      <c r="X4" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K5" t="s">
+        <v>56</v>
+      </c>
+      <c r="L5" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>34</v>
+      </c>
+      <c r="R5" t="s">
+        <v>57</v>
+      </c>
+      <c r="S5" t="s">
+        <v>29</v>
+      </c>
+      <c r="T5" t="s">
+        <v>29</v>
+      </c>
+      <c r="U5" t="s">
+        <v>58</v>
+      </c>
+      <c r="V5" t="s">
+        <v>29</v>
+      </c>
+      <c r="W5" t="s">
+        <v>29</v>
+      </c>
+      <c r="X5" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" t="s">
+        <v>61</v>
+      </c>
+      <c r="K6" t="s">
+        <v>62</v>
+      </c>
+      <c r="L6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M6" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" t="s">
+        <v>32</v>
+      </c>
+      <c r="O6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>34</v>
+      </c>
+      <c r="R6" t="s">
+        <v>63</v>
+      </c>
+      <c r="S6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T6" t="s">
+        <v>29</v>
+      </c>
+      <c r="U6" t="s">
+        <v>52</v>
+      </c>
+      <c r="V6" t="s">
+        <v>29</v>
+      </c>
+      <c r="W6" t="s">
+        <v>29</v>
+      </c>
+      <c r="X6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" t="s">
+        <v>66</v>
+      </c>
+      <c r="K7" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" t="s">
+        <v>65</v>
+      </c>
+      <c r="M7" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" t="s">
+        <v>32</v>
+      </c>
+      <c r="O7" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" t="s">
+        <v>57</v>
+      </c>
+      <c r="S7" t="s">
+        <v>29</v>
+      </c>
+      <c r="T7" t="s">
+        <v>29</v>
+      </c>
+      <c r="U7" t="s">
+        <v>68</v>
+      </c>
+      <c r="V7" t="s">
+        <v>29</v>
+      </c>
+      <c r="W7" t="s">
+        <v>29</v>
+      </c>
+      <c r="X7" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" t="s">
+        <v>71</v>
+      </c>
+      <c r="K8" t="s">
+        <v>67</v>
+      </c>
+      <c r="L8" t="s">
+        <v>70</v>
+      </c>
+      <c r="M8" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O8" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>34</v>
+      </c>
+      <c r="R8" t="s">
+        <v>72</v>
+      </c>
+      <c r="S8" t="s">
+        <v>29</v>
+      </c>
+      <c r="T8" t="s">
+        <v>29</v>
+      </c>
+      <c r="U8" t="s">
+        <v>73</v>
+      </c>
+      <c r="V8" t="s">
+        <v>29</v>
+      </c>
+      <c r="W8" t="s">
+        <v>29</v>
+      </c>
+      <c r="X8" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" t="s">
+        <v>76</v>
+      </c>
+      <c r="K9" t="s">
+        <v>77</v>
+      </c>
+      <c r="L9" t="s">
+        <v>75</v>
+      </c>
+      <c r="M9" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" t="s">
+        <v>32</v>
+      </c>
+      <c r="O9" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>34</v>
+      </c>
+      <c r="R9" t="s">
+        <v>57</v>
+      </c>
+      <c r="S9" t="s">
+        <v>29</v>
+      </c>
+      <c r="T9" t="s">
+        <v>29</v>
+      </c>
+      <c r="U9" t="s">
+        <v>39</v>
+      </c>
+      <c r="V9" t="s">
+        <v>29</v>
+      </c>
+      <c r="W9" t="s">
+        <v>29</v>
+      </c>
+      <c r="X9" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" t="s">
+        <v>80</v>
+      </c>
+      <c r="K10" t="s">
+        <v>77</v>
+      </c>
+      <c r="L10" t="s">
+        <v>79</v>
+      </c>
+      <c r="M10" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" t="s">
+        <v>32</v>
+      </c>
+      <c r="O10" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>34</v>
+      </c>
+      <c r="R10" t="s">
+        <v>81</v>
+      </c>
+      <c r="S10" t="s">
+        <v>29</v>
+      </c>
+      <c r="T10" t="s">
+        <v>29</v>
+      </c>
+      <c r="U10" t="s">
+        <v>44</v>
+      </c>
+      <c r="V10" t="s">
+        <v>29</v>
+      </c>
+      <c r="W10" t="s">
+        <v>29</v>
+      </c>
+      <c r="X10" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" t="s">
+        <v>84</v>
+      </c>
+      <c r="K11" t="s">
+        <v>85</v>
+      </c>
+      <c r="L11" t="s">
+        <v>83</v>
+      </c>
+      <c r="M11" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" t="s">
+        <v>32</v>
+      </c>
+      <c r="O11" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>34</v>
+      </c>
+      <c r="R11" t="s">
+        <v>81</v>
+      </c>
+      <c r="S11" t="s">
+        <v>29</v>
+      </c>
+      <c r="T11" t="s">
+        <v>29</v>
+      </c>
+      <c r="U11" t="s">
+        <v>39</v>
+      </c>
+      <c r="V11" t="s">
+        <v>29</v>
+      </c>
+      <c r="W11" t="s">
+        <v>29</v>
+      </c>
+      <c r="X11" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" t="s">
+        <v>88</v>
+      </c>
+      <c r="K12" t="s">
+        <v>89</v>
+      </c>
+      <c r="L12" t="s">
+        <v>87</v>
+      </c>
+      <c r="M12" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" t="s">
+        <v>32</v>
+      </c>
+      <c r="O12" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>34</v>
+      </c>
+      <c r="R12" t="s">
+        <v>90</v>
+      </c>
+      <c r="S12" t="s">
+        <v>29</v>
+      </c>
+      <c r="T12" t="s">
+        <v>29</v>
+      </c>
+      <c r="U12" t="s">
+        <v>36</v>
+      </c>
+      <c r="V12" t="s">
+        <v>29</v>
+      </c>
+      <c r="W12" t="s">
+        <v>29</v>
+      </c>
+      <c r="X12" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" t="s">
+        <v>93</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K13" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" t="s">
+        <v>32</v>
+      </c>
+      <c r="O13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>34</v>
+      </c>
+      <c r="R13" t="s">
+        <v>95</v>
+      </c>
+      <c r="S13" t="s">
+        <v>29</v>
+      </c>
+      <c r="T13" t="s">
+        <v>29</v>
+      </c>
+      <c r="U13" t="s">
+        <v>52</v>
+      </c>
+      <c r="V13" t="s">
+        <v>29</v>
+      </c>
+      <c r="W13" t="s">
+        <v>29</v>
+      </c>
+      <c r="X13" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B14" t="s">
+        <v>97</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" t="s">
+        <v>29</v>
+      </c>
+      <c r="I14" t="s">
+        <v>29</v>
+      </c>
+      <c r="J14" t="s">
+        <v>98</v>
+      </c>
+      <c r="K14" t="s">
+        <v>99</v>
+      </c>
+      <c r="L14" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>34</v>
+      </c>
+      <c r="R14" t="s">
+        <v>38</v>
+      </c>
+      <c r="S14" t="s">
+        <v>29</v>
+      </c>
+      <c r="T14" t="s">
+        <v>29</v>
+      </c>
+      <c r="U14" t="s">
+        <v>44</v>
+      </c>
+      <c r="V14" t="s">
+        <v>29</v>
+      </c>
+      <c r="W14" t="s">
+        <v>29</v>
+      </c>
+      <c r="X14" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" t="s">
+        <v>29</v>
+      </c>
+      <c r="I15" t="s">
+        <v>29</v>
+      </c>
+      <c r="J15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K15" t="s">
+        <v>104</v>
+      </c>
+      <c r="L15" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" t="s">
+        <v>29</v>
+      </c>
+      <c r="N15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O15" t="s">
+        <v>29</v>
+      </c>
+      <c r="P15" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>34</v>
+      </c>
+      <c r="R15" t="s">
+        <v>105</v>
+      </c>
+      <c r="S15" t="s">
+        <v>29</v>
+      </c>
+      <c r="T15" t="s">
+        <v>29</v>
+      </c>
+      <c r="U15" t="s">
+        <v>44</v>
+      </c>
+      <c r="V15" t="s">
+        <v>29</v>
+      </c>
+      <c r="W15" t="s">
+        <v>29</v>
+      </c>
+      <c r="X15" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
+        <v>106</v>
+      </c>
+      <c r="B16" t="s">
+        <v>107</v>
+      </c>
+      <c r="C16" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" t="s">
+        <v>29</v>
+      </c>
+      <c r="I16" t="s">
+        <v>29</v>
+      </c>
+      <c r="J16" t="s">
+        <v>108</v>
+      </c>
+      <c r="K16" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" t="s">
+        <v>107</v>
+      </c>
+      <c r="M16" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" t="s">
+        <v>32</v>
+      </c>
+      <c r="O16" t="s">
+        <v>29</v>
+      </c>
+      <c r="P16" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>34</v>
+      </c>
+      <c r="R16" t="s">
+        <v>109</v>
+      </c>
+      <c r="S16" t="s">
+        <v>29</v>
+      </c>
+      <c r="T16" t="s">
+        <v>29</v>
+      </c>
+      <c r="U16" t="s">
+        <v>44</v>
+      </c>
+      <c r="V16" t="s">
+        <v>29</v>
+      </c>
+      <c r="W16" t="s">
+        <v>29</v>
+      </c>
+      <c r="X16" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
+        <v>110</v>
+      </c>
+      <c r="B17" t="s">
+        <v>111</v>
+      </c>
+      <c r="C17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J17" t="s">
+        <v>112</v>
+      </c>
+      <c r="K17" t="s">
+        <v>113</v>
+      </c>
+      <c r="L17" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N17" t="s">
+        <v>32</v>
+      </c>
+      <c r="O17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P17" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>34</v>
+      </c>
+      <c r="R17" t="s">
+        <v>57</v>
+      </c>
+      <c r="S17" t="s">
+        <v>29</v>
+      </c>
+      <c r="T17" t="s">
+        <v>29</v>
+      </c>
+      <c r="U17" t="s">
+        <v>44</v>
+      </c>
+      <c r="V17" t="s">
+        <v>29</v>
+      </c>
+      <c r="W17" t="s">
+        <v>29</v>
+      </c>
+      <c r="X17" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" t="s">
+        <v>115</v>
+      </c>
+      <c r="C18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" t="s">
+        <v>29</v>
+      </c>
+      <c r="I18" t="s">
+        <v>29</v>
+      </c>
+      <c r="J18" t="s">
+        <v>116</v>
+      </c>
+      <c r="K18" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" t="s">
+        <v>115</v>
+      </c>
+      <c r="M18" t="s">
+        <v>29</v>
+      </c>
+      <c r="N18" t="s">
+        <v>32</v>
+      </c>
+      <c r="O18" t="s">
+        <v>29</v>
+      </c>
+      <c r="P18" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>34</v>
+      </c>
+      <c r="R18" t="s">
+        <v>81</v>
+      </c>
+      <c r="S18" t="s">
+        <v>29</v>
+      </c>
+      <c r="T18" t="s">
+        <v>29</v>
+      </c>
+      <c r="U18" t="s">
+        <v>29</v>
+      </c>
+      <c r="V18" t="s">
+        <v>29</v>
+      </c>
+      <c r="W18" t="s">
+        <v>29</v>
+      </c>
+      <c r="X18" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" t="s">
+        <v>118</v>
+      </c>
+      <c r="C19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" t="s">
+        <v>29</v>
+      </c>
+      <c r="G19" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" t="s">
+        <v>29</v>
+      </c>
+      <c r="J19" t="s">
+        <v>119</v>
+      </c>
+      <c r="K19" t="s">
+        <v>104</v>
+      </c>
+      <c r="L19" t="s">
+        <v>118</v>
+      </c>
+      <c r="M19" t="s">
+        <v>29</v>
+      </c>
+      <c r="N19" t="s">
+        <v>32</v>
+      </c>
+      <c r="O19" t="s">
+        <v>29</v>
+      </c>
+      <c r="P19" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>34</v>
+      </c>
+      <c r="R19" t="s">
+        <v>43</v>
+      </c>
+      <c r="S19" t="s">
+        <v>29</v>
+      </c>
+      <c r="T19" t="s">
+        <v>29</v>
+      </c>
+      <c r="U19" t="s">
+        <v>36</v>
+      </c>
+      <c r="V19" t="s">
+        <v>29</v>
+      </c>
+      <c r="W19" t="s">
+        <v>29</v>
+      </c>
+      <c r="X19" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>120</v>
+      </c>
+      <c r="B20" t="s">
+        <v>121</v>
+      </c>
+      <c r="C20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" t="s">
+        <v>29</v>
+      </c>
+      <c r="I20" t="s">
+        <v>29</v>
+      </c>
+      <c r="J20" t="s">
+        <v>122</v>
+      </c>
+      <c r="K20" t="s">
+        <v>123</v>
+      </c>
+      <c r="L20" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" t="s">
+        <v>29</v>
+      </c>
+      <c r="N20" t="s">
+        <v>32</v>
+      </c>
+      <c r="O20" t="s">
+        <v>29</v>
+      </c>
+      <c r="P20" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>34</v>
+      </c>
+      <c r="R20" t="s">
+        <v>124</v>
+      </c>
+      <c r="S20" t="s">
+        <v>29</v>
+      </c>
+      <c r="T20" t="s">
+        <v>29</v>
+      </c>
+      <c r="U20" t="s">
+        <v>39</v>
+      </c>
+      <c r="V20" t="s">
+        <v>29</v>
+      </c>
+      <c r="W20" t="s">
+        <v>29</v>
+      </c>
+      <c r="X20" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
+        <v>127</v>
+      </c>
+      <c r="B21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C21" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I21" t="s">
+        <v>29</v>
+      </c>
+      <c r="J21" t="s">
+        <v>129</v>
+      </c>
+      <c r="K21" t="s">
+        <v>130</v>
+      </c>
+      <c r="L21" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" t="s">
+        <v>29</v>
+      </c>
+      <c r="N21" t="s">
+        <v>32</v>
+      </c>
+      <c r="O21" t="s">
+        <v>29</v>
+      </c>
+      <c r="P21" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>34</v>
+      </c>
+      <c r="R21" t="s">
+        <v>43</v>
+      </c>
+      <c r="S21" t="s">
+        <v>29</v>
+      </c>
+      <c r="T21" t="s">
+        <v>29</v>
+      </c>
+      <c r="U21" t="s">
+        <v>44</v>
+      </c>
+      <c r="V21" t="s">
+        <v>29</v>
+      </c>
+      <c r="W21" t="s">
+        <v>29</v>
+      </c>
+      <c r="X21" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B22" t="s">
+        <v>132</v>
+      </c>
+      <c r="C22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" t="s">
+        <v>29</v>
+      </c>
+      <c r="F22" t="s">
+        <v>29</v>
+      </c>
+      <c r="G22" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" t="s">
+        <v>29</v>
+      </c>
+      <c r="J22" t="s">
+        <v>133</v>
+      </c>
+      <c r="K22" t="s">
+        <v>130</v>
+      </c>
+      <c r="L22" t="s">
+        <v>132</v>
+      </c>
+      <c r="M22" t="s">
+        <v>29</v>
+      </c>
+      <c r="N22" t="s">
+        <v>32</v>
+      </c>
+      <c r="O22" t="s">
+        <v>29</v>
+      </c>
+      <c r="P22" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>34</v>
+      </c>
+      <c r="R22" t="s">
+        <v>134</v>
+      </c>
+      <c r="S22" t="s">
+        <v>29</v>
+      </c>
+      <c r="T22" t="s">
+        <v>29</v>
+      </c>
+      <c r="U22" t="s">
+        <v>39</v>
+      </c>
+      <c r="V22" t="s">
+        <v>29</v>
+      </c>
+      <c r="W22" t="s">
+        <v>29</v>
+      </c>
+      <c r="X22" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
+        <v>135</v>
+      </c>
+      <c r="B23" t="s">
+        <v>136</v>
+      </c>
+      <c r="C23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" t="s">
+        <v>29</v>
+      </c>
+      <c r="F23" t="s">
+        <v>29</v>
+      </c>
+      <c r="G23" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" t="s">
+        <v>29</v>
+      </c>
+      <c r="I23" t="s">
+        <v>29</v>
+      </c>
+      <c r="J23" t="s">
+        <v>137</v>
+      </c>
+      <c r="K23" t="s">
+        <v>125</v>
+      </c>
+      <c r="L23" t="s">
+        <v>136</v>
+      </c>
+      <c r="M23" t="s">
+        <v>29</v>
+      </c>
+      <c r="N23" t="s">
+        <v>32</v>
+      </c>
+      <c r="O23" t="s">
+        <v>29</v>
+      </c>
+      <c r="P23" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>34</v>
+      </c>
+      <c r="R23" t="s">
+        <v>57</v>
+      </c>
+      <c r="S23" t="s">
+        <v>29</v>
+      </c>
+      <c r="T23" t="s">
+        <v>29</v>
+      </c>
+      <c r="U23" t="s">
+        <v>138</v>
+      </c>
+      <c r="V23" t="s">
+        <v>29</v>
+      </c>
+      <c r="W23" t="s">
+        <v>29</v>
+      </c>
+      <c r="X23" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
+        <v>139</v>
+      </c>
+      <c r="B24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" t="s">
+        <v>29</v>
+      </c>
+      <c r="G24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" t="s">
+        <v>29</v>
+      </c>
+      <c r="I24" t="s">
+        <v>29</v>
+      </c>
+      <c r="J24" t="s">
+        <v>141</v>
+      </c>
+      <c r="K24" t="s">
+        <v>125</v>
+      </c>
+      <c r="L24" t="s">
+        <v>140</v>
+      </c>
+      <c r="M24" t="s">
+        <v>29</v>
+      </c>
+      <c r="N24" t="s">
+        <v>32</v>
+      </c>
+      <c r="O24" t="s">
+        <v>29</v>
+      </c>
+      <c r="P24" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>34</v>
+      </c>
+      <c r="R24" t="s">
+        <v>81</v>
+      </c>
+      <c r="S24" t="s">
+        <v>29</v>
+      </c>
+      <c r="T24" t="s">
+        <v>29</v>
+      </c>
+      <c r="U24" t="s">
+        <v>29</v>
+      </c>
+      <c r="V24" t="s">
+        <v>29</v>
+      </c>
+      <c r="W24" t="s">
+        <v>29</v>
+      </c>
+      <c r="X24" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" t="s">
+        <v>144</v>
+      </c>
+      <c r="C25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" t="s">
+        <v>29</v>
+      </c>
+      <c r="E25" t="s">
+        <v>29</v>
+      </c>
+      <c r="F25" t="s">
+        <v>29</v>
+      </c>
+      <c r="G25" t="s">
+        <v>29</v>
+      </c>
+      <c r="H25" t="s">
+        <v>29</v>
+      </c>
+      <c r="I25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J25" t="s">
+        <v>145</v>
+      </c>
+      <c r="K25" t="s">
+        <v>146</v>
+      </c>
+      <c r="L25" t="s">
+        <v>144</v>
+      </c>
+      <c r="M25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N25" t="s">
+        <v>32</v>
+      </c>
+      <c r="O25" t="s">
+        <v>29</v>
+      </c>
+      <c r="P25" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>34</v>
+      </c>
+      <c r="R25" t="s">
+        <v>147</v>
+      </c>
+      <c r="S25" t="s">
+        <v>29</v>
+      </c>
+      <c r="T25" t="s">
+        <v>29</v>
+      </c>
+      <c r="U25" t="s">
+        <v>44</v>
+      </c>
+      <c r="V25" t="s">
+        <v>29</v>
+      </c>
+      <c r="W25" t="s">
+        <v>29</v>
+      </c>
+      <c r="X25" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B26" t="s">
+        <v>149</v>
+      </c>
+      <c r="C26" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J26" t="s">
+        <v>150</v>
+      </c>
+      <c r="K26" t="s">
+        <v>151</v>
+      </c>
+      <c r="L26" t="s">
+        <v>149</v>
+      </c>
+      <c r="M26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N26" t="s">
+        <v>32</v>
+      </c>
+      <c r="O26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>34</v>
+      </c>
+      <c r="R26" t="s">
+        <v>57</v>
+      </c>
+      <c r="S26" t="s">
+        <v>29</v>
+      </c>
+      <c r="T26" t="s">
+        <v>29</v>
+      </c>
+      <c r="U26" t="s">
+        <v>36</v>
+      </c>
+      <c r="V26" t="s">
+        <v>152</v>
+      </c>
+      <c r="W26" t="s">
+        <v>29</v>
+      </c>
+      <c r="X26" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27" t="s">
+        <v>154</v>
+      </c>
+      <c r="C27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J27" t="s">
+        <v>155</v>
+      </c>
+      <c r="K27" t="s">
+        <v>156</v>
+      </c>
+      <c r="L27" t="s">
+        <v>154</v>
+      </c>
+      <c r="M27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N27" t="s">
+        <v>32</v>
+      </c>
+      <c r="O27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P27" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>34</v>
+      </c>
+      <c r="R27" t="s">
+        <v>57</v>
+      </c>
+      <c r="S27" t="s">
+        <v>29</v>
+      </c>
+      <c r="T27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U27" t="s">
+        <v>44</v>
+      </c>
+      <c r="V27" t="s">
+        <v>31</v>
+      </c>
+      <c r="W27" t="s">
+        <v>29</v>
+      </c>
+      <c r="X27" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A28" t="s">
+        <v>157</v>
+      </c>
+      <c r="B28" t="s">
+        <v>158</v>
+      </c>
+      <c r="C28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D28" t="s">
+        <v>29</v>
+      </c>
+      <c r="E28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J28" t="s">
+        <v>159</v>
+      </c>
+      <c r="K28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L28" t="s">
+        <v>158</v>
+      </c>
+      <c r="M28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N28" t="s">
+        <v>32</v>
+      </c>
+      <c r="O28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P28" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>34</v>
+      </c>
+      <c r="R28" t="s">
+        <v>63</v>
+      </c>
+      <c r="S28" t="s">
+        <v>29</v>
+      </c>
+      <c r="T28" t="s">
+        <v>29</v>
+      </c>
+      <c r="U28" t="s">
+        <v>36</v>
+      </c>
+      <c r="V28" t="s">
+        <v>156</v>
+      </c>
+      <c r="W28" t="s">
+        <v>29</v>
+      </c>
+      <c r="X28" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29" t="s">
+        <v>161</v>
+      </c>
+      <c r="C29" t="s">
+        <v>29</v>
+      </c>
+      <c r="D29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E29" t="s">
+        <v>29</v>
+      </c>
+      <c r="F29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" t="s">
+        <v>29</v>
+      </c>
+      <c r="H29" t="s">
+        <v>29</v>
+      </c>
+      <c r="I29" t="s">
+        <v>29</v>
+      </c>
+      <c r="J29" t="s">
+        <v>162</v>
+      </c>
+      <c r="K29" t="s">
+        <v>156</v>
+      </c>
+      <c r="L29" t="s">
+        <v>161</v>
+      </c>
+      <c r="M29" t="s">
+        <v>29</v>
+      </c>
+      <c r="N29" t="s">
+        <v>32</v>
+      </c>
+      <c r="O29" t="s">
+        <v>29</v>
+      </c>
+      <c r="P29" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>34</v>
+      </c>
+      <c r="R29" t="s">
+        <v>95</v>
+      </c>
+      <c r="S29" t="s">
+        <v>29</v>
+      </c>
+      <c r="T29" t="s">
+        <v>29</v>
+      </c>
+      <c r="U29" t="s">
+        <v>58</v>
+      </c>
+      <c r="V29" t="s">
+        <v>29</v>
+      </c>
+      <c r="W29" t="s">
+        <v>29</v>
+      </c>
+      <c r="X29" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B30" t="s">
+        <v>164</v>
+      </c>
+      <c r="C30" t="s">
+        <v>29</v>
+      </c>
+      <c r="D30" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" t="s">
+        <v>29</v>
+      </c>
+      <c r="F30" t="s">
+        <v>29</v>
+      </c>
+      <c r="G30" t="s">
+        <v>29</v>
+      </c>
+      <c r="H30" t="s">
+        <v>29</v>
+      </c>
+      <c r="I30" t="s">
+        <v>29</v>
+      </c>
+      <c r="J30" t="s">
+        <v>165</v>
+      </c>
+      <c r="K30" t="s">
+        <v>166</v>
+      </c>
+      <c r="L30" t="s">
+        <v>164</v>
+      </c>
+      <c r="M30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N30" t="s">
+        <v>32</v>
+      </c>
+      <c r="O30" t="s">
+        <v>29</v>
+      </c>
+      <c r="P30" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>34</v>
+      </c>
+      <c r="R30" t="s">
+        <v>72</v>
+      </c>
+      <c r="S30" t="s">
+        <v>29</v>
+      </c>
+      <c r="T30" t="s">
+        <v>29</v>
+      </c>
+      <c r="U30" t="s">
+        <v>29</v>
+      </c>
+      <c r="V30" t="s">
+        <v>29</v>
+      </c>
+      <c r="W30" t="s">
+        <v>29</v>
+      </c>
+      <c r="X30" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31" t="s">
+        <v>168</v>
+      </c>
+      <c r="C31" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" t="s">
+        <v>29</v>
+      </c>
+      <c r="F31" t="s">
+        <v>29</v>
+      </c>
+      <c r="G31" t="s">
+        <v>29</v>
+      </c>
+      <c r="H31" t="s">
+        <v>29</v>
+      </c>
+      <c r="I31" t="s">
+        <v>29</v>
+      </c>
+      <c r="J31" t="s">
+        <v>169</v>
+      </c>
+      <c r="K31" t="s">
+        <v>170</v>
+      </c>
+      <c r="L31" t="s">
+        <v>168</v>
+      </c>
+      <c r="M31" t="s">
+        <v>29</v>
+      </c>
+      <c r="N31" t="s">
+        <v>32</v>
+      </c>
+      <c r="O31" t="s">
+        <v>29</v>
+      </c>
+      <c r="P31" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>34</v>
+      </c>
+      <c r="R31" t="s">
+        <v>63</v>
+      </c>
+      <c r="S31" t="s">
+        <v>29</v>
+      </c>
+      <c r="T31" t="s">
+        <v>29</v>
+      </c>
+      <c r="U31" t="s">
+        <v>36</v>
+      </c>
+      <c r="V31" t="s">
+        <v>29</v>
+      </c>
+      <c r="W31" t="s">
+        <v>29</v>
+      </c>
+      <c r="X31" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
+        <v>171</v>
+      </c>
+      <c r="B32" t="s">
+        <v>172</v>
+      </c>
+      <c r="C32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D32" t="s">
+        <v>29</v>
+      </c>
+      <c r="E32" t="s">
+        <v>29</v>
+      </c>
+      <c r="F32" t="s">
+        <v>29</v>
+      </c>
+      <c r="G32" t="s">
+        <v>29</v>
+      </c>
+      <c r="H32" t="s">
+        <v>29</v>
+      </c>
+      <c r="I32" t="s">
+        <v>29</v>
+      </c>
+      <c r="J32" t="s">
+        <v>173</v>
+      </c>
+      <c r="K32" t="s">
+        <v>174</v>
+      </c>
+      <c r="L32" t="s">
+        <v>172</v>
+      </c>
+      <c r="M32" t="s">
+        <v>29</v>
+      </c>
+      <c r="N32" t="s">
+        <v>32</v>
+      </c>
+      <c r="O32" t="s">
+        <v>29</v>
+      </c>
+      <c r="P32" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>34</v>
+      </c>
+      <c r="R32" t="s">
+        <v>175</v>
+      </c>
+      <c r="S32" t="s">
+        <v>29</v>
+      </c>
+      <c r="T32" t="s">
+        <v>29</v>
+      </c>
+      <c r="U32" t="s">
+        <v>52</v>
+      </c>
+      <c r="V32" t="s">
+        <v>29</v>
+      </c>
+      <c r="W32" t="s">
+        <v>29</v>
+      </c>
+      <c r="X32" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A33" t="s">
+        <v>176</v>
+      </c>
+      <c r="B33" t="s">
+        <v>177</v>
+      </c>
+      <c r="C33" t="s">
+        <v>29</v>
+      </c>
+      <c r="D33" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" t="s">
+        <v>29</v>
+      </c>
+      <c r="F33" t="s">
+        <v>29</v>
+      </c>
+      <c r="G33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H33" t="s">
+        <v>29</v>
+      </c>
+      <c r="I33" t="s">
+        <v>29</v>
+      </c>
+      <c r="J33" t="s">
+        <v>178</v>
+      </c>
+      <c r="K33" t="s">
+        <v>179</v>
+      </c>
+      <c r="L33" t="s">
+        <v>177</v>
+      </c>
+      <c r="M33" t="s">
+        <v>29</v>
+      </c>
+      <c r="N33" t="s">
+        <v>32</v>
+      </c>
+      <c r="O33" t="s">
+        <v>29</v>
+      </c>
+      <c r="P33" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>34</v>
+      </c>
+      <c r="R33" t="s">
+        <v>35</v>
+      </c>
+      <c r="S33" t="s">
+        <v>29</v>
+      </c>
+      <c r="T33" t="s">
+        <v>29</v>
+      </c>
+      <c r="U33" t="s">
+        <v>39</v>
+      </c>
+      <c r="V33" t="s">
+        <v>180</v>
+      </c>
+      <c r="W33" t="s">
+        <v>29</v>
+      </c>
+      <c r="X33" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A34" t="s">
+        <v>181</v>
+      </c>
+      <c r="B34" t="s">
+        <v>182</v>
+      </c>
+      <c r="C34" t="s">
+        <v>29</v>
+      </c>
+      <c r="D34" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" t="s">
+        <v>29</v>
+      </c>
+      <c r="F34" t="s">
+        <v>29</v>
+      </c>
+      <c r="G34" t="s">
+        <v>29</v>
+      </c>
+      <c r="H34" t="s">
+        <v>29</v>
+      </c>
+      <c r="I34" t="s">
+        <v>29</v>
+      </c>
+      <c r="J34" t="s">
+        <v>183</v>
+      </c>
+      <c r="K34" t="s">
+        <v>174</v>
+      </c>
+      <c r="L34" t="s">
+        <v>182</v>
+      </c>
+      <c r="M34" t="s">
+        <v>29</v>
+      </c>
+      <c r="N34" t="s">
+        <v>32</v>
+      </c>
+      <c r="O34" t="s">
+        <v>29</v>
+      </c>
+      <c r="P34" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>34</v>
+      </c>
+      <c r="R34" t="s">
+        <v>57</v>
+      </c>
+      <c r="S34" t="s">
+        <v>29</v>
+      </c>
+      <c r="T34" t="s">
+        <v>29</v>
+      </c>
+      <c r="U34" t="s">
+        <v>44</v>
+      </c>
+      <c r="V34" t="s">
+        <v>29</v>
+      </c>
+      <c r="W34" t="s">
+        <v>29</v>
+      </c>
+      <c r="X34" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
+        <v>185</v>
+      </c>
+      <c r="C35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" t="s">
+        <v>29</v>
+      </c>
+      <c r="F35" t="s">
+        <v>29</v>
+      </c>
+      <c r="G35" t="s">
+        <v>29</v>
+      </c>
+      <c r="H35" t="s">
+        <v>29</v>
+      </c>
+      <c r="I35" t="s">
+        <v>29</v>
+      </c>
+      <c r="J35" t="s">
+        <v>186</v>
+      </c>
+      <c r="K35" t="s">
+        <v>187</v>
+      </c>
+      <c r="L35" t="s">
+        <v>185</v>
+      </c>
+      <c r="M35" t="s">
+        <v>29</v>
+      </c>
+      <c r="N35" t="s">
+        <v>32</v>
+      </c>
+      <c r="O35" t="s">
+        <v>29</v>
+      </c>
+      <c r="P35" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>34</v>
+      </c>
+      <c r="R35" t="s">
+        <v>38</v>
+      </c>
+      <c r="S35" t="s">
+        <v>29</v>
+      </c>
+      <c r="T35" t="s">
+        <v>29</v>
+      </c>
+      <c r="U35" t="s">
+        <v>126</v>
+      </c>
+      <c r="V35" t="s">
+        <v>29</v>
+      </c>
+      <c r="W35" t="s">
+        <v>29</v>
+      </c>
+      <c r="X35" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A36" t="s">
+        <v>188</v>
+      </c>
+      <c r="B36" t="s">
+        <v>189</v>
+      </c>
+      <c r="C36" t="s">
+        <v>29</v>
+      </c>
+      <c r="D36" t="s">
+        <v>29</v>
+      </c>
+      <c r="E36" t="s">
+        <v>29</v>
+      </c>
+      <c r="F36" t="s">
+        <v>29</v>
+      </c>
+      <c r="G36" t="s">
+        <v>29</v>
+      </c>
+      <c r="H36" t="s">
+        <v>29</v>
+      </c>
+      <c r="I36" t="s">
+        <v>29</v>
+      </c>
+      <c r="J36" t="s">
+        <v>190</v>
+      </c>
+      <c r="K36" t="s">
+        <v>191</v>
+      </c>
+      <c r="L36" t="s">
+        <v>189</v>
+      </c>
+      <c r="M36" t="s">
+        <v>29</v>
+      </c>
+      <c r="N36" t="s">
+        <v>32</v>
+      </c>
+      <c r="O36" t="s">
+        <v>29</v>
+      </c>
+      <c r="P36" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>34</v>
+      </c>
+      <c r="R36" t="s">
+        <v>91</v>
+      </c>
+      <c r="S36" t="s">
+        <v>29</v>
+      </c>
+      <c r="T36" t="s">
+        <v>29</v>
+      </c>
+      <c r="U36" t="s">
+        <v>52</v>
+      </c>
+      <c r="V36" t="s">
+        <v>29</v>
+      </c>
+      <c r="W36" t="s">
+        <v>29</v>
+      </c>
+      <c r="X36" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A37" t="s">
+        <v>192</v>
+      </c>
+      <c r="B37" t="s">
+        <v>193</v>
+      </c>
+      <c r="C37" t="s">
+        <v>29</v>
+      </c>
+      <c r="D37" t="s">
+        <v>29</v>
+      </c>
+      <c r="E37" t="s">
+        <v>29</v>
+      </c>
+      <c r="F37" t="s">
+        <v>29</v>
+      </c>
+      <c r="G37" t="s">
+        <v>29</v>
+      </c>
+      <c r="H37" t="s">
+        <v>29</v>
+      </c>
+      <c r="I37" t="s">
+        <v>29</v>
+      </c>
+      <c r="J37" t="s">
+        <v>194</v>
+      </c>
+      <c r="K37" t="s">
+        <v>195</v>
+      </c>
+      <c r="L37" t="s">
+        <v>193</v>
+      </c>
+      <c r="M37" t="s">
+        <v>29</v>
+      </c>
+      <c r="N37" t="s">
+        <v>32</v>
+      </c>
+      <c r="O37" t="s">
+        <v>29</v>
+      </c>
+      <c r="P37" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>34</v>
+      </c>
+      <c r="R37" t="s">
+        <v>38</v>
+      </c>
+      <c r="S37" t="s">
+        <v>29</v>
+      </c>
+      <c r="T37" t="s">
+        <v>29</v>
+      </c>
+      <c r="U37" t="s">
+        <v>138</v>
+      </c>
+      <c r="V37" t="s">
+        <v>29</v>
+      </c>
+      <c r="W37" t="s">
+        <v>29</v>
+      </c>
+      <c r="X37" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A38" t="s">
+        <v>196</v>
+      </c>
+      <c r="B38" t="s">
+        <v>197</v>
+      </c>
+      <c r="C38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D38" t="s">
+        <v>29</v>
+      </c>
+      <c r="E38" t="s">
+        <v>29</v>
+      </c>
+      <c r="F38" t="s">
+        <v>29</v>
+      </c>
+      <c r="G38" t="s">
+        <v>29</v>
+      </c>
+      <c r="H38" t="s">
+        <v>29</v>
+      </c>
+      <c r="I38" t="s">
+        <v>29</v>
+      </c>
+      <c r="J38" t="s">
+        <v>198</v>
+      </c>
+      <c r="K38" t="s">
+        <v>195</v>
+      </c>
+      <c r="L38" t="s">
+        <v>197</v>
+      </c>
+      <c r="M38" t="s">
+        <v>29</v>
+      </c>
+      <c r="N38" t="s">
+        <v>32</v>
+      </c>
+      <c r="O38" t="s">
+        <v>29</v>
+      </c>
+      <c r="P38" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>34</v>
+      </c>
+      <c r="R38" t="s">
+        <v>38</v>
+      </c>
+      <c r="S38" t="s">
+        <v>29</v>
+      </c>
+      <c r="T38" t="s">
+        <v>29</v>
+      </c>
+      <c r="U38" t="s">
+        <v>44</v>
+      </c>
+      <c r="V38" t="s">
+        <v>29</v>
+      </c>
+      <c r="W38" t="s">
+        <v>29</v>
+      </c>
+      <c r="X38" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A39" t="s">
+        <v>199</v>
+      </c>
+      <c r="B39" t="s">
+        <v>200</v>
+      </c>
+      <c r="C39" t="s">
+        <v>29</v>
+      </c>
+      <c r="D39" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" t="s">
+        <v>29</v>
+      </c>
+      <c r="F39" t="s">
+        <v>29</v>
+      </c>
+      <c r="G39" t="s">
+        <v>29</v>
+      </c>
+      <c r="H39" t="s">
+        <v>29</v>
+      </c>
+      <c r="I39" t="s">
+        <v>29</v>
+      </c>
+      <c r="J39" t="s">
+        <v>201</v>
+      </c>
+      <c r="K39" t="s">
+        <v>195</v>
+      </c>
+      <c r="L39" t="s">
+        <v>200</v>
+      </c>
+      <c r="M39" t="s">
+        <v>29</v>
+      </c>
+      <c r="N39" t="s">
+        <v>32</v>
+      </c>
+      <c r="O39" t="s">
+        <v>29</v>
+      </c>
+      <c r="P39" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>34</v>
+      </c>
+      <c r="R39" t="s">
+        <v>202</v>
+      </c>
+      <c r="S39" t="s">
+        <v>29</v>
+      </c>
+      <c r="T39" t="s">
+        <v>29</v>
+      </c>
+      <c r="U39" t="s">
+        <v>58</v>
+      </c>
+      <c r="V39" t="s">
+        <v>29</v>
+      </c>
+      <c r="W39" t="s">
+        <v>29</v>
+      </c>
+      <c r="X39" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
+        <v>203</v>
+      </c>
+      <c r="B40" t="s">
+        <v>204</v>
+      </c>
+      <c r="C40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" t="s">
+        <v>29</v>
+      </c>
+      <c r="E40" t="s">
+        <v>29</v>
+      </c>
+      <c r="F40" t="s">
+        <v>29</v>
+      </c>
+      <c r="G40" t="s">
+        <v>29</v>
+      </c>
+      <c r="H40" t="s">
+        <v>29</v>
+      </c>
+      <c r="I40" t="s">
+        <v>29</v>
+      </c>
+      <c r="J40" t="s">
+        <v>205</v>
+      </c>
+      <c r="K40" t="s">
+        <v>195</v>
+      </c>
+      <c r="L40" t="s">
+        <v>204</v>
+      </c>
+      <c r="M40" t="s">
+        <v>29</v>
+      </c>
+      <c r="N40" t="s">
+        <v>32</v>
+      </c>
+      <c r="O40" t="s">
+        <v>29</v>
+      </c>
+      <c r="P40" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>34</v>
+      </c>
+      <c r="R40" t="s">
+        <v>202</v>
+      </c>
+      <c r="S40" t="s">
+        <v>29</v>
+      </c>
+      <c r="T40" t="s">
+        <v>29</v>
+      </c>
+      <c r="U40" t="s">
+        <v>36</v>
+      </c>
+      <c r="V40" t="s">
+        <v>29</v>
+      </c>
+      <c r="W40" t="s">
+        <v>29</v>
+      </c>
+      <c r="X40" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A41" t="s">
+        <v>206</v>
+      </c>
+      <c r="B41" t="s">
+        <v>207</v>
+      </c>
+      <c r="C41" t="s">
+        <v>29</v>
+      </c>
+      <c r="D41" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" t="s">
+        <v>29</v>
+      </c>
+      <c r="F41" t="s">
+        <v>29</v>
+      </c>
+      <c r="G41" t="s">
+        <v>29</v>
+      </c>
+      <c r="H41" t="s">
+        <v>29</v>
+      </c>
+      <c r="I41" t="s">
+        <v>29</v>
+      </c>
+      <c r="J41" t="s">
+        <v>208</v>
+      </c>
+      <c r="K41" t="s">
+        <v>209</v>
+      </c>
+      <c r="L41" t="s">
+        <v>207</v>
+      </c>
+      <c r="M41" t="s">
+        <v>29</v>
+      </c>
+      <c r="N41" t="s">
+        <v>32</v>
+      </c>
+      <c r="O41" t="s">
+        <v>29</v>
+      </c>
+      <c r="P41" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>34</v>
+      </c>
+      <c r="R41" t="s">
+        <v>72</v>
+      </c>
+      <c r="S41" t="s">
+        <v>29</v>
+      </c>
+      <c r="T41" t="s">
+        <v>29</v>
+      </c>
+      <c r="U41" t="s">
+        <v>126</v>
+      </c>
+      <c r="V41" t="s">
+        <v>210</v>
+      </c>
+      <c r="W41" t="s">
+        <v>29</v>
+      </c>
+      <c r="X41" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B42" t="s">
+        <v>212</v>
+      </c>
+      <c r="C42" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" t="s">
+        <v>29</v>
+      </c>
+      <c r="E42" t="s">
+        <v>29</v>
+      </c>
+      <c r="F42" t="s">
+        <v>29</v>
+      </c>
+      <c r="G42" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42" t="s">
+        <v>29</v>
+      </c>
+      <c r="I42" t="s">
+        <v>29</v>
+      </c>
+      <c r="J42" t="s">
+        <v>213</v>
+      </c>
+      <c r="K42" t="s">
+        <v>214</v>
+      </c>
+      <c r="L42" t="s">
+        <v>212</v>
+      </c>
+      <c r="M42" t="s">
+        <v>29</v>
+      </c>
+      <c r="N42" t="s">
+        <v>32</v>
+      </c>
+      <c r="O42" t="s">
+        <v>29</v>
+      </c>
+      <c r="P42" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>34</v>
+      </c>
+      <c r="R42" t="s">
+        <v>147</v>
+      </c>
+      <c r="S42" t="s">
+        <v>29</v>
+      </c>
+      <c r="T42" t="s">
+        <v>29</v>
+      </c>
+      <c r="U42" t="s">
+        <v>58</v>
+      </c>
+      <c r="V42" t="s">
+        <v>29</v>
+      </c>
+      <c r="W42" t="s">
+        <v>29</v>
+      </c>
+      <c r="X42" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A43" t="s">
+        <v>215</v>
+      </c>
+      <c r="B43" t="s">
+        <v>216</v>
+      </c>
+      <c r="C43" t="s">
+        <v>29</v>
+      </c>
+      <c r="D43" t="s">
+        <v>29</v>
+      </c>
+      <c r="E43" t="s">
+        <v>29</v>
+      </c>
+      <c r="F43" t="s">
+        <v>29</v>
+      </c>
+      <c r="G43" t="s">
+        <v>29</v>
+      </c>
+      <c r="H43" t="s">
+        <v>29</v>
+      </c>
+      <c r="I43" t="s">
+        <v>29</v>
+      </c>
+      <c r="J43" t="s">
+        <v>217</v>
+      </c>
+      <c r="K43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L43" t="s">
+        <v>216</v>
+      </c>
+      <c r="M43" t="s">
+        <v>29</v>
+      </c>
+      <c r="N43" t="s">
+        <v>32</v>
+      </c>
+      <c r="O43" t="s">
+        <v>29</v>
+      </c>
+      <c r="P43" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>34</v>
+      </c>
+      <c r="R43" t="s">
+        <v>91</v>
+      </c>
+      <c r="S43" t="s">
+        <v>29</v>
+      </c>
+      <c r="T43" t="s">
+        <v>29</v>
+      </c>
+      <c r="U43" t="s">
+        <v>52</v>
+      </c>
+      <c r="V43" t="s">
+        <v>29</v>
+      </c>
+      <c r="W43" t="s">
+        <v>29</v>
+      </c>
+      <c r="X43" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A44" t="s">
+        <v>218</v>
+      </c>
+      <c r="B44" t="s">
+        <v>219</v>
+      </c>
+      <c r="C44" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" t="s">
+        <v>29</v>
+      </c>
+      <c r="F44" t="s">
+        <v>29</v>
+      </c>
+      <c r="G44" t="s">
+        <v>29</v>
+      </c>
+      <c r="H44" t="s">
+        <v>29</v>
+      </c>
+      <c r="I44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J44" t="s">
+        <v>220</v>
+      </c>
+      <c r="K44" t="s">
+        <v>221</v>
+      </c>
+      <c r="L44" t="s">
+        <v>219</v>
+      </c>
+      <c r="M44" t="s">
+        <v>29</v>
+      </c>
+      <c r="N44" t="s">
+        <v>32</v>
+      </c>
+      <c r="O44" t="s">
+        <v>29</v>
+      </c>
+      <c r="P44" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>34</v>
+      </c>
+      <c r="R44" t="s">
+        <v>100</v>
+      </c>
+      <c r="S44" t="s">
+        <v>29</v>
+      </c>
+      <c r="T44" t="s">
+        <v>29</v>
+      </c>
+      <c r="U44" t="s">
+        <v>36</v>
+      </c>
+      <c r="V44" t="s">
+        <v>29</v>
+      </c>
+      <c r="W44" t="s">
+        <v>29</v>
+      </c>
+      <c r="X44" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A45" t="s">
+        <v>222</v>
+      </c>
+      <c r="B45" t="s">
+        <v>223</v>
+      </c>
+      <c r="C45" t="s">
+        <v>29</v>
+      </c>
+      <c r="D45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E45" t="s">
+        <v>29</v>
+      </c>
+      <c r="F45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G45" t="s">
+        <v>29</v>
+      </c>
+      <c r="H45" t="s">
+        <v>29</v>
+      </c>
+      <c r="I45" t="s">
+        <v>29</v>
+      </c>
+      <c r="J45" t="s">
+        <v>224</v>
+      </c>
+      <c r="K45" t="s">
+        <v>221</v>
+      </c>
+      <c r="L45" t="s">
+        <v>223</v>
+      </c>
+      <c r="M45" t="s">
+        <v>29</v>
+      </c>
+      <c r="N45" t="s">
+        <v>32</v>
+      </c>
+      <c r="O45" t="s">
+        <v>29</v>
+      </c>
+      <c r="P45" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>34</v>
+      </c>
+      <c r="R45" t="s">
+        <v>225</v>
+      </c>
+      <c r="S45" t="s">
+        <v>29</v>
+      </c>
+      <c r="T45" t="s">
+        <v>29</v>
+      </c>
+      <c r="U45" t="s">
+        <v>68</v>
+      </c>
+      <c r="V45" t="s">
+        <v>226</v>
+      </c>
+      <c r="W45" t="s">
+        <v>29</v>
+      </c>
+      <c r="X45" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A46" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" t="s">
+        <v>228</v>
+      </c>
+      <c r="C46" t="s">
+        <v>29</v>
+      </c>
+      <c r="D46" t="s">
+        <v>29</v>
+      </c>
+      <c r="E46" t="s">
+        <v>29</v>
+      </c>
+      <c r="F46" t="s">
+        <v>29</v>
+      </c>
+      <c r="G46" t="s">
+        <v>29</v>
+      </c>
+      <c r="H46" t="s">
+        <v>29</v>
+      </c>
+      <c r="I46" t="s">
+        <v>29</v>
+      </c>
+      <c r="J46" t="s">
+        <v>229</v>
+      </c>
+      <c r="K46" t="s">
+        <v>230</v>
+      </c>
+      <c r="L46" t="s">
+        <v>228</v>
+      </c>
+      <c r="M46" t="s">
+        <v>29</v>
+      </c>
+      <c r="N46" t="s">
+        <v>32</v>
+      </c>
+      <c r="O46" t="s">
+        <v>29</v>
+      </c>
+      <c r="P46" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>34</v>
+      </c>
+      <c r="R46" t="s">
+        <v>90</v>
+      </c>
+      <c r="S46" t="s">
+        <v>29</v>
+      </c>
+      <c r="T46" t="s">
+        <v>29</v>
+      </c>
+      <c r="U46" t="s">
+        <v>44</v>
+      </c>
+      <c r="V46" t="s">
+        <v>231</v>
+      </c>
+      <c r="W46" t="s">
+        <v>29</v>
+      </c>
+      <c r="X46" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
+        <v>232</v>
+      </c>
+      <c r="B47" t="s">
+        <v>233</v>
+      </c>
+      <c r="C47" t="s">
+        <v>29</v>
+      </c>
+      <c r="D47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" t="s">
+        <v>29</v>
+      </c>
+      <c r="F47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H47" t="s">
+        <v>29</v>
+      </c>
+      <c r="I47" t="s">
+        <v>29</v>
+      </c>
+      <c r="J47" t="s">
+        <v>234</v>
+      </c>
+      <c r="K47" t="s">
+        <v>235</v>
+      </c>
+      <c r="L47" t="s">
+        <v>233</v>
+      </c>
+      <c r="M47" t="s">
+        <v>29</v>
+      </c>
+      <c r="N47" t="s">
+        <v>32</v>
+      </c>
+      <c r="O47" t="s">
+        <v>29</v>
+      </c>
+      <c r="P47" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>34</v>
+      </c>
+      <c r="R47" t="s">
+        <v>109</v>
+      </c>
+      <c r="S47" t="s">
+        <v>29</v>
+      </c>
+      <c r="T47" t="s">
+        <v>29</v>
+      </c>
+      <c r="U47" t="s">
+        <v>39</v>
+      </c>
+      <c r="V47" t="s">
+        <v>29</v>
+      </c>
+      <c r="W47" t="s">
+        <v>29</v>
+      </c>
+      <c r="X47" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
+        <v>236</v>
+      </c>
+      <c r="B48" t="s">
+        <v>237</v>
+      </c>
+      <c r="C48" t="s">
+        <v>29</v>
+      </c>
+      <c r="D48" t="s">
+        <v>29</v>
+      </c>
+      <c r="E48" t="s">
+        <v>29</v>
+      </c>
+      <c r="F48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G48" t="s">
+        <v>29</v>
+      </c>
+      <c r="H48" t="s">
+        <v>29</v>
+      </c>
+      <c r="I48" t="s">
+        <v>29</v>
+      </c>
+      <c r="J48" t="s">
+        <v>238</v>
+      </c>
+      <c r="K48" t="s">
+        <v>239</v>
+      </c>
+      <c r="L48" t="s">
+        <v>237</v>
+      </c>
+      <c r="M48" t="s">
+        <v>29</v>
+      </c>
+      <c r="N48" t="s">
+        <v>32</v>
+      </c>
+      <c r="O48" t="s">
+        <v>29</v>
+      </c>
+      <c r="P48" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>34</v>
+      </c>
+      <c r="R48" t="s">
+        <v>51</v>
+      </c>
+      <c r="S48" t="s">
+        <v>29</v>
+      </c>
+      <c r="T48" t="s">
+        <v>29</v>
+      </c>
+      <c r="U48" t="s">
+        <v>126</v>
+      </c>
+      <c r="V48" t="s">
+        <v>29</v>
+      </c>
+      <c r="W48" t="s">
+        <v>29</v>
+      </c>
+      <c r="X48" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y48" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA48" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
+        <v>240</v>
+      </c>
+      <c r="B49" t="s">
+        <v>241</v>
+      </c>
+      <c r="C49" t="s">
+        <v>29</v>
+      </c>
+      <c r="D49" t="s">
+        <v>29</v>
+      </c>
+      <c r="E49" t="s">
+        <v>29</v>
+      </c>
+      <c r="F49" t="s">
+        <v>29</v>
+      </c>
+      <c r="G49" t="s">
+        <v>29</v>
+      </c>
+      <c r="H49" t="s">
+        <v>29</v>
+      </c>
+      <c r="I49" t="s">
+        <v>29</v>
+      </c>
+      <c r="J49" t="s">
+        <v>242</v>
+      </c>
+      <c r="K49" t="s">
+        <v>243</v>
+      </c>
+      <c r="L49" t="s">
+        <v>241</v>
+      </c>
+      <c r="M49" t="s">
+        <v>29</v>
+      </c>
+      <c r="N49" t="s">
+        <v>32</v>
+      </c>
+      <c r="O49" t="s">
+        <v>29</v>
+      </c>
+      <c r="P49" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>34</v>
+      </c>
+      <c r="R49" t="s">
+        <v>51</v>
+      </c>
+      <c r="S49" t="s">
+        <v>29</v>
+      </c>
+      <c r="T49" t="s">
+        <v>29</v>
+      </c>
+      <c r="U49" t="s">
+        <v>126</v>
+      </c>
+      <c r="V49" t="s">
+        <v>29</v>
+      </c>
+      <c r="W49" t="s">
+        <v>29</v>
+      </c>
+      <c r="X49" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="50" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A50" t="s">
+        <v>244</v>
+      </c>
+      <c r="B50" t="s">
+        <v>245</v>
+      </c>
+      <c r="C50" t="s">
+        <v>29</v>
+      </c>
+      <c r="D50" t="s">
+        <v>29</v>
+      </c>
+      <c r="E50" t="s">
+        <v>29</v>
+      </c>
+      <c r="F50" t="s">
+        <v>29</v>
+      </c>
+      <c r="G50" t="s">
+        <v>29</v>
+      </c>
+      <c r="H50" t="s">
+        <v>29</v>
+      </c>
+      <c r="I50" t="s">
+        <v>29</v>
+      </c>
+      <c r="J50" t="s">
+        <v>246</v>
+      </c>
+      <c r="K50" t="s">
+        <v>247</v>
+      </c>
+      <c r="L50" t="s">
+        <v>245</v>
+      </c>
+      <c r="M50" t="s">
+        <v>29</v>
+      </c>
+      <c r="N50" t="s">
+        <v>32</v>
+      </c>
+      <c r="O50" t="s">
+        <v>29</v>
+      </c>
+      <c r="P50" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>34</v>
+      </c>
+      <c r="R50" t="s">
+        <v>51</v>
+      </c>
+      <c r="S50" t="s">
+        <v>29</v>
+      </c>
+      <c r="T50" t="s">
+        <v>29</v>
+      </c>
+      <c r="U50" t="s">
+        <v>126</v>
+      </c>
+      <c r="V50" t="s">
+        <v>29</v>
+      </c>
+      <c r="W50" t="s">
+        <v>29</v>
+      </c>
+      <c r="X50" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA50" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="51" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A51" t="s">
+        <v>248</v>
+      </c>
+      <c r="B51" t="s">
+        <v>249</v>
+      </c>
+      <c r="C51" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" t="s">
+        <v>29</v>
+      </c>
+      <c r="E51" t="s">
+        <v>29</v>
+      </c>
+      <c r="F51" t="s">
+        <v>29</v>
+      </c>
+      <c r="G51" t="s">
+        <v>29</v>
+      </c>
+      <c r="H51" t="s">
+        <v>29</v>
+      </c>
+      <c r="I51" t="s">
+        <v>29</v>
+      </c>
+      <c r="J51" t="s">
+        <v>250</v>
+      </c>
+      <c r="K51" t="s">
+        <v>251</v>
+      </c>
+      <c r="L51" t="s">
+        <v>249</v>
+      </c>
+      <c r="M51" t="s">
+        <v>29</v>
+      </c>
+      <c r="N51" t="s">
+        <v>32</v>
+      </c>
+      <c r="O51" t="s">
+        <v>29</v>
+      </c>
+      <c r="P51" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>34</v>
+      </c>
+      <c r="R51" t="s">
+        <v>57</v>
+      </c>
+      <c r="S51" t="s">
+        <v>29</v>
+      </c>
+      <c r="T51" t="s">
+        <v>29</v>
+      </c>
+      <c r="U51" t="s">
+        <v>138</v>
+      </c>
+      <c r="V51" t="s">
+        <v>252</v>
+      </c>
+      <c r="W51" t="s">
+        <v>29</v>
+      </c>
+      <c r="X51" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="52" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A52" t="s">
+        <v>253</v>
+      </c>
+      <c r="B52" t="s">
+        <v>254</v>
+      </c>
+      <c r="C52" t="s">
+        <v>29</v>
+      </c>
+      <c r="D52" t="s">
+        <v>29</v>
+      </c>
+      <c r="E52" t="s">
+        <v>29</v>
+      </c>
+      <c r="F52" t="s">
+        <v>29</v>
+      </c>
+      <c r="G52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I52" t="s">
+        <v>29</v>
+      </c>
+      <c r="J52" t="s">
+        <v>255</v>
+      </c>
+      <c r="K52" t="s">
+        <v>251</v>
+      </c>
+      <c r="L52" t="s">
+        <v>254</v>
+      </c>
+      <c r="M52" t="s">
+        <v>29</v>
+      </c>
+      <c r="N52" t="s">
+        <v>32</v>
+      </c>
+      <c r="O52" t="s">
+        <v>29</v>
+      </c>
+      <c r="P52" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>34</v>
+      </c>
+      <c r="R52" t="s">
+        <v>63</v>
+      </c>
+      <c r="S52" t="s">
+        <v>29</v>
+      </c>
+      <c r="T52" t="s">
+        <v>29</v>
+      </c>
+      <c r="U52" t="s">
+        <v>58</v>
+      </c>
+      <c r="V52" t="s">
+        <v>29</v>
+      </c>
+      <c r="W52" t="s">
+        <v>29</v>
+      </c>
+      <c r="X52" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA52" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A53" t="s">
+        <v>257</v>
+      </c>
+      <c r="B53" t="s">
+        <v>258</v>
+      </c>
+      <c r="C53" t="s">
+        <v>29</v>
+      </c>
+      <c r="D53" t="s">
+        <v>29</v>
+      </c>
+      <c r="E53" t="s">
+        <v>29</v>
+      </c>
+      <c r="F53" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H53" t="s">
+        <v>29</v>
+      </c>
+      <c r="I53" t="s">
+        <v>29</v>
+      </c>
+      <c r="J53" t="s">
+        <v>259</v>
+      </c>
+      <c r="K53" t="s">
+        <v>252</v>
+      </c>
+      <c r="L53" t="s">
+        <v>258</v>
+      </c>
+      <c r="M53" t="s">
+        <v>29</v>
+      </c>
+      <c r="N53" t="s">
+        <v>32</v>
+      </c>
+      <c r="O53" t="s">
+        <v>29</v>
+      </c>
+      <c r="P53" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>34</v>
+      </c>
+      <c r="R53" t="s">
+        <v>90</v>
+      </c>
+      <c r="S53" t="s">
+        <v>29</v>
+      </c>
+      <c r="T53" t="s">
+        <v>29</v>
+      </c>
+      <c r="U53" t="s">
+        <v>138</v>
+      </c>
+      <c r="V53" t="s">
+        <v>29</v>
+      </c>
+      <c r="W53" t="s">
+        <v>29</v>
+      </c>
+      <c r="X53" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="54" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A54" t="s">
+        <v>260</v>
+      </c>
+      <c r="B54" t="s">
+        <v>261</v>
+      </c>
+      <c r="C54" t="s">
+        <v>29</v>
+      </c>
+      <c r="D54" t="s">
+        <v>29</v>
+      </c>
+      <c r="E54" t="s">
+        <v>29</v>
+      </c>
+      <c r="F54" t="s">
+        <v>29</v>
+      </c>
+      <c r="G54" t="s">
+        <v>29</v>
+      </c>
+      <c r="H54" t="s">
+        <v>29</v>
+      </c>
+      <c r="I54" t="s">
+        <v>29</v>
+      </c>
+      <c r="J54" t="s">
+        <v>262</v>
+      </c>
+      <c r="K54" t="s">
+        <v>263</v>
+      </c>
+      <c r="L54" t="s">
+        <v>261</v>
+      </c>
+      <c r="M54" t="s">
+        <v>29</v>
+      </c>
+      <c r="N54" t="s">
+        <v>32</v>
+      </c>
+      <c r="O54" t="s">
+        <v>29</v>
+      </c>
+      <c r="P54" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>34</v>
+      </c>
+      <c r="R54" t="s">
+        <v>38</v>
+      </c>
+      <c r="S54" t="s">
+        <v>29</v>
+      </c>
+      <c r="T54" t="s">
+        <v>29</v>
+      </c>
+      <c r="U54" t="s">
+        <v>126</v>
+      </c>
+      <c r="V54" t="s">
+        <v>29</v>
+      </c>
+      <c r="W54" t="s">
+        <v>29</v>
+      </c>
+      <c r="X54" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="55" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A55" t="s">
+        <v>264</v>
+      </c>
+      <c r="B55" t="s">
+        <v>265</v>
+      </c>
+      <c r="C55" t="s">
+        <v>29</v>
+      </c>
+      <c r="D55" t="s">
+        <v>29</v>
+      </c>
+      <c r="E55" t="s">
+        <v>29</v>
+      </c>
+      <c r="F55" t="s">
+        <v>29</v>
+      </c>
+      <c r="G55" t="s">
+        <v>29</v>
+      </c>
+      <c r="H55" t="s">
+        <v>29</v>
+      </c>
+      <c r="I55" t="s">
+        <v>29</v>
+      </c>
+      <c r="J55" t="s">
+        <v>266</v>
+      </c>
+      <c r="K55" t="s">
+        <v>267</v>
+      </c>
+      <c r="L55" t="s">
+        <v>265</v>
+      </c>
+      <c r="M55" t="s">
+        <v>29</v>
+      </c>
+      <c r="N55" t="s">
+        <v>32</v>
+      </c>
+      <c r="O55" t="s">
+        <v>29</v>
+      </c>
+      <c r="P55" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>34</v>
+      </c>
+      <c r="R55" t="s">
+        <v>43</v>
+      </c>
+      <c r="S55" t="s">
+        <v>29</v>
+      </c>
+      <c r="T55" t="s">
+        <v>29</v>
+      </c>
+      <c r="U55" t="s">
+        <v>126</v>
+      </c>
+      <c r="V55" t="s">
+        <v>29</v>
+      </c>
+      <c r="W55" t="s">
+        <v>29</v>
+      </c>
+      <c r="X55" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="56" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A56" t="s">
+        <v>269</v>
+      </c>
+      <c r="B56" t="s">
+        <v>270</v>
+      </c>
+      <c r="C56" t="s">
+        <v>29</v>
+      </c>
+      <c r="D56" t="s">
+        <v>29</v>
+      </c>
+      <c r="E56" t="s">
+        <v>29</v>
+      </c>
+      <c r="F56" t="s">
+        <v>29</v>
+      </c>
+      <c r="G56" t="s">
+        <v>29</v>
+      </c>
+      <c r="H56" t="s">
+        <v>29</v>
+      </c>
+      <c r="I56" t="s">
+        <v>29</v>
+      </c>
+      <c r="J56" t="s">
+        <v>271</v>
+      </c>
+      <c r="K56" t="s">
+        <v>268</v>
+      </c>
+      <c r="L56" t="s">
+        <v>270</v>
+      </c>
+      <c r="M56" t="s">
+        <v>29</v>
+      </c>
+      <c r="N56" t="s">
+        <v>32</v>
+      </c>
+      <c r="O56" t="s">
+        <v>29</v>
+      </c>
+      <c r="P56" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>34</v>
+      </c>
+      <c r="R56" t="s">
+        <v>90</v>
+      </c>
+      <c r="S56" t="s">
+        <v>29</v>
+      </c>
+      <c r="T56" t="s">
+        <v>29</v>
+      </c>
+      <c r="U56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V56" t="s">
+        <v>187</v>
+      </c>
+      <c r="W56" t="s">
+        <v>29</v>
+      </c>
+      <c r="X56" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A57" t="s">
+        <v>272</v>
+      </c>
+      <c r="B57" t="s">
+        <v>273</v>
+      </c>
+      <c r="C57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D57" t="s">
+        <v>29</v>
+      </c>
+      <c r="E57" t="s">
+        <v>29</v>
+      </c>
+      <c r="F57" t="s">
+        <v>29</v>
+      </c>
+      <c r="G57" t="s">
+        <v>29</v>
+      </c>
+      <c r="H57" t="s">
+        <v>29</v>
+      </c>
+      <c r="I57" t="s">
+        <v>29</v>
+      </c>
+      <c r="J57" t="s">
+        <v>274</v>
+      </c>
+      <c r="K57" t="s">
+        <v>268</v>
+      </c>
+      <c r="L57" t="s">
+        <v>273</v>
+      </c>
+      <c r="M57" t="s">
+        <v>29</v>
+      </c>
+      <c r="N57" t="s">
+        <v>32</v>
+      </c>
+      <c r="O57" t="s">
+        <v>29</v>
+      </c>
+      <c r="P57" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>34</v>
+      </c>
+      <c r="R57" t="s">
+        <v>72</v>
+      </c>
+      <c r="S57" t="s">
+        <v>29</v>
+      </c>
+      <c r="T57" t="s">
+        <v>29</v>
+      </c>
+      <c r="U57" t="s">
+        <v>44</v>
+      </c>
+      <c r="V57" t="s">
+        <v>268</v>
+      </c>
+      <c r="W57" t="s">
+        <v>29</v>
+      </c>
+      <c r="X57" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="58" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A58" t="s">
+        <v>275</v>
+      </c>
+      <c r="B58" t="s">
+        <v>276</v>
+      </c>
+      <c r="C58" t="s">
+        <v>29</v>
+      </c>
+      <c r="D58" t="s">
+        <v>29</v>
+      </c>
+      <c r="E58" t="s">
+        <v>29</v>
+      </c>
+      <c r="F58" t="s">
+        <v>29</v>
+      </c>
+      <c r="G58" t="s">
+        <v>29</v>
+      </c>
+      <c r="H58" t="s">
+        <v>29</v>
+      </c>
+      <c r="I58" t="s">
+        <v>29</v>
+      </c>
+      <c r="J58" t="s">
+        <v>277</v>
+      </c>
+      <c r="K58" t="s">
+        <v>278</v>
+      </c>
+      <c r="L58" t="s">
+        <v>276</v>
+      </c>
+      <c r="M58" t="s">
+        <v>29</v>
+      </c>
+      <c r="N58" t="s">
+        <v>32</v>
+      </c>
+      <c r="O58" t="s">
+        <v>29</v>
+      </c>
+      <c r="P58" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>34</v>
+      </c>
+      <c r="R58" t="s">
+        <v>51</v>
+      </c>
+      <c r="S58" t="s">
+        <v>29</v>
+      </c>
+      <c r="T58" t="s">
+        <v>29</v>
+      </c>
+      <c r="U58" t="s">
+        <v>126</v>
+      </c>
+      <c r="V58" t="s">
+        <v>29</v>
+      </c>
+      <c r="W58" t="s">
+        <v>29</v>
+      </c>
+      <c r="X58" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="59" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A59" t="s">
+        <v>279</v>
+      </c>
+      <c r="B59" t="s">
+        <v>280</v>
+      </c>
+      <c r="C59" t="s">
+        <v>29</v>
+      </c>
+      <c r="D59" t="s">
+        <v>29</v>
+      </c>
+      <c r="E59" t="s">
+        <v>29</v>
+      </c>
+      <c r="F59" t="s">
+        <v>29</v>
+      </c>
+      <c r="G59" t="s">
+        <v>29</v>
+      </c>
+      <c r="H59" t="s">
+        <v>29</v>
+      </c>
+      <c r="I59" t="s">
+        <v>29</v>
+      </c>
+      <c r="J59" t="s">
+        <v>281</v>
+      </c>
+      <c r="K59" t="s">
+        <v>282</v>
+      </c>
+      <c r="L59" t="s">
+        <v>280</v>
+      </c>
+      <c r="M59" t="s">
+        <v>29</v>
+      </c>
+      <c r="N59" t="s">
+        <v>32</v>
+      </c>
+      <c r="O59" t="s">
+        <v>29</v>
+      </c>
+      <c r="P59" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>34</v>
+      </c>
+      <c r="R59" t="s">
+        <v>100</v>
+      </c>
+      <c r="S59" t="s">
+        <v>29</v>
+      </c>
+      <c r="T59" t="s">
+        <v>29</v>
+      </c>
+      <c r="U59" t="s">
+        <v>126</v>
+      </c>
+      <c r="V59" t="s">
+        <v>29</v>
+      </c>
+      <c r="W59" t="s">
+        <v>29</v>
+      </c>
+      <c r="X59" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA59" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="60" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
+        <v>283</v>
+      </c>
+      <c r="B60" t="s">
+        <v>284</v>
+      </c>
+      <c r="C60" t="s">
+        <v>29</v>
+      </c>
+      <c r="D60" t="s">
+        <v>29</v>
+      </c>
+      <c r="E60" t="s">
+        <v>29</v>
+      </c>
+      <c r="F60" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60" t="s">
+        <v>29</v>
+      </c>
+      <c r="H60" t="s">
+        <v>29</v>
+      </c>
+      <c r="I60" t="s">
+        <v>29</v>
+      </c>
+      <c r="J60" t="s">
+        <v>285</v>
+      </c>
+      <c r="K60" t="s">
+        <v>247</v>
+      </c>
+      <c r="L60" t="s">
+        <v>284</v>
+      </c>
+      <c r="M60" t="s">
+        <v>29</v>
+      </c>
+      <c r="N60" t="s">
+        <v>32</v>
+      </c>
+      <c r="O60" t="s">
+        <v>29</v>
+      </c>
+      <c r="P60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>34</v>
+      </c>
+      <c r="R60" t="s">
+        <v>100</v>
+      </c>
+      <c r="S60" t="s">
+        <v>29</v>
+      </c>
+      <c r="T60" t="s">
+        <v>29</v>
+      </c>
+      <c r="U60" t="s">
+        <v>138</v>
+      </c>
+      <c r="V60" t="s">
+        <v>29</v>
+      </c>
+      <c r="W60" t="s">
+        <v>29</v>
+      </c>
+      <c r="X60" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA60" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="61" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A61" t="s">
+        <v>286</v>
+      </c>
+      <c r="B61" t="s">
+        <v>287</v>
+      </c>
+      <c r="C61" t="s">
+        <v>29</v>
+      </c>
+      <c r="D61" t="s">
+        <v>29</v>
+      </c>
+      <c r="E61" t="s">
+        <v>29</v>
+      </c>
+      <c r="F61" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" t="s">
+        <v>29</v>
+      </c>
+      <c r="H61" t="s">
+        <v>29</v>
+      </c>
+      <c r="I61" t="s">
+        <v>29</v>
+      </c>
+      <c r="J61" t="s">
+        <v>288</v>
+      </c>
+      <c r="K61" t="s">
+        <v>289</v>
+      </c>
+      <c r="L61" t="s">
+        <v>287</v>
+      </c>
+      <c r="M61" t="s">
+        <v>29</v>
+      </c>
+      <c r="N61" t="s">
+        <v>32</v>
+      </c>
+      <c r="O61" t="s">
+        <v>29</v>
+      </c>
+      <c r="P61" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>34</v>
+      </c>
+      <c r="R61" t="s">
+        <v>90</v>
+      </c>
+      <c r="S61" t="s">
+        <v>29</v>
+      </c>
+      <c r="T61" t="s">
+        <v>29</v>
+      </c>
+      <c r="U61" t="s">
+        <v>39</v>
+      </c>
+      <c r="V61" t="s">
+        <v>290</v>
+      </c>
+      <c r="W61" t="s">
+        <v>29</v>
+      </c>
+      <c r="X61" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="62" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A62" t="s">
+        <v>291</v>
+      </c>
+      <c r="B62" t="s">
+        <v>292</v>
+      </c>
+      <c r="C62" t="s">
+        <v>29</v>
+      </c>
+      <c r="D62" t="s">
+        <v>29</v>
+      </c>
+      <c r="E62" t="s">
+        <v>29</v>
+      </c>
+      <c r="F62" t="s">
+        <v>29</v>
+      </c>
+      <c r="G62" t="s">
+        <v>29</v>
+      </c>
+      <c r="H62" t="s">
+        <v>29</v>
+      </c>
+      <c r="I62" t="s">
+        <v>29</v>
+      </c>
+      <c r="J62" t="s">
+        <v>293</v>
+      </c>
+      <c r="K62" t="s">
+        <v>29</v>
+      </c>
+      <c r="L62" t="s">
+        <v>292</v>
+      </c>
+      <c r="M62" t="s">
+        <v>29</v>
+      </c>
+      <c r="N62" t="s">
+        <v>32</v>
+      </c>
+      <c r="O62" t="s">
+        <v>29</v>
+      </c>
+      <c r="P62" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>34</v>
+      </c>
+      <c r="R62" t="s">
+        <v>81</v>
+      </c>
+      <c r="S62" t="s">
+        <v>29</v>
+      </c>
+      <c r="T62" t="s">
+        <v>29</v>
+      </c>
+      <c r="U62" t="s">
+        <v>29</v>
+      </c>
+      <c r="V62" t="s">
+        <v>289</v>
+      </c>
+      <c r="W62" t="s">
+        <v>29</v>
+      </c>
+      <c r="X62" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="63" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A63" t="s">
+        <v>294</v>
+      </c>
+      <c r="B63" t="s">
+        <v>295</v>
+      </c>
+      <c r="C63" t="s">
+        <v>29</v>
+      </c>
+      <c r="D63" t="s">
+        <v>29</v>
+      </c>
+      <c r="E63" t="s">
+        <v>29</v>
+      </c>
+      <c r="F63" t="s">
+        <v>29</v>
+      </c>
+      <c r="G63" t="s">
+        <v>29</v>
+      </c>
+      <c r="H63" t="s">
+        <v>29</v>
+      </c>
+      <c r="I63" t="s">
+        <v>29</v>
+      </c>
+      <c r="J63" t="s">
+        <v>296</v>
+      </c>
+      <c r="K63" t="s">
+        <v>297</v>
+      </c>
+      <c r="L63" t="s">
+        <v>295</v>
+      </c>
+      <c r="M63" t="s">
+        <v>29</v>
+      </c>
+      <c r="N63" t="s">
+        <v>32</v>
+      </c>
+      <c r="O63" t="s">
+        <v>29</v>
+      </c>
+      <c r="P63" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>34</v>
+      </c>
+      <c r="R63" t="s">
+        <v>298</v>
+      </c>
+      <c r="S63" t="s">
+        <v>29</v>
+      </c>
+      <c r="T63" t="s">
+        <v>29</v>
+      </c>
+      <c r="U63" t="s">
+        <v>126</v>
+      </c>
+      <c r="V63" t="s">
+        <v>29</v>
+      </c>
+      <c r="W63" t="s">
+        <v>29</v>
+      </c>
+      <c r="X63" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="64" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A64" t="s">
+        <v>299</v>
+      </c>
+      <c r="B64" t="s">
+        <v>300</v>
+      </c>
+      <c r="C64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D64" t="s">
+        <v>29</v>
+      </c>
+      <c r="E64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F64" t="s">
+        <v>29</v>
+      </c>
+      <c r="G64" t="s">
+        <v>29</v>
+      </c>
+      <c r="H64" t="s">
+        <v>29</v>
+      </c>
+      <c r="I64" t="s">
+        <v>29</v>
+      </c>
+      <c r="J64" t="s">
+        <v>301</v>
+      </c>
+      <c r="K64" t="s">
+        <v>302</v>
+      </c>
+      <c r="L64" t="s">
+        <v>300</v>
+      </c>
+      <c r="M64" t="s">
+        <v>29</v>
+      </c>
+      <c r="N64" t="s">
+        <v>32</v>
+      </c>
+      <c r="O64" t="s">
+        <v>29</v>
+      </c>
+      <c r="P64" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>34</v>
+      </c>
+      <c r="R64" t="s">
+        <v>303</v>
+      </c>
+      <c r="S64" t="s">
+        <v>29</v>
+      </c>
+      <c r="T64" t="s">
+        <v>29</v>
+      </c>
+      <c r="U64" t="s">
+        <v>44</v>
+      </c>
+      <c r="V64" t="s">
+        <v>29</v>
+      </c>
+      <c r="W64" t="s">
+        <v>29</v>
+      </c>
+      <c r="X64" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="65" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A65" t="s">
+        <v>304</v>
+      </c>
+      <c r="B65" t="s">
+        <v>305</v>
+      </c>
+      <c r="C65" t="s">
+        <v>29</v>
+      </c>
+      <c r="D65" t="s">
+        <v>29</v>
+      </c>
+      <c r="E65" t="s">
+        <v>29</v>
+      </c>
+      <c r="F65" t="s">
+        <v>29</v>
+      </c>
+      <c r="G65" t="s">
+        <v>29</v>
+      </c>
+      <c r="H65" t="s">
+        <v>29</v>
+      </c>
+      <c r="I65" t="s">
+        <v>29</v>
+      </c>
+      <c r="J65" t="s">
+        <v>306</v>
+      </c>
+      <c r="K65" t="s">
+        <v>302</v>
+      </c>
+      <c r="L65" t="s">
+        <v>305</v>
+      </c>
+      <c r="M65" t="s">
+        <v>29</v>
+      </c>
+      <c r="N65" t="s">
+        <v>32</v>
+      </c>
+      <c r="O65" t="s">
+        <v>29</v>
+      </c>
+      <c r="P65" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>34</v>
+      </c>
+      <c r="R65" t="s">
+        <v>225</v>
+      </c>
+      <c r="S65" t="s">
+        <v>29</v>
+      </c>
+      <c r="T65" t="s">
+        <v>29</v>
+      </c>
+      <c r="U65" t="s">
+        <v>36</v>
+      </c>
+      <c r="V65" t="s">
+        <v>29</v>
+      </c>
+      <c r="W65" t="s">
+        <v>29</v>
+      </c>
+      <c r="X65" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="66" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A66" t="s">
+        <v>307</v>
+      </c>
+      <c r="B66" t="s">
+        <v>308</v>
+      </c>
+      <c r="C66" t="s">
+        <v>29</v>
+      </c>
+      <c r="D66" t="s">
+        <v>29</v>
+      </c>
+      <c r="E66" t="s">
+        <v>29</v>
+      </c>
+      <c r="F66" t="s">
+        <v>29</v>
+      </c>
+      <c r="G66" t="s">
+        <v>29</v>
+      </c>
+      <c r="H66" t="s">
+        <v>29</v>
+      </c>
+      <c r="I66" t="s">
+        <v>29</v>
+      </c>
+      <c r="J66" t="s">
+        <v>309</v>
+      </c>
+      <c r="K66" t="s">
+        <v>29</v>
+      </c>
+      <c r="L66" t="s">
+        <v>308</v>
+      </c>
+      <c r="M66" t="s">
+        <v>29</v>
+      </c>
+      <c r="N66" t="s">
+        <v>32</v>
+      </c>
+      <c r="O66" t="s">
+        <v>29</v>
+      </c>
+      <c r="P66" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>34</v>
+      </c>
+      <c r="R66" t="s">
+        <v>63</v>
+      </c>
+      <c r="S66" t="s">
+        <v>29</v>
+      </c>
+      <c r="T66" t="s">
+        <v>29</v>
+      </c>
+      <c r="U66" t="s">
+        <v>29</v>
+      </c>
+      <c r="V66" t="s">
+        <v>49</v>
+      </c>
+      <c r="W66" t="s">
+        <v>29</v>
+      </c>
+      <c r="X66" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA66" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="67" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A67" t="s">
+        <v>310</v>
+      </c>
+      <c r="B67" t="s">
+        <v>311</v>
+      </c>
+      <c r="C67" t="s">
+        <v>29</v>
+      </c>
+      <c r="D67" t="s">
+        <v>29</v>
+      </c>
+      <c r="E67" t="s">
+        <v>29</v>
+      </c>
+      <c r="F67" t="s">
+        <v>29</v>
+      </c>
+      <c r="G67" t="s">
+        <v>29</v>
+      </c>
+      <c r="H67" t="s">
+        <v>29</v>
+      </c>
+      <c r="I67" t="s">
+        <v>29</v>
+      </c>
+      <c r="J67" t="s">
+        <v>312</v>
+      </c>
+      <c r="K67" t="s">
+        <v>49</v>
+      </c>
+      <c r="L67" t="s">
+        <v>311</v>
+      </c>
+      <c r="M67" t="s">
+        <v>29</v>
+      </c>
+      <c r="N67" t="s">
+        <v>32</v>
+      </c>
+      <c r="O67" t="s">
+        <v>29</v>
+      </c>
+      <c r="P67" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>34</v>
+      </c>
+      <c r="R67" t="s">
+        <v>202</v>
+      </c>
+      <c r="S67" t="s">
+        <v>29</v>
+      </c>
+      <c r="T67" t="s">
+        <v>29</v>
+      </c>
+      <c r="U67" t="s">
+        <v>73</v>
+      </c>
+      <c r="V67" t="s">
+        <v>29</v>
+      </c>
+      <c r="W67" t="s">
+        <v>29</v>
+      </c>
+      <c r="X67" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="68" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A68" t="s">
+        <v>313</v>
+      </c>
+      <c r="B68" t="s">
+        <v>314</v>
+      </c>
+      <c r="C68" t="s">
+        <v>29</v>
+      </c>
+      <c r="D68" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" t="s">
+        <v>29</v>
+      </c>
+      <c r="F68" t="s">
+        <v>29</v>
+      </c>
+      <c r="G68" t="s">
+        <v>29</v>
+      </c>
+      <c r="H68" t="s">
+        <v>29</v>
+      </c>
+      <c r="I68" t="s">
+        <v>29</v>
+      </c>
+      <c r="J68" t="s">
+        <v>315</v>
+      </c>
+      <c r="K68" t="s">
+        <v>316</v>
+      </c>
+      <c r="L68" t="s">
+        <v>314</v>
+      </c>
+      <c r="M68" t="s">
+        <v>29</v>
+      </c>
+      <c r="N68" t="s">
+        <v>32</v>
+      </c>
+      <c r="O68" t="s">
+        <v>29</v>
+      </c>
+      <c r="P68" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>34</v>
+      </c>
+      <c r="R68" t="s">
+        <v>90</v>
+      </c>
+      <c r="S68" t="s">
+        <v>29</v>
+      </c>
+      <c r="T68" t="s">
+        <v>29</v>
+      </c>
+      <c r="U68" t="s">
+        <v>58</v>
+      </c>
+      <c r="V68" t="s">
+        <v>29</v>
+      </c>
+      <c r="W68" t="s">
+        <v>29</v>
+      </c>
+      <c r="X68" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA68" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="69" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A69" t="s">
+        <v>317</v>
+      </c>
+      <c r="B69" t="s">
+        <v>318</v>
+      </c>
+      <c r="C69" t="s">
+        <v>29</v>
+      </c>
+      <c r="D69" t="s">
+        <v>29</v>
+      </c>
+      <c r="E69" t="s">
+        <v>29</v>
+      </c>
+      <c r="F69" t="s">
+        <v>29</v>
+      </c>
+      <c r="G69" t="s">
+        <v>29</v>
+      </c>
+      <c r="H69" t="s">
+        <v>29</v>
+      </c>
+      <c r="I69" t="s">
+        <v>29</v>
+      </c>
+      <c r="J69" t="s">
+        <v>319</v>
+      </c>
+      <c r="K69" t="s">
+        <v>320</v>
+      </c>
+      <c r="L69" t="s">
+        <v>318</v>
+      </c>
+      <c r="M69" t="s">
+        <v>29</v>
+      </c>
+      <c r="N69" t="s">
+        <v>32</v>
+      </c>
+      <c r="O69" t="s">
+        <v>29</v>
+      </c>
+      <c r="P69" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>34</v>
+      </c>
+      <c r="R69" t="s">
+        <v>202</v>
+      </c>
+      <c r="S69" t="s">
+        <v>29</v>
+      </c>
+      <c r="T69" t="s">
+        <v>29</v>
+      </c>
+      <c r="U69" t="s">
+        <v>126</v>
+      </c>
+      <c r="V69" t="s">
+        <v>321</v>
+      </c>
+      <c r="W69" t="s">
+        <v>29</v>
+      </c>
+      <c r="X69" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA69" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="70" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A70" t="s">
+        <v>323</v>
+      </c>
+      <c r="B70" t="s">
+        <v>324</v>
+      </c>
+      <c r="C70" t="s">
+        <v>29</v>
+      </c>
+      <c r="D70" t="s">
+        <v>29</v>
+      </c>
+      <c r="E70" t="s">
+        <v>29</v>
+      </c>
+      <c r="F70" t="s">
+        <v>29</v>
+      </c>
+      <c r="G70" t="s">
+        <v>29</v>
+      </c>
+      <c r="H70" t="s">
+        <v>29</v>
+      </c>
+      <c r="I70" t="s">
+        <v>29</v>
+      </c>
+      <c r="J70" t="s">
+        <v>325</v>
+      </c>
+      <c r="K70" t="s">
+        <v>322</v>
+      </c>
+      <c r="L70" t="s">
+        <v>324</v>
+      </c>
+      <c r="M70" t="s">
+        <v>29</v>
+      </c>
+      <c r="N70" t="s">
+        <v>32</v>
+      </c>
+      <c r="O70" t="s">
+        <v>29</v>
+      </c>
+      <c r="P70" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>34</v>
+      </c>
+      <c r="R70" t="s">
+        <v>35</v>
+      </c>
+      <c r="S70" t="s">
+        <v>29</v>
+      </c>
+      <c r="T70" t="s">
+        <v>29</v>
+      </c>
+      <c r="U70" t="s">
+        <v>326</v>
+      </c>
+      <c r="V70" t="s">
+        <v>29</v>
+      </c>
+      <c r="W70" t="s">
+        <v>29</v>
+      </c>
+      <c r="X70" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA70" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="71" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A71" t="s">
+        <v>327</v>
+      </c>
+      <c r="B71" t="s">
+        <v>328</v>
+      </c>
+      <c r="C71" t="s">
+        <v>29</v>
+      </c>
+      <c r="D71" t="s">
+        <v>29</v>
+      </c>
+      <c r="E71" t="s">
+        <v>29</v>
+      </c>
+      <c r="F71" t="s">
+        <v>29</v>
+      </c>
+      <c r="G71" t="s">
+        <v>29</v>
+      </c>
+      <c r="H71" t="s">
+        <v>29</v>
+      </c>
+      <c r="I71" t="s">
+        <v>29</v>
+      </c>
+      <c r="J71" t="s">
+        <v>329</v>
+      </c>
+      <c r="K71" t="s">
+        <v>322</v>
+      </c>
+      <c r="L71" t="s">
+        <v>328</v>
+      </c>
+      <c r="M71" t="s">
+        <v>29</v>
+      </c>
+      <c r="N71" t="s">
+        <v>32</v>
+      </c>
+      <c r="O71" t="s">
+        <v>29</v>
+      </c>
+      <c r="P71" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>34</v>
+      </c>
+      <c r="R71" t="s">
+        <v>330</v>
+      </c>
+      <c r="S71" t="s">
+        <v>29</v>
+      </c>
+      <c r="T71" t="s">
+        <v>29</v>
+      </c>
+      <c r="U71" t="s">
+        <v>29</v>
+      </c>
+      <c r="V71" t="s">
+        <v>29</v>
+      </c>
+      <c r="W71" t="s">
+        <v>29</v>
+      </c>
+      <c r="X71" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA71" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="72" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A72" t="s">
+        <v>331</v>
+      </c>
+      <c r="B72" t="s">
+        <v>332</v>
+      </c>
+      <c r="C72" t="s">
+        <v>29</v>
+      </c>
+      <c r="D72" t="s">
+        <v>29</v>
+      </c>
+      <c r="E72" t="s">
+        <v>29</v>
+      </c>
+      <c r="F72" t="s">
+        <v>29</v>
+      </c>
+      <c r="G72" t="s">
+        <v>29</v>
+      </c>
+      <c r="H72" t="s">
+        <v>29</v>
+      </c>
+      <c r="I72" t="s">
+        <v>29</v>
+      </c>
+      <c r="J72" t="s">
+        <v>333</v>
+      </c>
+      <c r="K72" t="s">
+        <v>334</v>
+      </c>
+      <c r="L72" t="s">
+        <v>332</v>
+      </c>
+      <c r="M72" t="s">
+        <v>29</v>
+      </c>
+      <c r="N72" t="s">
+        <v>32</v>
+      </c>
+      <c r="O72" t="s">
+        <v>29</v>
+      </c>
+      <c r="P72" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>34</v>
+      </c>
+      <c r="R72" t="s">
+        <v>57</v>
+      </c>
+      <c r="S72" t="s">
+        <v>29</v>
+      </c>
+      <c r="T72" t="s">
+        <v>29</v>
+      </c>
+      <c r="U72" t="s">
+        <v>126</v>
+      </c>
+      <c r="V72" t="s">
+        <v>29</v>
+      </c>
+      <c r="W72" t="s">
+        <v>29</v>
+      </c>
+      <c r="X72" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA72" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="73" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A73" t="s">
+        <v>335</v>
+      </c>
+      <c r="B73" t="s">
+        <v>336</v>
+      </c>
+      <c r="C73" t="s">
+        <v>29</v>
+      </c>
+      <c r="D73" t="s">
+        <v>29</v>
+      </c>
+      <c r="E73" t="s">
+        <v>29</v>
+      </c>
+      <c r="F73" t="s">
+        <v>29</v>
+      </c>
+      <c r="G73" t="s">
+        <v>29</v>
+      </c>
+      <c r="H73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I73" t="s">
+        <v>29</v>
+      </c>
+      <c r="J73" t="s">
+        <v>337</v>
+      </c>
+      <c r="K73" t="s">
+        <v>334</v>
+      </c>
+      <c r="L73" t="s">
+        <v>336</v>
+      </c>
+      <c r="M73" t="s">
+        <v>29</v>
+      </c>
+      <c r="N73" t="s">
+        <v>32</v>
+      </c>
+      <c r="O73" t="s">
+        <v>29</v>
+      </c>
+      <c r="P73" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>34</v>
+      </c>
+      <c r="R73" t="s">
+        <v>63</v>
+      </c>
+      <c r="S73" t="s">
+        <v>29</v>
+      </c>
+      <c r="T73" t="s">
+        <v>29</v>
+      </c>
+      <c r="U73" t="s">
+        <v>29</v>
+      </c>
+      <c r="V73" t="s">
+        <v>29</v>
+      </c>
+      <c r="W73" t="s">
+        <v>29</v>
+      </c>
+      <c r="X73" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A74" t="s">
+        <v>338</v>
+      </c>
+      <c r="B74" t="s">
+        <v>339</v>
+      </c>
+      <c r="C74" t="s">
+        <v>29</v>
+      </c>
+      <c r="D74" t="s">
+        <v>29</v>
+      </c>
+      <c r="E74" t="s">
+        <v>29</v>
+      </c>
+      <c r="F74" t="s">
+        <v>29</v>
+      </c>
+      <c r="G74" t="s">
+        <v>29</v>
+      </c>
+      <c r="H74" t="s">
+        <v>29</v>
+      </c>
+      <c r="I74" t="s">
+        <v>29</v>
+      </c>
+      <c r="J74" t="s">
+        <v>340</v>
+      </c>
+      <c r="K74" t="s">
+        <v>341</v>
+      </c>
+      <c r="L74" t="s">
+        <v>339</v>
+      </c>
+      <c r="M74" t="s">
+        <v>29</v>
+      </c>
+      <c r="N74" t="s">
+        <v>32</v>
+      </c>
+      <c r="O74" t="s">
+        <v>29</v>
+      </c>
+      <c r="P74" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>34</v>
+      </c>
+      <c r="R74" t="s">
+        <v>202</v>
+      </c>
+      <c r="S74" t="s">
+        <v>29</v>
+      </c>
+      <c r="T74" t="s">
+        <v>29</v>
+      </c>
+      <c r="U74" t="s">
+        <v>126</v>
+      </c>
+      <c r="V74" t="s">
+        <v>29</v>
+      </c>
+      <c r="W74" t="s">
+        <v>29</v>
+      </c>
+      <c r="X74" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="75" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A75" t="s">
+        <v>342</v>
+      </c>
+      <c r="B75" t="s">
+        <v>343</v>
+      </c>
+      <c r="C75" t="s">
+        <v>29</v>
+      </c>
+      <c r="D75" t="s">
+        <v>29</v>
+      </c>
+      <c r="E75" t="s">
+        <v>29</v>
+      </c>
+      <c r="F75" t="s">
+        <v>29</v>
+      </c>
+      <c r="G75" t="s">
+        <v>29</v>
+      </c>
+      <c r="H75" t="s">
+        <v>29</v>
+      </c>
+      <c r="I75" t="s">
+        <v>29</v>
+      </c>
+      <c r="J75" t="s">
+        <v>344</v>
+      </c>
+      <c r="K75" t="s">
+        <v>345</v>
+      </c>
+      <c r="L75" t="s">
+        <v>343</v>
+      </c>
+      <c r="M75" t="s">
+        <v>29</v>
+      </c>
+      <c r="N75" t="s">
+        <v>32</v>
+      </c>
+      <c r="O75" t="s">
+        <v>29</v>
+      </c>
+      <c r="P75" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>34</v>
+      </c>
+      <c r="R75" t="s">
+        <v>175</v>
+      </c>
+      <c r="S75" t="s">
+        <v>29</v>
+      </c>
+      <c r="T75" t="s">
+        <v>29</v>
+      </c>
+      <c r="U75" t="s">
+        <v>52</v>
+      </c>
+      <c r="V75" t="s">
+        <v>29</v>
+      </c>
+      <c r="W75" t="s">
+        <v>29</v>
+      </c>
+      <c r="X75" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="76" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A76" t="s">
+        <v>346</v>
+      </c>
+      <c r="B76" t="s">
+        <v>347</v>
+      </c>
+      <c r="C76" t="s">
+        <v>29</v>
+      </c>
+      <c r="D76" t="s">
+        <v>29</v>
+      </c>
+      <c r="E76" t="s">
+        <v>29</v>
+      </c>
+      <c r="F76" t="s">
+        <v>29</v>
+      </c>
+      <c r="G76" t="s">
+        <v>29</v>
+      </c>
+      <c r="H76" t="s">
+        <v>29</v>
+      </c>
+      <c r="I76" t="s">
+        <v>29</v>
+      </c>
+      <c r="J76" t="s">
+        <v>348</v>
+      </c>
+      <c r="K76" t="s">
+        <v>345</v>
+      </c>
+      <c r="L76" t="s">
+        <v>347</v>
+      </c>
+      <c r="M76" t="s">
+        <v>29</v>
+      </c>
+      <c r="N76" t="s">
+        <v>32</v>
+      </c>
+      <c r="O76" t="s">
+        <v>29</v>
+      </c>
+      <c r="P76" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>34</v>
+      </c>
+      <c r="R76" t="s">
+        <v>72</v>
+      </c>
+      <c r="S76" t="s">
+        <v>29</v>
+      </c>
+      <c r="T76" t="s">
+        <v>29</v>
+      </c>
+      <c r="U76" t="s">
+        <v>39</v>
+      </c>
+      <c r="V76" t="s">
+        <v>29</v>
+      </c>
+      <c r="W76" t="s">
+        <v>29</v>
+      </c>
+      <c r="X76" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA76" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="77" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A77" t="s">
+        <v>349</v>
+      </c>
+      <c r="B77" t="s">
+        <v>350</v>
+      </c>
+      <c r="C77" t="s">
+        <v>29</v>
+      </c>
+      <c r="D77" t="s">
+        <v>29</v>
+      </c>
+      <c r="E77" t="s">
+        <v>29</v>
+      </c>
+      <c r="F77" t="s">
+        <v>29</v>
+      </c>
+      <c r="G77" t="s">
+        <v>29</v>
+      </c>
+      <c r="H77" t="s">
+        <v>29</v>
+      </c>
+      <c r="I77" t="s">
+        <v>29</v>
+      </c>
+      <c r="J77" t="s">
+        <v>351</v>
+      </c>
+      <c r="K77" t="s">
+        <v>352</v>
+      </c>
+      <c r="L77" t="s">
+        <v>350</v>
+      </c>
+      <c r="M77" t="s">
+        <v>29</v>
+      </c>
+      <c r="N77" t="s">
+        <v>32</v>
+      </c>
+      <c r="O77" t="s">
+        <v>29</v>
+      </c>
+      <c r="P77" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>34</v>
+      </c>
+      <c r="R77" t="s">
+        <v>100</v>
+      </c>
+      <c r="S77" t="s">
+        <v>29</v>
+      </c>
+      <c r="T77" t="s">
+        <v>29</v>
+      </c>
+      <c r="U77" t="s">
+        <v>138</v>
+      </c>
+      <c r="V77" t="s">
+        <v>29</v>
+      </c>
+      <c r="W77" t="s">
+        <v>29</v>
+      </c>
+      <c r="X77" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA77" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="78" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A78" t="s">
+        <v>353</v>
+      </c>
+      <c r="B78" t="s">
+        <v>354</v>
+      </c>
+      <c r="C78" t="s">
+        <v>29</v>
+      </c>
+      <c r="D78" t="s">
+        <v>29</v>
+      </c>
+      <c r="E78" t="s">
+        <v>29</v>
+      </c>
+      <c r="F78" t="s">
+        <v>29</v>
+      </c>
+      <c r="G78" t="s">
+        <v>29</v>
+      </c>
+      <c r="H78" t="s">
+        <v>29</v>
+      </c>
+      <c r="I78" t="s">
+        <v>29</v>
+      </c>
+      <c r="J78" t="s">
+        <v>355</v>
+      </c>
+      <c r="K78" t="s">
+        <v>356</v>
+      </c>
+      <c r="L78" t="s">
+        <v>354</v>
+      </c>
+      <c r="M78" t="s">
+        <v>29</v>
+      </c>
+      <c r="N78" t="s">
+        <v>32</v>
+      </c>
+      <c r="O78" t="s">
+        <v>29</v>
+      </c>
+      <c r="P78" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>34</v>
+      </c>
+      <c r="R78" t="s">
+        <v>57</v>
+      </c>
+      <c r="S78" t="s">
+        <v>29</v>
+      </c>
+      <c r="T78" t="s">
+        <v>29</v>
+      </c>
+      <c r="U78" t="s">
+        <v>39</v>
+      </c>
+      <c r="V78" t="s">
+        <v>357</v>
+      </c>
+      <c r="W78" t="s">
+        <v>29</v>
+      </c>
+      <c r="X78" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA78" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="79" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A79" t="s">
+        <v>358</v>
+      </c>
+      <c r="B79" t="s">
+        <v>359</v>
+      </c>
+      <c r="C79" t="s">
+        <v>29</v>
+      </c>
+      <c r="D79" t="s">
+        <v>29</v>
+      </c>
+      <c r="E79" t="s">
+        <v>29</v>
+      </c>
+      <c r="F79" t="s">
+        <v>29</v>
+      </c>
+      <c r="G79" t="s">
+        <v>29</v>
+      </c>
+      <c r="H79" t="s">
+        <v>29</v>
+      </c>
+      <c r="I79" t="s">
+        <v>29</v>
+      </c>
+      <c r="J79" t="s">
+        <v>360</v>
+      </c>
+      <c r="K79" t="s">
+        <v>29</v>
+      </c>
+      <c r="L79" t="s">
+        <v>359</v>
+      </c>
+      <c r="M79" t="s">
+        <v>29</v>
+      </c>
+      <c r="N79" t="s">
+        <v>32</v>
+      </c>
+      <c r="O79" t="s">
+        <v>29</v>
+      </c>
+      <c r="P79" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>34</v>
+      </c>
+      <c r="R79" t="s">
+        <v>63</v>
+      </c>
+      <c r="S79" t="s">
+        <v>29</v>
+      </c>
+      <c r="T79" t="s">
+        <v>29</v>
+      </c>
+      <c r="U79" t="s">
+        <v>29</v>
+      </c>
+      <c r="V79" t="s">
+        <v>362</v>
+      </c>
+      <c r="W79" t="s">
+        <v>29</v>
+      </c>
+      <c r="X79" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA79" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="80" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A80" t="s">
+        <v>363</v>
+      </c>
+      <c r="B80" t="s">
+        <v>364</v>
+      </c>
+      <c r="C80" t="s">
+        <v>29</v>
+      </c>
+      <c r="D80" t="s">
+        <v>29</v>
+      </c>
+      <c r="E80" t="s">
+        <v>29</v>
+      </c>
+      <c r="F80" t="s">
+        <v>29</v>
+      </c>
+      <c r="G80" t="s">
+        <v>29</v>
+      </c>
+      <c r="H80" t="s">
+        <v>29</v>
+      </c>
+      <c r="I80" t="s">
+        <v>29</v>
+      </c>
+      <c r="J80" t="s">
+        <v>365</v>
+      </c>
+      <c r="K80" t="s">
+        <v>357</v>
+      </c>
+      <c r="L80" t="s">
+        <v>364</v>
+      </c>
+      <c r="M80" t="s">
+        <v>29</v>
+      </c>
+      <c r="N80" t="s">
+        <v>32</v>
+      </c>
+      <c r="O80" t="s">
+        <v>29</v>
+      </c>
+      <c r="P80" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>34</v>
+      </c>
+      <c r="R80" t="s">
+        <v>109</v>
+      </c>
+      <c r="S80" t="s">
+        <v>29</v>
+      </c>
+      <c r="T80" t="s">
+        <v>29</v>
+      </c>
+      <c r="U80" t="s">
+        <v>52</v>
+      </c>
+      <c r="V80" t="s">
+        <v>29</v>
+      </c>
+      <c r="W80" t="s">
+        <v>29</v>
+      </c>
+      <c r="X80" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y80" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA80" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="81" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A81" t="s">
+        <v>366</v>
+      </c>
+      <c r="B81" t="s">
+        <v>367</v>
+      </c>
+      <c r="C81" t="s">
+        <v>29</v>
+      </c>
+      <c r="D81" t="s">
+        <v>29</v>
+      </c>
+      <c r="E81" t="s">
+        <v>29</v>
+      </c>
+      <c r="F81" t="s">
+        <v>29</v>
+      </c>
+      <c r="G81" t="s">
+        <v>29</v>
+      </c>
+      <c r="H81" t="s">
+        <v>29</v>
+      </c>
+      <c r="I81" t="s">
+        <v>29</v>
+      </c>
+      <c r="J81" t="s">
+        <v>368</v>
+      </c>
+      <c r="K81" t="s">
+        <v>369</v>
+      </c>
+      <c r="L81" t="s">
+        <v>367</v>
+      </c>
+      <c r="M81" t="s">
+        <v>29</v>
+      </c>
+      <c r="N81" t="s">
+        <v>32</v>
+      </c>
+      <c r="O81" t="s">
+        <v>29</v>
+      </c>
+      <c r="P81" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>34</v>
+      </c>
+      <c r="R81" t="s">
+        <v>35</v>
+      </c>
+      <c r="S81" t="s">
+        <v>29</v>
+      </c>
+      <c r="T81" t="s">
+        <v>29</v>
+      </c>
+      <c r="U81" t="s">
+        <v>370</v>
+      </c>
+      <c r="V81" t="s">
+        <v>371</v>
+      </c>
+      <c r="W81" t="s">
+        <v>29</v>
+      </c>
+      <c r="X81" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y81" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA81" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="82" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A82" t="s">
+        <v>372</v>
+      </c>
+      <c r="B82" t="s">
+        <v>373</v>
+      </c>
+      <c r="C82" t="s">
+        <v>29</v>
+      </c>
+      <c r="D82" t="s">
+        <v>29</v>
+      </c>
+      <c r="E82" t="s">
+        <v>29</v>
+      </c>
+      <c r="F82" t="s">
+        <v>29</v>
+      </c>
+      <c r="G82" t="s">
+        <v>29</v>
+      </c>
+      <c r="H82" t="s">
+        <v>29</v>
+      </c>
+      <c r="I82" t="s">
+        <v>29</v>
+      </c>
+      <c r="J82" t="s">
+        <v>374</v>
+      </c>
+      <c r="K82" t="s">
+        <v>210</v>
+      </c>
+      <c r="L82" t="s">
+        <v>373</v>
+      </c>
+      <c r="M82" t="s">
+        <v>29</v>
+      </c>
+      <c r="N82" t="s">
+        <v>32</v>
+      </c>
+      <c r="O82" t="s">
+        <v>29</v>
+      </c>
+      <c r="P82" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>34</v>
+      </c>
+      <c r="R82" t="s">
+        <v>43</v>
+      </c>
+      <c r="S82" t="s">
+        <v>29</v>
+      </c>
+      <c r="T82" t="s">
+        <v>29</v>
+      </c>
+      <c r="U82" t="s">
+        <v>126</v>
+      </c>
+      <c r="V82" t="s">
+        <v>29</v>
+      </c>
+      <c r="W82" t="s">
+        <v>29</v>
+      </c>
+      <c r="X82" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y82" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA82" t="s">
+        <v>29</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>sheet 1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_SetDate">
+    <vt:lpwstr>2026-04-16T13:33:43Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Name">
+    <vt:lpwstr>Internal Use</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_SiteId">
+    <vt:lpwstr>8ac76c91-e7f1-41ff-a89c-3553b2da2c17</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_ActionId">
+    <vt:lpwstr>4a4f9578-9a70-4c35-aa29-957ffa2f7699</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>