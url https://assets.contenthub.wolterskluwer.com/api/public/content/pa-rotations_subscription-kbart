--- v3 (2026-06-21)
+++ v4 (2026-08-01)
@@ -5,63 +5,76 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/KBART Files/KBART Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="20" documentId="11_C9F7863052B8AF3730801515A8032E58400BDAFF" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B5C8A69A-328F-499C-9939-D11DF437CF8A}"/>
+  <xr:revisionPtr revIDLastSave="94" documentId="11_C9F7863052B8AF3730801515A8032E58400BDAFF" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{276E600A-8E3F-45DF-B0B8-DF72EF8C96B5}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet 1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2214" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2051" uniqueCount="375">
   <si>
     <t>publication_title</t>
   </si>
   <si>
     <t>print_identifier</t>
   </si>
   <si>
     <t>online_identifier</t>
   </si>
   <si>
     <t>date_first_issue_online</t>
   </si>
   <si>
     <t>num_first_vol_online</t>
   </si>
   <si>
     <t>num_first_issue_online</t>
   </si>
   <si>
     <t>date_last_issue_online</t>
   </si>
   <si>
     <t>num_last_vol_online</t>
   </si>
   <si>
@@ -1148,88 +1161,100 @@
     <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=3230</t>
   </si>
   <si>
     <t>Ancha</t>
   </si>
   <si>
     <t>37.00</t>
   </si>
   <si>
     <t>Auberle</t>
   </si>
   <si>
     <t>The Washington Manual™ of Emergency Medicine, 1e</t>
   </si>
   <si>
     <t>978-1-496379-25-2</t>
   </si>
   <si>
     <t>https://pa-rotations.lwwhealthlibrary.com/book.aspx?bookid=2849</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1526,62 +1551,93 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA82"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D84" sqref="D84"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="96.54296875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.26953125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.26953125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="61.81640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.1796875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="15.453125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.1796875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="52.26953125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="16.1796875" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="31.7265625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="33.1796875" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="19" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="18.7265625" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="12.1796875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="25.54296875" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="28.7265625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="12" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="4.453125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="8" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
@@ -1617,55 +1673,55 @@
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>27</v>
       </c>
-      <c r="B2" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B2" s="3">
+        <v>9781975158200</v>
+      </c>
+      <c r="C2" s="4">
+        <v>9781975158217</v>
       </c>
       <c r="D2" t="s">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2" t="s">
         <v>29</v>
       </c>
       <c r="I2" t="s">
         <v>29</v>
       </c>
       <c r="J2" t="s">
         <v>30</v>
       </c>
       <c r="K2" t="s">
         <v>31</v>
       </c>
@@ -1700,55 +1756,55 @@
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>29</v>
       </c>
       <c r="W2" t="s">
         <v>29</v>
       </c>
       <c r="X2" t="s">
         <v>29</v>
       </c>
       <c r="Y2" t="s">
         <v>29</v>
       </c>
       <c r="Z2" t="s">
         <v>29</v>
       </c>
       <c r="AA2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B3" s="3">
+        <v>9781496368782</v>
+      </c>
+      <c r="C3" s="4">
+        <v>9781496368805</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3" t="s">
         <v>29</v>
       </c>
       <c r="I3" t="s">
         <v>29</v>
       </c>
       <c r="J3" t="s">
         <v>42</v>
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
@@ -1783,55 +1839,52 @@
         <v>44</v>
       </c>
       <c r="V3" t="s">
         <v>45</v>
       </c>
       <c r="W3" t="s">
         <v>29</v>
       </c>
       <c r="X3" t="s">
         <v>29</v>
       </c>
       <c r="Y3" t="s">
         <v>29</v>
       </c>
       <c r="Z3" t="s">
         <v>29</v>
       </c>
       <c r="AA3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>46</v>
       </c>
-      <c r="B4" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B4" s="3">
+        <v>9781451116533</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4" t="s">
         <v>29</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
       <c r="K4" t="s">
         <v>49</v>
       </c>
@@ -1866,55 +1919,55 @@
         <v>52</v>
       </c>
       <c r="V4" t="s">
         <v>29</v>
       </c>
       <c r="W4" t="s">
         <v>29</v>
       </c>
       <c r="X4" t="s">
         <v>29</v>
       </c>
       <c r="Y4" t="s">
         <v>29</v>
       </c>
       <c r="Z4" t="s">
         <v>29</v>
       </c>
       <c r="AA4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>53</v>
       </c>
-      <c r="B5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B5" s="3">
+        <v>9781496384485</v>
+      </c>
+      <c r="C5" s="3">
+        <v>9781496385932</v>
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
       <c r="I5" t="s">
         <v>29</v>
       </c>
       <c r="J5" t="s">
         <v>55</v>
       </c>
       <c r="K5" t="s">
         <v>56</v>
       </c>
@@ -1949,55 +2002,55 @@
         <v>58</v>
       </c>
       <c r="V5" t="s">
         <v>29</v>
       </c>
       <c r="W5" t="s">
         <v>29</v>
       </c>
       <c r="X5" t="s">
         <v>29</v>
       </c>
       <c r="Y5" t="s">
         <v>29</v>
       </c>
       <c r="Z5" t="s">
         <v>29</v>
       </c>
       <c r="AA5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>59</v>
       </c>
-      <c r="B6" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B6" s="3">
+        <v>9781975227579</v>
+      </c>
+      <c r="C6" s="3">
+        <v>9781975227586</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
       <c r="I6" t="s">
         <v>29</v>
       </c>
       <c r="J6" t="s">
         <v>61</v>
       </c>
       <c r="K6" t="s">
         <v>62</v>
       </c>
@@ -2032,55 +2085,55 @@
         <v>52</v>
       </c>
       <c r="V6" t="s">
         <v>29</v>
       </c>
       <c r="W6" t="s">
         <v>29</v>
       </c>
       <c r="X6" t="s">
         <v>29</v>
       </c>
       <c r="Y6" t="s">
         <v>29</v>
       </c>
       <c r="Z6" t="s">
         <v>29</v>
       </c>
       <c r="AA6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>64</v>
       </c>
-      <c r="B7" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B7" s="3">
+        <v>9781496353092</v>
+      </c>
+      <c r="C7" s="3">
+        <v>9781975106478</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>29</v>
       </c>
       <c r="I7" t="s">
         <v>29</v>
       </c>
       <c r="J7" t="s">
         <v>66</v>
       </c>
       <c r="K7" t="s">
         <v>67</v>
       </c>
@@ -2115,55 +2168,55 @@
         <v>68</v>
       </c>
       <c r="V7" t="s">
         <v>29</v>
       </c>
       <c r="W7" t="s">
         <v>29</v>
       </c>
       <c r="X7" t="s">
         <v>29</v>
       </c>
       <c r="Y7" t="s">
         <v>29</v>
       </c>
       <c r="Z7" t="s">
         <v>29</v>
       </c>
       <c r="AA7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>69</v>
       </c>
-      <c r="B8" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B8" s="3">
+        <v>9781975180577</v>
+      </c>
+      <c r="C8" s="3">
+        <v>9781975180584</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>29</v>
       </c>
       <c r="I8" t="s">
         <v>29</v>
       </c>
       <c r="J8" t="s">
         <v>71</v>
       </c>
       <c r="K8" t="s">
         <v>67</v>
       </c>
@@ -2198,55 +2251,55 @@
         <v>73</v>
       </c>
       <c r="V8" t="s">
         <v>29</v>
       </c>
       <c r="W8" t="s">
         <v>29</v>
       </c>
       <c r="X8" t="s">
         <v>29</v>
       </c>
       <c r="Y8" t="s">
         <v>29</v>
       </c>
       <c r="Z8" t="s">
         <v>29</v>
       </c>
       <c r="AA8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>74</v>
       </c>
-      <c r="B9" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B9" s="3">
+        <v>9781496387394</v>
+      </c>
+      <c r="C9" s="3">
+        <v>9781496387417</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>29</v>
       </c>
       <c r="G9" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>29</v>
       </c>
       <c r="I9" t="s">
         <v>29</v>
       </c>
       <c r="J9" t="s">
         <v>76</v>
       </c>
       <c r="K9" t="s">
         <v>77</v>
       </c>
@@ -2281,55 +2334,55 @@
         <v>39</v>
       </c>
       <c r="V9" t="s">
         <v>29</v>
       </c>
       <c r="W9" t="s">
         <v>29</v>
       </c>
       <c r="X9" t="s">
         <v>29</v>
       </c>
       <c r="Y9" t="s">
         <v>29</v>
       </c>
       <c r="Z9" t="s">
         <v>29</v>
       </c>
       <c r="AA9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>78</v>
       </c>
-      <c r="B10" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B10" s="3">
+        <v>9781975238896</v>
+      </c>
+      <c r="C10" s="3">
+        <v>9781975238902</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
       <c r="G10" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
         <v>29</v>
       </c>
       <c r="I10" t="s">
         <v>29</v>
       </c>
       <c r="J10" t="s">
         <v>80</v>
       </c>
       <c r="K10" t="s">
         <v>77</v>
       </c>
@@ -2364,55 +2417,55 @@
         <v>44</v>
       </c>
       <c r="V10" t="s">
         <v>29</v>
       </c>
       <c r="W10" t="s">
         <v>29</v>
       </c>
       <c r="X10" t="s">
         <v>29</v>
       </c>
       <c r="Y10" t="s">
         <v>29</v>
       </c>
       <c r="Z10" t="s">
         <v>29</v>
       </c>
       <c r="AA10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>82</v>
       </c>
-      <c r="B11" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B11" s="3">
+        <v>9781975227548</v>
+      </c>
+      <c r="C11" s="3">
+        <v>9781975227548</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
       <c r="G11" t="s">
         <v>29</v>
       </c>
       <c r="H11" t="s">
         <v>29</v>
       </c>
       <c r="I11" t="s">
         <v>29</v>
       </c>
       <c r="J11" t="s">
         <v>84</v>
       </c>
       <c r="K11" t="s">
         <v>85</v>
       </c>
@@ -2447,55 +2500,55 @@
         <v>39</v>
       </c>
       <c r="V11" t="s">
         <v>29</v>
       </c>
       <c r="W11" t="s">
         <v>29</v>
       </c>
       <c r="X11" t="s">
         <v>29</v>
       </c>
       <c r="Y11" t="s">
         <v>29</v>
       </c>
       <c r="Z11" t="s">
         <v>29</v>
       </c>
       <c r="AA11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>86</v>
       </c>
-      <c r="B12" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B12" s="3">
+        <v>9781496396464</v>
+      </c>
+      <c r="C12" s="3">
+        <v>9781496396471</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" t="s">
         <v>29</v>
       </c>
       <c r="H12" t="s">
         <v>29</v>
       </c>
       <c r="I12" t="s">
         <v>29</v>
       </c>
       <c r="J12" t="s">
         <v>88</v>
       </c>
       <c r="K12" t="s">
         <v>89</v>
       </c>
@@ -2530,55 +2583,55 @@
         <v>36</v>
       </c>
       <c r="V12" t="s">
         <v>29</v>
       </c>
       <c r="W12" t="s">
         <v>29</v>
       </c>
       <c r="X12" t="s">
         <v>29</v>
       </c>
       <c r="Y12" t="s">
         <v>29</v>
       </c>
       <c r="Z12" t="s">
         <v>29</v>
       </c>
       <c r="AA12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>92</v>
       </c>
-      <c r="B13" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B13" s="3">
+        <v>9781496377883</v>
+      </c>
+      <c r="C13" s="3">
+        <v>9781496377906</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
       <c r="G13" t="s">
         <v>29</v>
       </c>
       <c r="H13" t="s">
         <v>29</v>
       </c>
       <c r="I13" t="s">
         <v>29</v>
       </c>
       <c r="J13" t="s">
         <v>94</v>
       </c>
       <c r="K13" t="s">
         <v>85</v>
       </c>
@@ -2613,55 +2666,52 @@
         <v>52</v>
       </c>
       <c r="V13" t="s">
         <v>29</v>
       </c>
       <c r="W13" t="s">
         <v>29</v>
       </c>
       <c r="X13" t="s">
         <v>29</v>
       </c>
       <c r="Y13" t="s">
         <v>29</v>
       </c>
       <c r="Z13" t="s">
         <v>29</v>
       </c>
       <c r="AA13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>96</v>
       </c>
-      <c r="B14" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B14" s="3">
+        <v>9781469864150</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
         <v>29</v>
       </c>
       <c r="I14" t="s">
         <v>29</v>
       </c>
       <c r="J14" t="s">
         <v>98</v>
       </c>
       <c r="K14" t="s">
         <v>99</v>
       </c>
@@ -2696,55 +2746,52 @@
         <v>44</v>
       </c>
       <c r="V14" t="s">
         <v>29</v>
       </c>
       <c r="W14" t="s">
         <v>29</v>
       </c>
       <c r="X14" t="s">
         <v>29</v>
       </c>
       <c r="Y14" t="s">
         <v>29</v>
       </c>
       <c r="Z14" t="s">
         <v>29</v>
       </c>
       <c r="AA14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>101</v>
       </c>
-      <c r="B15" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B15" s="3">
+        <v>9781451117028</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
         <v>29</v>
       </c>
       <c r="I15" t="s">
         <v>29</v>
       </c>
       <c r="J15" t="s">
         <v>103</v>
       </c>
       <c r="K15" t="s">
         <v>104</v>
       </c>
@@ -2779,55 +2826,52 @@
         <v>44</v>
       </c>
       <c r="V15" t="s">
         <v>29</v>
       </c>
       <c r="W15" t="s">
         <v>29</v>
       </c>
       <c r="X15" t="s">
         <v>29</v>
       </c>
       <c r="Y15" t="s">
         <v>29</v>
       </c>
       <c r="Z15" t="s">
         <v>29</v>
       </c>
       <c r="AA15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>106</v>
       </c>
-      <c r="B16" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B16" s="3">
+        <v>9781451116045</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
         <v>29</v>
       </c>
       <c r="I16" t="s">
         <v>29</v>
       </c>
       <c r="J16" t="s">
         <v>108</v>
       </c>
       <c r="K16" t="s">
         <v>89</v>
       </c>
@@ -2862,55 +2906,55 @@
         <v>44</v>
       </c>
       <c r="V16" t="s">
         <v>29</v>
       </c>
       <c r="W16" t="s">
         <v>29</v>
       </c>
       <c r="X16" t="s">
         <v>29</v>
       </c>
       <c r="Y16" t="s">
         <v>29</v>
       </c>
       <c r="Z16" t="s">
         <v>29</v>
       </c>
       <c r="AA16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>110</v>
       </c>
-      <c r="B17" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B17" s="3">
+        <v>9781496381347</v>
+      </c>
+      <c r="C17" s="3">
+        <v>9781496381392</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>29</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
         <v>29</v>
       </c>
       <c r="I17" t="s">
         <v>29</v>
       </c>
       <c r="J17" t="s">
         <v>112</v>
       </c>
       <c r="K17" t="s">
         <v>113</v>
       </c>
@@ -2945,55 +2989,55 @@
         <v>44</v>
       </c>
       <c r="V17" t="s">
         <v>29</v>
       </c>
       <c r="W17" t="s">
         <v>29</v>
       </c>
       <c r="X17" t="s">
         <v>29</v>
       </c>
       <c r="Y17" t="s">
         <v>29</v>
       </c>
       <c r="Z17" t="s">
         <v>29</v>
       </c>
       <c r="AA17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>114</v>
       </c>
-      <c r="B18" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B18" s="3">
+        <v>9781975237646</v>
+      </c>
+      <c r="C18" s="4">
+        <v>9781975237653</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
       <c r="G18" t="s">
         <v>29</v>
       </c>
       <c r="H18" t="s">
         <v>29</v>
       </c>
       <c r="I18" t="s">
         <v>29</v>
       </c>
       <c r="J18" t="s">
         <v>116</v>
       </c>
       <c r="K18" t="s">
         <v>113</v>
       </c>
@@ -3028,55 +3072,55 @@
         <v>29</v>
       </c>
       <c r="V18" t="s">
         <v>29</v>
       </c>
       <c r="W18" t="s">
         <v>29</v>
       </c>
       <c r="X18" t="s">
         <v>29</v>
       </c>
       <c r="Y18" t="s">
         <v>29</v>
       </c>
       <c r="Z18" t="s">
         <v>29</v>
       </c>
       <c r="AA18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>117</v>
       </c>
-      <c r="B19" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B19" s="3">
+        <v>9781975134877</v>
+      </c>
+      <c r="C19" s="4">
+        <v>9781975140038</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>29</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19" t="s">
         <v>29</v>
       </c>
       <c r="I19" t="s">
         <v>29</v>
       </c>
       <c r="J19" t="s">
         <v>119</v>
       </c>
       <c r="K19" t="s">
         <v>104</v>
       </c>
@@ -3111,55 +3155,52 @@
         <v>36</v>
       </c>
       <c r="V19" t="s">
         <v>29</v>
       </c>
       <c r="W19" t="s">
         <v>29</v>
       </c>
       <c r="X19" t="s">
         <v>29</v>
       </c>
       <c r="Y19" t="s">
         <v>29</v>
       </c>
       <c r="Z19" t="s">
         <v>29</v>
       </c>
       <c r="AA19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>120</v>
       </c>
-      <c r="B20" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B20" s="3">
+        <v>9780781788687</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
       <c r="G20" t="s">
         <v>29</v>
       </c>
       <c r="H20" t="s">
         <v>29</v>
       </c>
       <c r="I20" t="s">
         <v>29</v>
       </c>
       <c r="J20" t="s">
         <v>122</v>
       </c>
       <c r="K20" t="s">
         <v>123</v>
       </c>
@@ -3194,55 +3235,55 @@
         <v>39</v>
       </c>
       <c r="V20" t="s">
         <v>29</v>
       </c>
       <c r="W20" t="s">
         <v>29</v>
       </c>
       <c r="X20" t="s">
         <v>29</v>
       </c>
       <c r="Y20" t="s">
         <v>29</v>
       </c>
       <c r="Z20" t="s">
         <v>29</v>
       </c>
       <c r="AA20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>127</v>
       </c>
-      <c r="B21" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B21" s="3">
+        <v>9781496349897</v>
+      </c>
+      <c r="C21" s="4">
+        <v>9781496349903</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
       <c r="G21" t="s">
         <v>29</v>
       </c>
       <c r="H21" t="s">
         <v>29</v>
       </c>
       <c r="I21" t="s">
         <v>29</v>
       </c>
       <c r="J21" t="s">
         <v>129</v>
       </c>
       <c r="K21" t="s">
         <v>130</v>
       </c>
@@ -3277,55 +3318,52 @@
         <v>44</v>
       </c>
       <c r="V21" t="s">
         <v>29</v>
       </c>
       <c r="W21" t="s">
         <v>29</v>
       </c>
       <c r="X21" t="s">
         <v>29</v>
       </c>
       <c r="Y21" t="s">
         <v>29</v>
       </c>
       <c r="Z21" t="s">
         <v>29</v>
       </c>
       <c r="AA21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>131</v>
       </c>
-      <c r="B22" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B22" s="3">
+        <v>9781451144062</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>29</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22" t="s">
         <v>29</v>
       </c>
       <c r="I22" t="s">
         <v>29</v>
       </c>
       <c r="J22" t="s">
         <v>133</v>
       </c>
       <c r="K22" t="s">
         <v>130</v>
       </c>
@@ -3360,55 +3398,55 @@
         <v>39</v>
       </c>
       <c r="V22" t="s">
         <v>29</v>
       </c>
       <c r="W22" t="s">
         <v>29</v>
       </c>
       <c r="X22" t="s">
         <v>29</v>
       </c>
       <c r="Y22" t="s">
         <v>29</v>
       </c>
       <c r="Z22" t="s">
         <v>29</v>
       </c>
       <c r="AA22" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>135</v>
       </c>
-      <c r="B23" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B23" s="3">
+        <v>9781496309754</v>
+      </c>
+      <c r="C23" s="4">
+        <v>9781496309761</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
       <c r="G23" t="s">
         <v>29</v>
       </c>
       <c r="H23" t="s">
         <v>29</v>
       </c>
       <c r="I23" t="s">
         <v>29</v>
       </c>
       <c r="J23" t="s">
         <v>137</v>
       </c>
       <c r="K23" t="s">
         <v>125</v>
       </c>
@@ -3443,55 +3481,55 @@
         <v>138</v>
       </c>
       <c r="V23" t="s">
         <v>29</v>
       </c>
       <c r="W23" t="s">
         <v>29</v>
       </c>
       <c r="X23" t="s">
         <v>29</v>
       </c>
       <c r="Y23" t="s">
         <v>29</v>
       </c>
       <c r="Z23" t="s">
         <v>29</v>
       </c>
       <c r="AA23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>139</v>
       </c>
-      <c r="B24" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B24" s="3">
+        <v>9781975216276</v>
+      </c>
+      <c r="C24" s="4">
+        <v>9781975216283</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>29</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24" t="s">
         <v>29</v>
       </c>
       <c r="I24" t="s">
         <v>29</v>
       </c>
       <c r="J24" t="s">
         <v>141</v>
       </c>
       <c r="K24" t="s">
         <v>125</v>
       </c>
@@ -3526,55 +3564,52 @@
         <v>29</v>
       </c>
       <c r="V24" t="s">
         <v>29</v>
       </c>
       <c r="W24" t="s">
         <v>29</v>
       </c>
       <c r="X24" t="s">
         <v>29</v>
       </c>
       <c r="Y24" t="s">
         <v>29</v>
       </c>
       <c r="Z24" t="s">
         <v>29</v>
       </c>
       <c r="AA24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>143</v>
       </c>
-      <c r="B25" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B25" s="3">
+        <v>9781608316557</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>29</v>
       </c>
       <c r="G25" t="s">
         <v>29</v>
       </c>
       <c r="H25" t="s">
         <v>29</v>
       </c>
       <c r="I25" t="s">
         <v>29</v>
       </c>
       <c r="J25" t="s">
         <v>145</v>
       </c>
       <c r="K25" t="s">
         <v>146</v>
       </c>
@@ -3609,55 +3644,55 @@
         <v>44</v>
       </c>
       <c r="V25" t="s">
         <v>29</v>
       </c>
       <c r="W25" t="s">
         <v>29</v>
       </c>
       <c r="X25" t="s">
         <v>29</v>
       </c>
       <c r="Y25" t="s">
         <v>29</v>
       </c>
       <c r="Z25" t="s">
         <v>29</v>
       </c>
       <c r="AA25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>148</v>
       </c>
-      <c r="B26" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B26" s="3">
+        <v>9781496364975</v>
+      </c>
+      <c r="C26" s="4">
+        <v>9781496364982</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>29</v>
       </c>
       <c r="G26" t="s">
         <v>29</v>
       </c>
       <c r="H26" t="s">
         <v>29</v>
       </c>
       <c r="I26" t="s">
         <v>29</v>
       </c>
       <c r="J26" t="s">
         <v>150</v>
       </c>
       <c r="K26" t="s">
         <v>151</v>
       </c>
@@ -3692,55 +3727,55 @@
         <v>36</v>
       </c>
       <c r="V26" t="s">
         <v>152</v>
       </c>
       <c r="W26" t="s">
         <v>29</v>
       </c>
       <c r="X26" t="s">
         <v>29</v>
       </c>
       <c r="Y26" t="s">
         <v>29</v>
       </c>
       <c r="Z26" t="s">
         <v>29</v>
       </c>
       <c r="AA26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>153</v>
       </c>
-      <c r="B27" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B27" s="3">
+        <v>9781496351043</v>
+      </c>
+      <c r="C27" s="4">
+        <v>9781496351050</v>
       </c>
       <c r="D27" t="s">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>29</v>
       </c>
       <c r="G27" t="s">
         <v>29</v>
       </c>
       <c r="H27" t="s">
         <v>29</v>
       </c>
       <c r="I27" t="s">
         <v>29</v>
       </c>
       <c r="J27" t="s">
         <v>155</v>
       </c>
       <c r="K27" t="s">
         <v>156</v>
       </c>
@@ -3775,55 +3810,55 @@
         <v>44</v>
       </c>
       <c r="V27" t="s">
         <v>31</v>
       </c>
       <c r="W27" t="s">
         <v>29</v>
       </c>
       <c r="X27" t="s">
         <v>29</v>
       </c>
       <c r="Y27" t="s">
         <v>29</v>
       </c>
       <c r="Z27" t="s">
         <v>29</v>
       </c>
       <c r="AA27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>157</v>
       </c>
-      <c r="B28" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B28" s="3">
+        <v>9781975197520</v>
+      </c>
+      <c r="C28" s="4">
+        <v>9781975197537</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>29</v>
       </c>
       <c r="G28" t="s">
         <v>29</v>
       </c>
       <c r="H28" t="s">
         <v>29</v>
       </c>
       <c r="I28" t="s">
         <v>29</v>
       </c>
       <c r="J28" t="s">
         <v>159</v>
       </c>
       <c r="K28" t="s">
         <v>29</v>
       </c>
@@ -3858,55 +3893,52 @@
         <v>36</v>
       </c>
       <c r="V28" t="s">
         <v>156</v>
       </c>
       <c r="W28" t="s">
         <v>29</v>
       </c>
       <c r="X28" t="s">
         <v>29</v>
       </c>
       <c r="Y28" t="s">
         <v>29</v>
       </c>
       <c r="Z28" t="s">
         <v>29</v>
       </c>
       <c r="AA28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>160</v>
       </c>
-      <c r="B29" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B29" s="3">
+        <v>9781451168068</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>29</v>
       </c>
       <c r="G29" t="s">
         <v>29</v>
       </c>
       <c r="H29" t="s">
         <v>29</v>
       </c>
       <c r="I29" t="s">
         <v>29</v>
       </c>
       <c r="J29" t="s">
         <v>162</v>
       </c>
       <c r="K29" t="s">
         <v>156</v>
       </c>
@@ -3941,55 +3973,55 @@
         <v>58</v>
       </c>
       <c r="V29" t="s">
         <v>29</v>
       </c>
       <c r="W29" t="s">
         <v>29</v>
       </c>
       <c r="X29" t="s">
         <v>29</v>
       </c>
       <c r="Y29" t="s">
         <v>29</v>
       </c>
       <c r="Z29" t="s">
         <v>29</v>
       </c>
       <c r="AA29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>163</v>
       </c>
-      <c r="B30" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B30" s="3">
+        <v>9781975193126</v>
+      </c>
+      <c r="C30" s="4">
+        <v>9781975193157</v>
       </c>
       <c r="D30" t="s">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>29</v>
       </c>
       <c r="G30" t="s">
         <v>29</v>
       </c>
       <c r="H30" t="s">
         <v>29</v>
       </c>
       <c r="I30" t="s">
         <v>29</v>
       </c>
       <c r="J30" t="s">
         <v>165</v>
       </c>
       <c r="K30" t="s">
         <v>166</v>
       </c>
@@ -4024,55 +4056,55 @@
         <v>29</v>
       </c>
       <c r="V30" t="s">
         <v>29</v>
       </c>
       <c r="W30" t="s">
         <v>29</v>
       </c>
       <c r="X30" t="s">
         <v>29</v>
       </c>
       <c r="Y30" t="s">
         <v>29</v>
       </c>
       <c r="Z30" t="s">
         <v>29</v>
       </c>
       <c r="AA30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>167</v>
       </c>
-      <c r="B31" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B31" s="3">
+        <v>9781975222895</v>
+      </c>
+      <c r="C31" s="4">
+        <v>9781975222901</v>
       </c>
       <c r="D31" t="s">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
       <c r="G31" t="s">
         <v>29</v>
       </c>
       <c r="H31" t="s">
         <v>29</v>
       </c>
       <c r="I31" t="s">
         <v>29</v>
       </c>
       <c r="J31" t="s">
         <v>169</v>
       </c>
       <c r="K31" t="s">
         <v>170</v>
       </c>
@@ -4107,55 +4139,55 @@
         <v>36</v>
       </c>
       <c r="V31" t="s">
         <v>29</v>
       </c>
       <c r="W31" t="s">
         <v>29</v>
       </c>
       <c r="X31" t="s">
         <v>29</v>
       </c>
       <c r="Y31" t="s">
         <v>29</v>
       </c>
       <c r="Z31" t="s">
         <v>29</v>
       </c>
       <c r="AA31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>171</v>
       </c>
-      <c r="B32" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B32" s="3">
+        <v>9781496345257</v>
+      </c>
+      <c r="C32" s="4">
+        <v>9781496367471</v>
       </c>
       <c r="D32" t="s">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>29</v>
       </c>
       <c r="G32" t="s">
         <v>29</v>
       </c>
       <c r="H32" t="s">
         <v>29</v>
       </c>
       <c r="I32" t="s">
         <v>29</v>
       </c>
       <c r="J32" t="s">
         <v>173</v>
       </c>
       <c r="K32" t="s">
         <v>174</v>
       </c>
@@ -4190,55 +4222,55 @@
         <v>52</v>
       </c>
       <c r="V32" t="s">
         <v>29</v>
       </c>
       <c r="W32" t="s">
         <v>29</v>
       </c>
       <c r="X32" t="s">
         <v>29</v>
       </c>
       <c r="Y32" t="s">
         <v>29</v>
       </c>
       <c r="Z32" t="s">
         <v>29</v>
       </c>
       <c r="AA32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>176</v>
       </c>
-      <c r="B33" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B33" s="3">
+        <v>9781975167486</v>
+      </c>
+      <c r="C33" s="4">
+        <v>9781975167509</v>
       </c>
       <c r="D33" t="s">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>29</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33" t="s">
         <v>29</v>
       </c>
       <c r="I33" t="s">
         <v>29</v>
       </c>
       <c r="J33" t="s">
         <v>178</v>
       </c>
       <c r="K33" t="s">
         <v>179</v>
       </c>
@@ -4273,55 +4305,55 @@
         <v>39</v>
       </c>
       <c r="V33" t="s">
         <v>180</v>
       </c>
       <c r="W33" t="s">
         <v>29</v>
       </c>
       <c r="X33" t="s">
         <v>29</v>
       </c>
       <c r="Y33" t="s">
         <v>29</v>
       </c>
       <c r="Z33" t="s">
         <v>29</v>
       </c>
       <c r="AA33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>181</v>
       </c>
-      <c r="B34" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B34" s="3">
+        <v>9781496386939</v>
+      </c>
+      <c r="C34" s="4">
+        <v>9781496386946</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>29</v>
       </c>
       <c r="G34" t="s">
         <v>29</v>
       </c>
       <c r="H34" t="s">
         <v>29</v>
       </c>
       <c r="I34" t="s">
         <v>29</v>
       </c>
       <c r="J34" t="s">
         <v>183</v>
       </c>
       <c r="K34" t="s">
         <v>174</v>
       </c>
@@ -4356,55 +4388,52 @@
         <v>44</v>
       </c>
       <c r="V34" t="s">
         <v>29</v>
       </c>
       <c r="W34" t="s">
         <v>29</v>
       </c>
       <c r="X34" t="s">
         <v>29</v>
       </c>
       <c r="Y34" t="s">
         <v>29</v>
       </c>
       <c r="Z34" t="s">
         <v>29</v>
       </c>
       <c r="AA34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>184</v>
       </c>
-      <c r="B35" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B35" s="3">
+        <v>9781451195217</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>29</v>
       </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35" t="s">
         <v>29</v>
       </c>
       <c r="I35" t="s">
         <v>29</v>
       </c>
       <c r="J35" t="s">
         <v>186</v>
       </c>
       <c r="K35" t="s">
         <v>187</v>
       </c>
@@ -4439,55 +4468,52 @@
         <v>126</v>
       </c>
       <c r="V35" t="s">
         <v>29</v>
       </c>
       <c r="W35" t="s">
         <v>29</v>
       </c>
       <c r="X35" t="s">
         <v>29</v>
       </c>
       <c r="Y35" t="s">
         <v>29</v>
       </c>
       <c r="Z35" t="s">
         <v>29</v>
       </c>
       <c r="AA35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>188</v>
       </c>
-      <c r="B36" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B36" s="3">
+        <v>9781605476759</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
       <c r="G36" t="s">
         <v>29</v>
       </c>
       <c r="H36" t="s">
         <v>29</v>
       </c>
       <c r="I36" t="s">
         <v>29</v>
       </c>
       <c r="J36" t="s">
         <v>190</v>
       </c>
       <c r="K36" t="s">
         <v>191</v>
       </c>
@@ -4522,55 +4548,52 @@
         <v>52</v>
       </c>
       <c r="V36" t="s">
         <v>29</v>
       </c>
       <c r="W36" t="s">
         <v>29</v>
       </c>
       <c r="X36" t="s">
         <v>29</v>
       </c>
       <c r="Y36" t="s">
         <v>29</v>
       </c>
       <c r="Z36" t="s">
         <v>29</v>
       </c>
       <c r="AA36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>192</v>
       </c>
-      <c r="B37" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B37" s="3">
+        <v>9781608315864</v>
       </c>
       <c r="D37" t="s">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>29</v>
       </c>
       <c r="G37" t="s">
         <v>29</v>
       </c>
       <c r="H37" t="s">
         <v>29</v>
       </c>
       <c r="I37" t="s">
         <v>29</v>
       </c>
       <c r="J37" t="s">
         <v>194</v>
       </c>
       <c r="K37" t="s">
         <v>195</v>
       </c>
@@ -4605,55 +4628,52 @@
         <v>138</v>
       </c>
       <c r="V37" t="s">
         <v>29</v>
       </c>
       <c r="W37" t="s">
         <v>29</v>
       </c>
       <c r="X37" t="s">
         <v>29</v>
       </c>
       <c r="Y37" t="s">
         <v>29</v>
       </c>
       <c r="Z37" t="s">
         <v>29</v>
       </c>
       <c r="AA37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>196</v>
       </c>
-      <c r="B38" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B38" s="3">
+        <v>9781608315840</v>
       </c>
       <c r="D38" t="s">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>29</v>
       </c>
       <c r="G38" t="s">
         <v>29</v>
       </c>
       <c r="H38" t="s">
         <v>29</v>
       </c>
       <c r="I38" t="s">
         <v>29</v>
       </c>
       <c r="J38" t="s">
         <v>198</v>
       </c>
       <c r="K38" t="s">
         <v>195</v>
       </c>
@@ -4688,55 +4708,55 @@
         <v>44</v>
       </c>
       <c r="V38" t="s">
         <v>29</v>
       </c>
       <c r="W38" t="s">
         <v>29</v>
       </c>
       <c r="X38" t="s">
         <v>29</v>
       </c>
       <c r="Y38" t="s">
         <v>29</v>
       </c>
       <c r="Z38" t="s">
         <v>29</v>
       </c>
       <c r="AA38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>199</v>
       </c>
-      <c r="B39" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B39" s="3">
+        <v>9781975112387</v>
+      </c>
+      <c r="C39" s="4">
+        <v>9781975112363</v>
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>29</v>
       </c>
       <c r="G39" t="s">
         <v>29</v>
       </c>
       <c r="H39" t="s">
         <v>29</v>
       </c>
       <c r="I39" t="s">
         <v>29</v>
       </c>
       <c r="J39" t="s">
         <v>201</v>
       </c>
       <c r="K39" t="s">
         <v>195</v>
       </c>
@@ -4771,55 +4791,55 @@
         <v>58</v>
       </c>
       <c r="V39" t="s">
         <v>29</v>
       </c>
       <c r="W39" t="s">
         <v>29</v>
       </c>
       <c r="X39" t="s">
         <v>29</v>
       </c>
       <c r="Y39" t="s">
         <v>29</v>
       </c>
       <c r="Z39" t="s">
         <v>29</v>
       </c>
       <c r="AA39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>203</v>
       </c>
-      <c r="B40" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B40" s="3">
+        <v>9781975112882</v>
+      </c>
+      <c r="C40" s="4">
+        <v>9781975112912</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
       <c r="G40" t="s">
         <v>29</v>
       </c>
       <c r="H40" t="s">
         <v>29</v>
       </c>
       <c r="I40" t="s">
         <v>29</v>
       </c>
       <c r="J40" t="s">
         <v>205</v>
       </c>
       <c r="K40" t="s">
         <v>195</v>
       </c>
@@ -4854,55 +4874,55 @@
         <v>36</v>
       </c>
       <c r="V40" t="s">
         <v>29</v>
       </c>
       <c r="W40" t="s">
         <v>29</v>
       </c>
       <c r="X40" t="s">
         <v>29</v>
       </c>
       <c r="Y40" t="s">
         <v>29</v>
       </c>
       <c r="Z40" t="s">
         <v>29</v>
       </c>
       <c r="AA40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A41" t="s">
         <v>206</v>
       </c>
-      <c r="B41" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B41" s="3">
+        <v>9781975173869</v>
+      </c>
+      <c r="C41" s="4">
+        <v>9781975173876</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
       <c r="G41" t="s">
         <v>29</v>
       </c>
       <c r="H41" t="s">
         <v>29</v>
       </c>
       <c r="I41" t="s">
         <v>29</v>
       </c>
       <c r="J41" t="s">
         <v>208</v>
       </c>
       <c r="K41" t="s">
         <v>209</v>
       </c>
@@ -4937,55 +4957,52 @@
         <v>126</v>
       </c>
       <c r="V41" t="s">
         <v>210</v>
       </c>
       <c r="W41" t="s">
         <v>29</v>
       </c>
       <c r="X41" t="s">
         <v>29</v>
       </c>
       <c r="Y41" t="s">
         <v>29</v>
       </c>
       <c r="Z41" t="s">
         <v>29</v>
       </c>
       <c r="AA41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>211</v>
       </c>
-      <c r="B42" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B42" s="3">
+        <v>9780781770309</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>29</v>
       </c>
       <c r="G42" t="s">
         <v>29</v>
       </c>
       <c r="H42" t="s">
         <v>29</v>
       </c>
       <c r="I42" t="s">
         <v>29</v>
       </c>
       <c r="J42" t="s">
         <v>213</v>
       </c>
       <c r="K42" t="s">
         <v>214</v>
       </c>
@@ -5020,55 +5037,52 @@
         <v>58</v>
       </c>
       <c r="V42" t="s">
         <v>29</v>
       </c>
       <c r="W42" t="s">
         <v>29</v>
       </c>
       <c r="X42" t="s">
         <v>29</v>
       </c>
       <c r="Y42" t="s">
         <v>29</v>
       </c>
       <c r="Z42" t="s">
         <v>29</v>
       </c>
       <c r="AA42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>215</v>
       </c>
-      <c r="B43" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B43" s="3">
+        <v>9781605476766</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>29</v>
       </c>
       <c r="G43" t="s">
         <v>29</v>
       </c>
       <c r="H43" t="s">
         <v>29</v>
       </c>
       <c r="I43" t="s">
         <v>29</v>
       </c>
       <c r="J43" t="s">
         <v>217</v>
       </c>
       <c r="K43" t="s">
         <v>49</v>
       </c>
@@ -5103,55 +5117,55 @@
         <v>52</v>
       </c>
       <c r="V43" t="s">
         <v>29</v>
       </c>
       <c r="W43" t="s">
         <v>29</v>
       </c>
       <c r="X43" t="s">
         <v>29</v>
       </c>
       <c r="Y43" t="s">
         <v>29</v>
       </c>
       <c r="Z43" t="s">
         <v>29</v>
       </c>
       <c r="AA43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>218</v>
       </c>
-      <c r="B44" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B44" s="3">
+        <v>9781451151497</v>
+      </c>
+      <c r="C44" s="3">
+        <v>9781469883694</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>29</v>
       </c>
       <c r="G44" t="s">
         <v>29</v>
       </c>
       <c r="H44" t="s">
         <v>29</v>
       </c>
       <c r="I44" t="s">
         <v>29</v>
       </c>
       <c r="J44" t="s">
         <v>220</v>
       </c>
       <c r="K44" t="s">
         <v>221</v>
       </c>
@@ -5186,55 +5200,55 @@
         <v>36</v>
       </c>
       <c r="V44" t="s">
         <v>29</v>
       </c>
       <c r="W44" t="s">
         <v>29</v>
       </c>
       <c r="X44" t="s">
         <v>29</v>
       </c>
       <c r="Y44" t="s">
         <v>29</v>
       </c>
       <c r="Z44" t="s">
         <v>29</v>
       </c>
       <c r="AA44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>222</v>
       </c>
-      <c r="B45" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B45" s="3">
+        <v>9781496398116</v>
+      </c>
+      <c r="C45" s="3">
+        <v>9781975162788</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
       <c r="G45" t="s">
         <v>29</v>
       </c>
       <c r="H45" t="s">
         <v>29</v>
       </c>
       <c r="I45" t="s">
         <v>29</v>
       </c>
       <c r="J45" t="s">
         <v>224</v>
       </c>
       <c r="K45" t="s">
         <v>221</v>
       </c>
@@ -5269,55 +5283,55 @@
         <v>68</v>
       </c>
       <c r="V45" t="s">
         <v>226</v>
       </c>
       <c r="W45" t="s">
         <v>29</v>
       </c>
       <c r="X45" t="s">
         <v>29</v>
       </c>
       <c r="Y45" t="s">
         <v>29</v>
       </c>
       <c r="Z45" t="s">
         <v>29</v>
       </c>
       <c r="AA45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A46" t="s">
         <v>227</v>
       </c>
-      <c r="B46" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B46" s="3">
+        <v>9781496392954</v>
+      </c>
+      <c r="C46" s="3">
+        <v>9781496392978</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
         <v>29</v>
       </c>
       <c r="G46" t="s">
         <v>29</v>
       </c>
       <c r="H46" t="s">
         <v>29</v>
       </c>
       <c r="I46" t="s">
         <v>29</v>
       </c>
       <c r="J46" t="s">
         <v>229</v>
       </c>
       <c r="K46" t="s">
         <v>230</v>
       </c>
@@ -5352,55 +5366,55 @@
         <v>44</v>
       </c>
       <c r="V46" t="s">
         <v>231</v>
       </c>
       <c r="W46" t="s">
         <v>29</v>
       </c>
       <c r="X46" t="s">
         <v>29</v>
       </c>
       <c r="Y46" t="s">
         <v>29</v>
       </c>
       <c r="Z46" t="s">
         <v>29</v>
       </c>
       <c r="AA46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>232</v>
       </c>
-      <c r="B47" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B47" s="3">
+        <v>9781608315789</v>
+      </c>
+      <c r="C47" s="3">
+        <v>9781451163810</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>29</v>
       </c>
       <c r="F47" t="s">
         <v>29</v>
       </c>
       <c r="G47" t="s">
         <v>29</v>
       </c>
       <c r="H47" t="s">
         <v>29</v>
       </c>
       <c r="I47" t="s">
         <v>29</v>
       </c>
       <c r="J47" t="s">
         <v>234</v>
       </c>
       <c r="K47" t="s">
         <v>235</v>
       </c>
@@ -5435,55 +5449,52 @@
         <v>39</v>
       </c>
       <c r="V47" t="s">
         <v>29</v>
       </c>
       <c r="W47" t="s">
         <v>29</v>
       </c>
       <c r="X47" t="s">
         <v>29</v>
       </c>
       <c r="Y47" t="s">
         <v>29</v>
       </c>
       <c r="Z47" t="s">
         <v>29</v>
       </c>
       <c r="AA47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>236</v>
       </c>
-      <c r="B48" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B48" s="3">
+        <v>9781451190458</v>
       </c>
       <c r="D48" t="s">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>29</v>
       </c>
       <c r="F48" t="s">
         <v>29</v>
       </c>
       <c r="G48" t="s">
         <v>29</v>
       </c>
       <c r="H48" t="s">
         <v>29</v>
       </c>
       <c r="I48" t="s">
         <v>29</v>
       </c>
       <c r="J48" t="s">
         <v>238</v>
       </c>
       <c r="K48" t="s">
         <v>239</v>
       </c>
@@ -5518,55 +5529,52 @@
         <v>126</v>
       </c>
       <c r="V48" t="s">
         <v>29</v>
       </c>
       <c r="W48" t="s">
         <v>29</v>
       </c>
       <c r="X48" t="s">
         <v>29</v>
       </c>
       <c r="Y48" t="s">
         <v>29</v>
       </c>
       <c r="Z48" t="s">
         <v>29</v>
       </c>
       <c r="AA48" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>240</v>
       </c>
-      <c r="B49" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B49" s="3">
+        <v>9781451189575</v>
       </c>
       <c r="D49" t="s">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>29</v>
       </c>
       <c r="G49" t="s">
         <v>29</v>
       </c>
       <c r="H49" t="s">
         <v>29</v>
       </c>
       <c r="I49" t="s">
         <v>29</v>
       </c>
       <c r="J49" t="s">
         <v>242</v>
       </c>
       <c r="K49" t="s">
         <v>243</v>
       </c>
@@ -5601,55 +5609,52 @@
         <v>126</v>
       </c>
       <c r="V49" t="s">
         <v>29</v>
       </c>
       <c r="W49" t="s">
         <v>29</v>
       </c>
       <c r="X49" t="s">
         <v>29</v>
       </c>
       <c r="Y49" t="s">
         <v>29</v>
       </c>
       <c r="Z49" t="s">
         <v>29</v>
       </c>
       <c r="AA49" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>244</v>
       </c>
-      <c r="B50" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B50" s="3">
+        <v>9781451191479</v>
       </c>
       <c r="D50" t="s">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
       <c r="G50" t="s">
         <v>29</v>
       </c>
       <c r="H50" t="s">
         <v>29</v>
       </c>
       <c r="I50" t="s">
         <v>29</v>
       </c>
       <c r="J50" t="s">
         <v>246</v>
       </c>
       <c r="K50" t="s">
         <v>247</v>
       </c>
@@ -5684,55 +5689,55 @@
         <v>126</v>
       </c>
       <c r="V50" t="s">
         <v>29</v>
       </c>
       <c r="W50" t="s">
         <v>29</v>
       </c>
       <c r="X50" t="s">
         <v>29</v>
       </c>
       <c r="Y50" t="s">
         <v>29</v>
       </c>
       <c r="Z50" t="s">
         <v>29</v>
       </c>
       <c r="AA50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A51" t="s">
         <v>248</v>
       </c>
-      <c r="B51" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B51" s="3">
+        <v>9781496397942</v>
+      </c>
+      <c r="C51" s="3">
+        <v>9781496397973</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
         <v>29</v>
       </c>
       <c r="G51" t="s">
         <v>29</v>
       </c>
       <c r="H51" t="s">
         <v>29</v>
       </c>
       <c r="I51" t="s">
         <v>29</v>
       </c>
       <c r="J51" t="s">
         <v>250</v>
       </c>
       <c r="K51" t="s">
         <v>251</v>
       </c>
@@ -5767,55 +5772,55 @@
         <v>138</v>
       </c>
       <c r="V51" t="s">
         <v>252</v>
       </c>
       <c r="W51" t="s">
         <v>29</v>
       </c>
       <c r="X51" t="s">
         <v>29</v>
       </c>
       <c r="Y51" t="s">
         <v>29</v>
       </c>
       <c r="Z51" t="s">
         <v>29</v>
       </c>
       <c r="AA51" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>253</v>
       </c>
-      <c r="B52" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B52" s="3">
+        <v>9781975216481</v>
+      </c>
+      <c r="C52" s="3">
+        <v>9781975216498</v>
       </c>
       <c r="D52" t="s">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
       <c r="F52" t="s">
         <v>29</v>
       </c>
       <c r="G52" t="s">
         <v>29</v>
       </c>
       <c r="H52" t="s">
         <v>29</v>
       </c>
       <c r="I52" t="s">
         <v>29</v>
       </c>
       <c r="J52" t="s">
         <v>255</v>
       </c>
       <c r="K52" t="s">
         <v>251</v>
       </c>
@@ -5850,55 +5855,55 @@
         <v>58</v>
       </c>
       <c r="V52" t="s">
         <v>29</v>
       </c>
       <c r="W52" t="s">
         <v>29</v>
       </c>
       <c r="X52" t="s">
         <v>29</v>
       </c>
       <c r="Y52" t="s">
         <v>29</v>
       </c>
       <c r="Z52" t="s">
         <v>29</v>
       </c>
       <c r="AA52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>257</v>
       </c>
-      <c r="B53" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B53" s="3">
+        <v>9781975107659</v>
+      </c>
+      <c r="C53" s="3">
+        <v>9781975107666</v>
       </c>
       <c r="D53" t="s">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
       <c r="F53" t="s">
         <v>29</v>
       </c>
       <c r="G53" t="s">
         <v>29</v>
       </c>
       <c r="H53" t="s">
         <v>29</v>
       </c>
       <c r="I53" t="s">
         <v>29</v>
       </c>
       <c r="J53" t="s">
         <v>259</v>
       </c>
       <c r="K53" t="s">
         <v>252</v>
       </c>
@@ -5933,55 +5938,52 @@
         <v>138</v>
       </c>
       <c r="V53" t="s">
         <v>29</v>
       </c>
       <c r="W53" t="s">
         <v>29</v>
       </c>
       <c r="X53" t="s">
         <v>29</v>
       </c>
       <c r="Y53" t="s">
         <v>29</v>
       </c>
       <c r="Z53" t="s">
         <v>29</v>
       </c>
       <c r="AA53" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>260</v>
       </c>
-      <c r="B54" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B54" s="3">
+        <v>9781451195149</v>
       </c>
       <c r="D54" t="s">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>29</v>
       </c>
       <c r="F54" t="s">
         <v>29</v>
       </c>
       <c r="G54" t="s">
         <v>29</v>
       </c>
       <c r="H54" t="s">
         <v>29</v>
       </c>
       <c r="I54" t="s">
         <v>29</v>
       </c>
       <c r="J54" t="s">
         <v>262</v>
       </c>
       <c r="K54" t="s">
         <v>263</v>
       </c>
@@ -6016,55 +6018,55 @@
         <v>126</v>
       </c>
       <c r="V54" t="s">
         <v>29</v>
       </c>
       <c r="W54" t="s">
         <v>29</v>
       </c>
       <c r="X54" t="s">
         <v>29</v>
       </c>
       <c r="Y54" t="s">
         <v>29</v>
       </c>
       <c r="Z54" t="s">
         <v>29</v>
       </c>
       <c r="AA54" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>264</v>
       </c>
-      <c r="B55" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B55" s="3">
+        <v>9781469864211</v>
+      </c>
+      <c r="C55" s="3">
+        <v>9781496399618</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>29</v>
       </c>
       <c r="F55" t="s">
         <v>29</v>
       </c>
       <c r="G55" t="s">
         <v>29</v>
       </c>
       <c r="H55" t="s">
         <v>29</v>
       </c>
       <c r="I55" t="s">
         <v>29</v>
       </c>
       <c r="J55" t="s">
         <v>266</v>
       </c>
       <c r="K55" t="s">
         <v>267</v>
       </c>
@@ -6099,55 +6101,55 @@
         <v>126</v>
       </c>
       <c r="V55" t="s">
         <v>29</v>
       </c>
       <c r="W55" t="s">
         <v>29</v>
       </c>
       <c r="X55" t="s">
         <v>29</v>
       </c>
       <c r="Y55" t="s">
         <v>29</v>
       </c>
       <c r="Z55" t="s">
         <v>29</v>
       </c>
       <c r="AA55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A56" t="s">
         <v>269</v>
       </c>
-      <c r="B56" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B56" s="3">
+        <v>9781975103613</v>
+      </c>
+      <c r="C56" s="3">
+        <v>9781975103620</v>
       </c>
       <c r="D56" t="s">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>29</v>
       </c>
       <c r="G56" t="s">
         <v>29</v>
       </c>
       <c r="H56" t="s">
         <v>29</v>
       </c>
       <c r="I56" t="s">
         <v>29</v>
       </c>
       <c r="J56" t="s">
         <v>271</v>
       </c>
       <c r="K56" t="s">
         <v>268</v>
       </c>
@@ -6182,55 +6184,55 @@
         <v>39</v>
       </c>
       <c r="V56" t="s">
         <v>187</v>
       </c>
       <c r="W56" t="s">
         <v>29</v>
       </c>
       <c r="X56" t="s">
         <v>29</v>
       </c>
       <c r="Y56" t="s">
         <v>29</v>
       </c>
       <c r="Z56" t="s">
         <v>29</v>
       </c>
       <c r="AA56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>272</v>
       </c>
-      <c r="B57" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B57" s="3">
+        <v>9781975192716</v>
+      </c>
+      <c r="C57" s="3">
+        <v>9781975192747</v>
       </c>
       <c r="D57" t="s">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
       <c r="F57" t="s">
         <v>29</v>
       </c>
       <c r="G57" t="s">
         <v>29</v>
       </c>
       <c r="H57" t="s">
         <v>29</v>
       </c>
       <c r="I57" t="s">
         <v>29</v>
       </c>
       <c r="J57" t="s">
         <v>274</v>
       </c>
       <c r="K57" t="s">
         <v>268</v>
       </c>
@@ -6265,55 +6267,52 @@
         <v>44</v>
       </c>
       <c r="V57" t="s">
         <v>268</v>
       </c>
       <c r="W57" t="s">
         <v>29</v>
       </c>
       <c r="X57" t="s">
         <v>29</v>
       </c>
       <c r="Y57" t="s">
         <v>29</v>
       </c>
       <c r="Z57" t="s">
         <v>29</v>
       </c>
       <c r="AA57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>275</v>
       </c>
-      <c r="B58" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B58" s="3">
+        <v>9781451112443</v>
       </c>
       <c r="D58" t="s">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>29</v>
       </c>
       <c r="F58" t="s">
         <v>29</v>
       </c>
       <c r="G58" t="s">
         <v>29</v>
       </c>
       <c r="H58" t="s">
         <v>29</v>
       </c>
       <c r="I58" t="s">
         <v>29</v>
       </c>
       <c r="J58" t="s">
         <v>277</v>
       </c>
       <c r="K58" t="s">
         <v>278</v>
       </c>
@@ -6348,55 +6347,52 @@
         <v>126</v>
       </c>
       <c r="V58" t="s">
         <v>29</v>
       </c>
       <c r="W58" t="s">
         <v>29</v>
       </c>
       <c r="X58" t="s">
         <v>29</v>
       </c>
       <c r="Y58" t="s">
         <v>29</v>
       </c>
       <c r="Z58" t="s">
         <v>29</v>
       </c>
       <c r="AA58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
         <v>279</v>
       </c>
-      <c r="B59" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B59" s="3">
+        <v>9781451145809</v>
       </c>
       <c r="D59" t="s">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>29</v>
       </c>
       <c r="F59" t="s">
         <v>29</v>
       </c>
       <c r="G59" t="s">
         <v>29</v>
       </c>
       <c r="H59" t="s">
         <v>29</v>
       </c>
       <c r="I59" t="s">
         <v>29</v>
       </c>
       <c r="J59" t="s">
         <v>281</v>
       </c>
       <c r="K59" t="s">
         <v>282</v>
       </c>
@@ -6431,55 +6427,52 @@
         <v>126</v>
       </c>
       <c r="V59" t="s">
         <v>29</v>
       </c>
       <c r="W59" t="s">
         <v>29</v>
       </c>
       <c r="X59" t="s">
         <v>29</v>
       </c>
       <c r="Y59" t="s">
         <v>29</v>
       </c>
       <c r="Z59" t="s">
         <v>29</v>
       </c>
       <c r="AA59" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
         <v>283</v>
       </c>
-      <c r="B60" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B60" s="3">
+        <v>9781451187632</v>
       </c>
       <c r="D60" t="s">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>29</v>
       </c>
       <c r="F60" t="s">
         <v>29</v>
       </c>
       <c r="G60" t="s">
         <v>29</v>
       </c>
       <c r="H60" t="s">
         <v>29</v>
       </c>
       <c r="I60" t="s">
         <v>29</v>
       </c>
       <c r="J60" t="s">
         <v>285</v>
       </c>
       <c r="K60" t="s">
         <v>247</v>
       </c>
@@ -6514,55 +6507,55 @@
         <v>138</v>
       </c>
       <c r="V60" t="s">
         <v>29</v>
       </c>
       <c r="W60" t="s">
         <v>29</v>
       </c>
       <c r="X60" t="s">
         <v>29</v>
       </c>
       <c r="Y60" t="s">
         <v>29</v>
       </c>
       <c r="Z60" t="s">
         <v>29</v>
       </c>
       <c r="AA60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A61" t="s">
         <v>286</v>
       </c>
-      <c r="B61" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B61" s="3">
+        <v>9781975106263</v>
+      </c>
+      <c r="C61" s="3">
+        <v>9781975106287</v>
       </c>
       <c r="D61" t="s">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>29</v>
       </c>
       <c r="F61" t="s">
         <v>29</v>
       </c>
       <c r="G61" t="s">
         <v>29</v>
       </c>
       <c r="H61" t="s">
         <v>29</v>
       </c>
       <c r="I61" t="s">
         <v>29</v>
       </c>
       <c r="J61" t="s">
         <v>288</v>
       </c>
       <c r="K61" t="s">
         <v>289</v>
       </c>
@@ -6597,55 +6590,55 @@
         <v>39</v>
       </c>
       <c r="V61" t="s">
         <v>290</v>
       </c>
       <c r="W61" t="s">
         <v>29</v>
       </c>
       <c r="X61" t="s">
         <v>29</v>
       </c>
       <c r="Y61" t="s">
         <v>29</v>
       </c>
       <c r="Z61" t="s">
         <v>29</v>
       </c>
       <c r="AA61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
         <v>291</v>
       </c>
-      <c r="B62" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B62" s="3">
+        <v>9781975216764</v>
+      </c>
+      <c r="C62" s="3">
+        <v>9781975216771</v>
       </c>
       <c r="D62" t="s">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>29</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
       <c r="G62" t="s">
         <v>29</v>
       </c>
       <c r="H62" t="s">
         <v>29</v>
       </c>
       <c r="I62" t="s">
         <v>29</v>
       </c>
       <c r="J62" t="s">
         <v>293</v>
       </c>
       <c r="K62" t="s">
         <v>29</v>
       </c>
@@ -6680,55 +6673,52 @@
         <v>29</v>
       </c>
       <c r="V62" t="s">
         <v>289</v>
       </c>
       <c r="W62" t="s">
         <v>29</v>
       </c>
       <c r="X62" t="s">
         <v>29</v>
       </c>
       <c r="Y62" t="s">
         <v>29</v>
       </c>
       <c r="Z62" t="s">
         <v>29</v>
       </c>
       <c r="AA62" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
         <v>294</v>
       </c>
-      <c r="B63" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B63" s="3">
+        <v>9780781779630</v>
       </c>
       <c r="D63" t="s">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>29</v>
       </c>
       <c r="F63" t="s">
         <v>29</v>
       </c>
       <c r="G63" t="s">
         <v>29</v>
       </c>
       <c r="H63" t="s">
         <v>29</v>
       </c>
       <c r="I63" t="s">
         <v>29</v>
       </c>
       <c r="J63" t="s">
         <v>296</v>
       </c>
       <c r="K63" t="s">
         <v>297</v>
       </c>
@@ -6763,55 +6753,52 @@
         <v>126</v>
       </c>
       <c r="V63" t="s">
         <v>29</v>
       </c>
       <c r="W63" t="s">
         <v>29</v>
       </c>
       <c r="X63" t="s">
         <v>29</v>
       </c>
       <c r="Y63" t="s">
         <v>29</v>
       </c>
       <c r="Z63" t="s">
         <v>29</v>
       </c>
       <c r="AA63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
         <v>299</v>
       </c>
-      <c r="B64" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B64" s="3">
+        <v>9780781774260</v>
       </c>
       <c r="D64" t="s">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>29</v>
       </c>
       <c r="F64" t="s">
         <v>29</v>
       </c>
       <c r="G64" t="s">
         <v>29</v>
       </c>
       <c r="H64" t="s">
         <v>29</v>
       </c>
       <c r="I64" t="s">
         <v>29</v>
       </c>
       <c r="J64" t="s">
         <v>301</v>
       </c>
       <c r="K64" t="s">
         <v>302</v>
       </c>
@@ -6846,55 +6833,55 @@
         <v>44</v>
       </c>
       <c r="V64" t="s">
         <v>29</v>
       </c>
       <c r="W64" t="s">
         <v>29</v>
       </c>
       <c r="X64" t="s">
         <v>29</v>
       </c>
       <c r="Y64" t="s">
         <v>29</v>
       </c>
       <c r="Z64" t="s">
         <v>29</v>
       </c>
       <c r="AA64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
         <v>304</v>
       </c>
-      <c r="B65" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B65" s="3">
+        <v>9781975120894</v>
+      </c>
+      <c r="C65" s="3">
+        <v>9781975120900</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>29</v>
       </c>
       <c r="G65" t="s">
         <v>29</v>
       </c>
       <c r="H65" t="s">
         <v>29</v>
       </c>
       <c r="I65" t="s">
         <v>29</v>
       </c>
       <c r="J65" t="s">
         <v>306</v>
       </c>
       <c r="K65" t="s">
         <v>302</v>
       </c>
@@ -6929,55 +6916,55 @@
         <v>36</v>
       </c>
       <c r="V65" t="s">
         <v>29</v>
       </c>
       <c r="W65" t="s">
         <v>29</v>
       </c>
       <c r="X65" t="s">
         <v>29</v>
       </c>
       <c r="Y65" t="s">
         <v>29</v>
       </c>
       <c r="Z65" t="s">
         <v>29</v>
       </c>
       <c r="AA65" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A66" t="s">
         <v>307</v>
       </c>
-      <c r="B66" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B66" s="3">
+        <v>9781975212483</v>
+      </c>
+      <c r="C66" s="3">
+        <v>9781975212490</v>
       </c>
       <c r="D66" t="s">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>29</v>
       </c>
       <c r="F66" t="s">
         <v>29</v>
       </c>
       <c r="G66" t="s">
         <v>29</v>
       </c>
       <c r="H66" t="s">
         <v>29</v>
       </c>
       <c r="I66" t="s">
         <v>29</v>
       </c>
       <c r="J66" t="s">
         <v>309</v>
       </c>
       <c r="K66" t="s">
         <v>29</v>
       </c>
@@ -7012,55 +6999,55 @@
         <v>29</v>
       </c>
       <c r="V66" t="s">
         <v>49</v>
       </c>
       <c r="W66" t="s">
         <v>29</v>
       </c>
       <c r="X66" t="s">
         <v>29</v>
       </c>
       <c r="Y66" t="s">
         <v>29</v>
       </c>
       <c r="Z66" t="s">
         <v>29</v>
       </c>
       <c r="AA66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
         <v>310</v>
       </c>
-      <c r="B67" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B67" s="3">
+        <v>9781975152949</v>
+      </c>
+      <c r="C67" s="3">
+        <v>9781975152956</v>
       </c>
       <c r="D67" t="s">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>29</v>
       </c>
       <c r="F67" t="s">
         <v>29</v>
       </c>
       <c r="G67" t="s">
         <v>29</v>
       </c>
       <c r="H67" t="s">
         <v>29</v>
       </c>
       <c r="I67" t="s">
         <v>29</v>
       </c>
       <c r="J67" t="s">
         <v>312</v>
       </c>
       <c r="K67" t="s">
         <v>49</v>
       </c>
@@ -7095,55 +7082,55 @@
         <v>73</v>
       </c>
       <c r="V67" t="s">
         <v>29</v>
       </c>
       <c r="W67" t="s">
         <v>29</v>
       </c>
       <c r="X67" t="s">
         <v>29</v>
       </c>
       <c r="Y67" t="s">
         <v>29</v>
       </c>
       <c r="Z67" t="s">
         <v>29</v>
       </c>
       <c r="AA67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
         <v>313</v>
       </c>
-      <c r="B68" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B68" s="3">
+        <v>9781975107956</v>
+      </c>
+      <c r="C68" s="3">
+        <v>9781975107963</v>
       </c>
       <c r="D68" t="s">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>29</v>
       </c>
       <c r="F68" t="s">
         <v>29</v>
       </c>
       <c r="G68" t="s">
         <v>29</v>
       </c>
       <c r="H68" t="s">
         <v>29</v>
       </c>
       <c r="I68" t="s">
         <v>29</v>
       </c>
       <c r="J68" t="s">
         <v>315</v>
       </c>
       <c r="K68" t="s">
         <v>316</v>
       </c>
@@ -7178,55 +7165,55 @@
         <v>58</v>
       </c>
       <c r="V68" t="s">
         <v>29</v>
       </c>
       <c r="W68" t="s">
         <v>29</v>
       </c>
       <c r="X68" t="s">
         <v>29</v>
       </c>
       <c r="Y68" t="s">
         <v>29</v>
       </c>
       <c r="Z68" t="s">
         <v>29</v>
       </c>
       <c r="AA68" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
         <v>317</v>
       </c>
-      <c r="B69" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B69" s="3">
+        <v>9781975143817</v>
+      </c>
+      <c r="C69" s="3">
+        <v>9781975143824</v>
       </c>
       <c r="D69" t="s">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>29</v>
       </c>
       <c r="F69" t="s">
         <v>29</v>
       </c>
       <c r="G69" t="s">
         <v>29</v>
       </c>
       <c r="H69" t="s">
         <v>29</v>
       </c>
       <c r="I69" t="s">
         <v>29</v>
       </c>
       <c r="J69" t="s">
         <v>319</v>
       </c>
       <c r="K69" t="s">
         <v>320</v>
       </c>
@@ -7261,55 +7248,55 @@
         <v>126</v>
       </c>
       <c r="V69" t="s">
         <v>321</v>
       </c>
       <c r="W69" t="s">
         <v>29</v>
       </c>
       <c r="X69" t="s">
         <v>29</v>
       </c>
       <c r="Y69" t="s">
         <v>29</v>
       </c>
       <c r="Z69" t="s">
         <v>29</v>
       </c>
       <c r="AA69" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>323</v>
       </c>
-      <c r="B70" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B70" s="3">
+        <v>9781975185831</v>
+      </c>
+      <c r="C70" s="3">
+        <v>9781975185848</v>
       </c>
       <c r="D70" t="s">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>29</v>
       </c>
       <c r="F70" t="s">
         <v>29</v>
       </c>
       <c r="G70" t="s">
         <v>29</v>
       </c>
       <c r="H70" t="s">
         <v>29</v>
       </c>
       <c r="I70" t="s">
         <v>29</v>
       </c>
       <c r="J70" t="s">
         <v>325</v>
       </c>
       <c r="K70" t="s">
         <v>322</v>
       </c>
@@ -7344,55 +7331,55 @@
         <v>326</v>
       </c>
       <c r="V70" t="s">
         <v>29</v>
       </c>
       <c r="W70" t="s">
         <v>29</v>
       </c>
       <c r="X70" t="s">
         <v>29</v>
       </c>
       <c r="Y70" t="s">
         <v>29</v>
       </c>
       <c r="Z70" t="s">
         <v>29</v>
       </c>
       <c r="AA70" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
         <v>327</v>
       </c>
-      <c r="B71" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B71" s="3">
+        <v>9781975246617</v>
+      </c>
+      <c r="C71" s="3">
+        <v>9781975246624</v>
       </c>
       <c r="D71" t="s">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>29</v>
       </c>
       <c r="F71" t="s">
         <v>29</v>
       </c>
       <c r="G71" t="s">
         <v>29</v>
       </c>
       <c r="H71" t="s">
         <v>29</v>
       </c>
       <c r="I71" t="s">
         <v>29</v>
       </c>
       <c r="J71" t="s">
         <v>329</v>
       </c>
       <c r="K71" t="s">
         <v>322</v>
       </c>
@@ -7427,55 +7414,55 @@
         <v>29</v>
       </c>
       <c r="V71" t="s">
         <v>29</v>
       </c>
       <c r="W71" t="s">
         <v>29</v>
       </c>
       <c r="X71" t="s">
         <v>29</v>
       </c>
       <c r="Y71" t="s">
         <v>29</v>
       </c>
       <c r="Z71" t="s">
         <v>29</v>
       </c>
       <c r="AA71" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>331</v>
       </c>
-      <c r="B72" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B72" s="3">
+        <v>9781496387271</v>
+      </c>
+      <c r="C72" s="3">
+        <v>9781496387288</v>
       </c>
       <c r="D72" t="s">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>29</v>
       </c>
       <c r="F72" t="s">
         <v>29</v>
       </c>
       <c r="G72" t="s">
         <v>29</v>
       </c>
       <c r="H72" t="s">
         <v>29</v>
       </c>
       <c r="I72" t="s">
         <v>29</v>
       </c>
       <c r="J72" t="s">
         <v>333</v>
       </c>
       <c r="K72" t="s">
         <v>334</v>
       </c>
@@ -7510,58 +7497,55 @@
         <v>126</v>
       </c>
       <c r="V72" t="s">
         <v>29</v>
       </c>
       <c r="W72" t="s">
         <v>29</v>
       </c>
       <c r="X72" t="s">
         <v>29</v>
       </c>
       <c r="Y72" t="s">
         <v>29</v>
       </c>
       <c r="Z72" t="s">
         <v>29</v>
       </c>
       <c r="AA72" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>335</v>
       </c>
-      <c r="B73" t="s">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="B73" s="3">
+        <v>9781975193348</v>
+      </c>
+      <c r="C73" s="3">
+        <v>9781975193355</v>
       </c>
       <c r="E73" t="s">
         <v>29</v>
       </c>
       <c r="F73" t="s">
         <v>29</v>
       </c>
       <c r="G73" t="s">
         <v>29</v>
       </c>
       <c r="H73" t="s">
         <v>29</v>
       </c>
       <c r="I73" t="s">
         <v>29</v>
       </c>
       <c r="J73" t="s">
         <v>337</v>
       </c>
       <c r="K73" t="s">
         <v>334</v>
       </c>
       <c r="L73" t="s">
         <v>336</v>
       </c>
@@ -7593,55 +7577,55 @@
         <v>29</v>
       </c>
       <c r="V73" t="s">
         <v>29</v>
       </c>
       <c r="W73" t="s">
         <v>29</v>
       </c>
       <c r="X73" t="s">
         <v>29</v>
       </c>
       <c r="Y73" t="s">
         <v>29</v>
       </c>
       <c r="Z73" t="s">
         <v>29</v>
       </c>
       <c r="AA73" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>338</v>
       </c>
-      <c r="B74" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B74" s="3">
+        <v>9781975138059</v>
+      </c>
+      <c r="C74" s="3">
+        <v>9781975138066</v>
       </c>
       <c r="D74" t="s">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>29</v>
       </c>
       <c r="F74" t="s">
         <v>29</v>
       </c>
       <c r="G74" t="s">
         <v>29</v>
       </c>
       <c r="H74" t="s">
         <v>29</v>
       </c>
       <c r="I74" t="s">
         <v>29</v>
       </c>
       <c r="J74" t="s">
         <v>340</v>
       </c>
       <c r="K74" t="s">
         <v>341</v>
       </c>
@@ -7676,55 +7660,55 @@
         <v>126</v>
       </c>
       <c r="V74" t="s">
         <v>29</v>
       </c>
       <c r="W74" t="s">
         <v>29</v>
       </c>
       <c r="X74" t="s">
         <v>29</v>
       </c>
       <c r="Y74" t="s">
         <v>29</v>
       </c>
       <c r="Z74" t="s">
         <v>29</v>
       </c>
       <c r="AA74" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>342</v>
       </c>
-      <c r="B75" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B75" s="3">
+        <v>9781496327710</v>
+      </c>
+      <c r="C75" s="3">
+        <v>9781496358745</v>
       </c>
       <c r="D75" t="s">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>29</v>
       </c>
       <c r="F75" t="s">
         <v>29</v>
       </c>
       <c r="G75" t="s">
         <v>29</v>
       </c>
       <c r="H75" t="s">
         <v>29</v>
       </c>
       <c r="I75" t="s">
         <v>29</v>
       </c>
       <c r="J75" t="s">
         <v>344</v>
       </c>
       <c r="K75" t="s">
         <v>345</v>
       </c>
@@ -7759,55 +7743,55 @@
         <v>52</v>
       </c>
       <c r="V75" t="s">
         <v>29</v>
       </c>
       <c r="W75" t="s">
         <v>29</v>
       </c>
       <c r="X75" t="s">
         <v>29</v>
       </c>
       <c r="Y75" t="s">
         <v>29</v>
       </c>
       <c r="Z75" t="s">
         <v>29</v>
       </c>
       <c r="AA75" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
         <v>346</v>
       </c>
-      <c r="B76" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B76" s="3">
+        <v>9781975212971</v>
+      </c>
+      <c r="C76" s="3">
+        <v>9781975212988</v>
       </c>
       <c r="D76" t="s">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>29</v>
       </c>
       <c r="F76" t="s">
         <v>29</v>
       </c>
       <c r="G76" t="s">
         <v>29</v>
       </c>
       <c r="H76" t="s">
         <v>29</v>
       </c>
       <c r="I76" t="s">
         <v>29</v>
       </c>
       <c r="J76" t="s">
         <v>348</v>
       </c>
       <c r="K76" t="s">
         <v>345</v>
       </c>
@@ -7842,55 +7826,55 @@
         <v>39</v>
       </c>
       <c r="V76" t="s">
         <v>29</v>
       </c>
       <c r="W76" t="s">
         <v>29</v>
       </c>
       <c r="X76" t="s">
         <v>29</v>
       </c>
       <c r="Y76" t="s">
         <v>29</v>
       </c>
       <c r="Z76" t="s">
         <v>29</v>
       </c>
       <c r="AA76" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>349</v>
       </c>
-      <c r="B77" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B77" s="3">
+        <v>9781451191967</v>
+      </c>
+      <c r="C77" s="3">
+        <v>9781469873367</v>
       </c>
       <c r="D77" t="s">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>29</v>
       </c>
       <c r="F77" t="s">
         <v>29</v>
       </c>
       <c r="G77" t="s">
         <v>29</v>
       </c>
       <c r="H77" t="s">
         <v>29</v>
       </c>
       <c r="I77" t="s">
         <v>29</v>
       </c>
       <c r="J77" t="s">
         <v>351</v>
       </c>
       <c r="K77" t="s">
         <v>352</v>
       </c>
@@ -7925,55 +7909,55 @@
         <v>138</v>
       </c>
       <c r="V77" t="s">
         <v>29</v>
       </c>
       <c r="W77" t="s">
         <v>29</v>
       </c>
       <c r="X77" t="s">
         <v>29</v>
       </c>
       <c r="Y77" t="s">
         <v>29</v>
       </c>
       <c r="Z77" t="s">
         <v>29</v>
       </c>
       <c r="AA77" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>353</v>
       </c>
-      <c r="B78" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B78" s="3">
+        <v>9781975113285</v>
+      </c>
+      <c r="C78" s="3">
+        <v>9781975116859</v>
       </c>
       <c r="D78" t="s">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>29</v>
       </c>
       <c r="F78" t="s">
         <v>29</v>
       </c>
       <c r="G78" t="s">
         <v>29</v>
       </c>
       <c r="H78" t="s">
         <v>29</v>
       </c>
       <c r="I78" t="s">
         <v>29</v>
       </c>
       <c r="J78" t="s">
         <v>355</v>
       </c>
       <c r="K78" t="s">
         <v>356</v>
       </c>
@@ -8008,55 +7992,55 @@
         <v>39</v>
       </c>
       <c r="V78" t="s">
         <v>357</v>
       </c>
       <c r="W78" t="s">
         <v>29</v>
       </c>
       <c r="X78" t="s">
         <v>29</v>
       </c>
       <c r="Y78" t="s">
         <v>29</v>
       </c>
       <c r="Z78" t="s">
         <v>29</v>
       </c>
       <c r="AA78" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>358</v>
       </c>
-      <c r="B79" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B79" s="3">
+        <v>9781975245405</v>
+      </c>
+      <c r="C79" s="3">
+        <v>9781975245412</v>
       </c>
       <c r="D79" t="s">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
       <c r="F79" t="s">
         <v>29</v>
       </c>
       <c r="G79" t="s">
         <v>29</v>
       </c>
       <c r="H79" t="s">
         <v>29</v>
       </c>
       <c r="I79" t="s">
         <v>29</v>
       </c>
       <c r="J79" t="s">
         <v>360</v>
       </c>
       <c r="K79" t="s">
         <v>29</v>
       </c>
@@ -8091,55 +8075,55 @@
         <v>29</v>
       </c>
       <c r="V79" t="s">
         <v>362</v>
       </c>
       <c r="W79" t="s">
         <v>29</v>
       </c>
       <c r="X79" t="s">
         <v>29</v>
       </c>
       <c r="Y79" t="s">
         <v>29</v>
       </c>
       <c r="Z79" t="s">
         <v>29</v>
       </c>
       <c r="AA79" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>363</v>
       </c>
-      <c r="B80" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B80" s="3">
+        <v>9781451143249</v>
+      </c>
+      <c r="C80" s="3">
+        <v>9781469830131</v>
       </c>
       <c r="D80" t="s">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>29</v>
       </c>
       <c r="F80" t="s">
         <v>29</v>
       </c>
       <c r="G80" t="s">
         <v>29</v>
       </c>
       <c r="H80" t="s">
         <v>29</v>
       </c>
       <c r="I80" t="s">
         <v>29</v>
       </c>
       <c r="J80" t="s">
         <v>365</v>
       </c>
       <c r="K80" t="s">
         <v>357</v>
       </c>
@@ -8174,55 +8158,55 @@
         <v>52</v>
       </c>
       <c r="V80" t="s">
         <v>29</v>
       </c>
       <c r="W80" t="s">
         <v>29</v>
       </c>
       <c r="X80" t="s">
         <v>29</v>
       </c>
       <c r="Y80" t="s">
         <v>29</v>
       </c>
       <c r="Z80" t="s">
         <v>29</v>
       </c>
       <c r="AA80" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
         <v>366</v>
       </c>
-      <c r="B81" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B81" s="3">
+        <v>9781975190620</v>
+      </c>
+      <c r="C81" s="3">
+        <v>9781975190637</v>
       </c>
       <c r="D81" t="s">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>29</v>
       </c>
       <c r="F81" t="s">
         <v>29</v>
       </c>
       <c r="G81" t="s">
         <v>29</v>
       </c>
       <c r="H81" t="s">
         <v>29</v>
       </c>
       <c r="I81" t="s">
         <v>29</v>
       </c>
       <c r="J81" t="s">
         <v>368</v>
       </c>
       <c r="K81" t="s">
         <v>369</v>
       </c>
@@ -8257,55 +8241,55 @@
         <v>370</v>
       </c>
       <c r="V81" t="s">
         <v>371</v>
       </c>
       <c r="W81" t="s">
         <v>29</v>
       </c>
       <c r="X81" t="s">
         <v>29</v>
       </c>
       <c r="Y81" t="s">
         <v>29</v>
       </c>
       <c r="Z81" t="s">
         <v>29</v>
       </c>
       <c r="AA81" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>372</v>
       </c>
-      <c r="B82" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B82" s="3">
+        <v>9781496379252</v>
+      </c>
+      <c r="C82" s="3">
+        <v>9781496379269</v>
       </c>
       <c r="D82" t="s">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>29</v>
       </c>
       <c r="F82" t="s">
         <v>29</v>
       </c>
       <c r="G82" t="s">
         <v>29</v>
       </c>
       <c r="H82" t="s">
         <v>29</v>
       </c>
       <c r="I82" t="s">
         <v>29</v>
       </c>
       <c r="J82" t="s">
         <v>374</v>
       </c>
       <c r="K82" t="s">
         <v>210</v>
       </c>