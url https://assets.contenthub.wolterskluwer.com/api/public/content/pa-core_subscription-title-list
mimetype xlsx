--- v2 (2026-03-20)
+++ v3 (2026-07-21)
@@ -52,51 +52,51 @@
   <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/Health Library Title Lists/Subscription/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="19" documentId="13_ncr:1_{63B2288E-8307-4504-BB91-BEE3E47E3D86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D7078AAA-5EE3-4254-A62D-E71B9D3D41DB}"/>
+  <xr:revisionPtr revIDLastSave="82" documentId="13_ncr:1_{63B2288E-8307-4504-BB91-BEE3E47E3D86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{572FAB99-D3F5-4C8B-92DB-30D19F99D3EC}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Subscription Title List" sheetId="1" r:id="rId1"/>
     <sheet name="Eroschenko, 13 ed. - Atlas of H" sheetId="3" r:id="rId2"/>
     <sheet name="Soriano, 14 ed. - Bates' Guide" sheetId="4" r:id="rId3"/>
     <sheet name="Soriano, 10 ed. - Bates' Pocket" sheetId="5" r:id="rId4"/>
     <sheet name="Fadem, 2 ed. - Behavioral Scien" sheetId="6" r:id="rId5"/>
     <sheet name="Caughey, 1 ed. - Cases Concepts" sheetId="7" r:id="rId6"/>
     <sheet name="Spizer, 1 ed. - Cases and Conce" sheetId="8" r:id="rId7"/>
     <sheet name="Dugani, 01 ed. - Clinical Anato" sheetId="9" r:id="rId8"/>
     <sheet name="Fletcher, 06 ed. - Clinical Epi" sheetId="10" r:id="rId9"/>
     <sheet name="Siegel, 04 ed. - Essential Neur" sheetId="11" r:id="rId10"/>
     <sheet name="Gartner, 08 ed. - Gartner and H" sheetId="12" r:id="rId11"/>
     <sheet name="Agur, 02 ed. - Grant’s Atlas of" sheetId="13" r:id="rId12"/>
     <sheet name="Detton - Grant’s Dissector, 18e" sheetId="14" r:id="rId13"/>
     <sheet name="Pawlina, 09 ed. - Histology A T" sheetId="15" r:id="rId14"/>
     <sheet name="Schaaf, 1 ed. - Human Genetics" sheetId="16" r:id="rId15"/>
     <sheet name="Sadler, 15 ed. - Langman's Medi" sheetId="17" r:id="rId16"/>
     <sheet name="Jerome, 2 ed. - Learning Clinic" sheetId="18" r:id="rId17"/>
     <sheet name="Abali - Lippincott Illustrated" sheetId="19" r:id="rId18"/>
     <sheet name="Leeper-Woodford, 1 ed. - Lippin" sheetId="20" r:id="rId19"/>
     <sheet name="Krebs, 2 ed. - Lippincott Illus" sheetId="21" r:id="rId20"/>
     <sheet name="Gest, 02 ed. - Lippincott®" sheetId="22" r:id="rId21"/>
@@ -106,69 +106,72 @@
     <sheet name="Chandar, 03 ed. - Lippincott® I" sheetId="26" r:id="rId25"/>
     <sheet name="Cornelissen, 05 ed. - Lippincot" sheetId="27" r:id="rId26"/>
     <sheet name="Lieberman, 06 ed. - Marks’ Basi" sheetId="28" r:id="rId27"/>
     <sheet name="Rhoades, 06 ed. - Medical Physi" sheetId="29" r:id="rId28"/>
     <sheet name="Dalley, 10 ed. - Moore’s Clinic" sheetId="30" r:id="rId29"/>
     <sheet name="Agur, 07 ed. - Moore’s Essentia" sheetId="31" r:id="rId30"/>
     <sheet name="Haines - Neuroanatomy Atlas in" sheetId="32" r:id="rId31"/>
     <sheet name="Lilly - Pathophysiology of Hear" sheetId="33" r:id="rId32"/>
     <sheet name="Ramachandran, 03 ed. - Pharmaco" sheetId="34" r:id="rId33"/>
     <sheet name="Costanzo, 4 ed. - Physiology Ca" sheetId="35" r:id="rId34"/>
     <sheet name="Golan, 5 ed. - Principles of Ph" sheetId="36" r:id="rId35"/>
     <sheet name="Rubin, 07 ed. - Principles of R" sheetId="37" r:id="rId36"/>
     <sheet name="Rennke, 06 ed. - Renal Pathophy" sheetId="38" r:id="rId37"/>
     <sheet name="Lo, 06 ed. - Resolving Ethical" sheetId="39" r:id="rId38"/>
     <sheet name="Strayer, 08 ed. - Rubin's Patho" sheetId="41" r:id="rId39"/>
     <sheet name="Orient, 05 ed. - Sapira's Art S" sheetId="42" r:id="rId40"/>
     <sheet name="Engleberg, 06 ed. - Schaechter" sheetId="2" r:id="rId41"/>
     <sheet name="Riegelman, 07 ed. - Studying a" sheetId="43" r:id="rId42"/>
     <sheet name="Gindea, 01 ed. - The EKG Workbo" sheetId="44" r:id="rId43"/>
     <sheet name="Thaler - The Only Diagnostic La" sheetId="45" r:id="rId44"/>
     <sheet name="Thaler, 11 ed. - The Only EKG B" sheetId="46" r:id="rId45"/>
     <sheet name="Daniel, 38 ed. - The Washington" sheetId="47" r:id="rId46"/>
     <sheet name="West, 10 ed. - West's Pulmonary" sheetId="48" r:id="rId47"/>
     <sheet name="West, 11 ed. - West's Respirato" sheetId="49" r:id="rId48"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Subscription Title List'!$A$1:$X$80</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5812" uniqueCount="3920">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5942" uniqueCount="4019">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Year Published</t>
   </si>
   <si>
     <t>Title Level URL</t>
   </si>
   <si>
     <t>Date Added to HL</t>
   </si>
   <si>
     <t>N. Cary Engleberg</t>
   </si>
   <si>
@@ -11885,50 +11888,347 @@
     <t>https://pa-core.lwwhealthlibrary.com/content.aspx?sectionId=261962096&amp;bookId=3480</t>
   </si>
   <si>
     <t>https://pa-core.lwwhealthlibrary.com/content.aspx?sectionId=261962577&amp;bookId=3480</t>
   </si>
   <si>
     <t>https://pa-core.lwwhealthlibrary.com/content.aspx?sectionId=261963804&amp;bookId=3480</t>
   </si>
   <si>
     <t>https://pa-core.lwwhealthlibrary.com/content.aspx?sectionId=261964603&amp;bookId=3480</t>
   </si>
   <si>
     <t>https://pa-core.lwwhealthlibrary.com/content.aspx?sectionId=261965692&amp;bookId=3480</t>
   </si>
   <si>
     <t>https://pa-core.lwwhealthlibrary.com/content.aspx?sectionId=261966546&amp;bookId=3480</t>
   </si>
   <si>
     <t>https://pa-core.lwwhealthlibrary.com/content.aspx?sectionId=261967879&amp;bookId=3480</t>
   </si>
   <si>
     <t>https://pa-core.lwwhealthlibrary.com/content.aspx?sectionId=261968420&amp;bookId=3480</t>
   </si>
   <si>
     <t>https://pa-core.lwwhealthlibrary.com/content.aspx?sectionId=261969586&amp;bookId=3480</t>
+  </si>
+  <si>
+    <t>Bates' Guide to Physical Examination and History Taking, 13e</t>
+  </si>
+  <si>
+    <t>Bickley</t>
+  </si>
+  <si>
+    <t>Bates' Pocket Guide to Physical Examination and History Taking, 9e</t>
+  </si>
+  <si>
+    <t>Clinical Epidemiology: The Essentials, 5e</t>
+  </si>
+  <si>
+    <t>Fletcher</t>
+  </si>
+  <si>
+    <t>Color Atlas and Text of Histology, 7e</t>
+  </si>
+  <si>
+    <t>Gartner</t>
+  </si>
+  <si>
+    <t>Essential Neuroscience, 3e</t>
+  </si>
+  <si>
+    <t>Siegel</t>
+  </si>
+  <si>
+    <t>Grant's Atlas of Anatomy, 15e</t>
+  </si>
+  <si>
+    <t>Agur</t>
+  </si>
+  <si>
+    <t>Grant's Dissector, 17e</t>
+  </si>
+  <si>
+    <t>Detton</t>
+  </si>
+  <si>
+    <t>Histology: A Text and Atlas: With Correlated Cell and Molecular Biology, 8e</t>
+  </si>
+  <si>
+    <t>Pawlina</t>
+  </si>
+  <si>
+    <t>Langman's Medical Embryology, 14e</t>
+  </si>
+  <si>
+    <t>Sadler</t>
+  </si>
+  <si>
+    <t>Lippincott Illustrated Reviews: Biochemistry, 8e</t>
+  </si>
+  <si>
+    <t>Abali</t>
+  </si>
+  <si>
+    <t>Lippincott Illustrated Reviews: Cell and Molecular Biology, 2e</t>
+  </si>
+  <si>
+    <t>Chandar</t>
+  </si>
+  <si>
+    <t>Lippincott Illustrated Reviews: Immunology, 2e</t>
+  </si>
+  <si>
+    <t>Doan</t>
+  </si>
+  <si>
+    <t>Lippincott Illustrated Reviews: Microbiology, 4e</t>
+  </si>
+  <si>
+    <t>Cornelissen</t>
+  </si>
+  <si>
+    <t>Lippincott Illustrated Reviews: Neuroscience</t>
+  </si>
+  <si>
+    <t>Krebs</t>
+  </si>
+  <si>
+    <t>Lippincott Illustrated Reviews: Pharmacology, 7e</t>
+  </si>
+  <si>
+    <t>Whalen</t>
+  </si>
+  <si>
+    <t>Lippincott Illustrated Reviews: Physiology, 2e</t>
+  </si>
+  <si>
+    <t>Preston</t>
+  </si>
+  <si>
+    <t>Marks' Basic Medical Biochemistry: A Clinical Approach, 5e</t>
+  </si>
+  <si>
+    <t>Lieberman</t>
+  </si>
+  <si>
+    <t>Medical Physiology: Principles for Clinical Medicine, 5e</t>
+  </si>
+  <si>
+    <t>Rhoades</t>
+  </si>
+  <si>
+    <t>Dalley</t>
+  </si>
+  <si>
+    <t>Moore's Clinically Oriented Anatomy, 9e</t>
+  </si>
+  <si>
+    <t>Moore's Essential Clinical Anatomy, 6e</t>
+  </si>
+  <si>
+    <t>Haines</t>
+  </si>
+  <si>
+    <t>Neuroanatomy Atlas in Clinical Context: Structures, Sections, Systems, and Syndromes, 10e</t>
+  </si>
+  <si>
+    <t>Pathophysiology of Heart Disease: An Introduction to Cardiovascular Medicine, 7e</t>
+  </si>
+  <si>
+    <t>Lilly</t>
+  </si>
+  <si>
+    <t>Principles of Pharmacology: The Pathophysiologic Basis of Drug Therapy Fourth Edition, 4e</t>
+  </si>
+  <si>
+    <t>Golan</t>
+  </si>
+  <si>
+    <t>Renal Pathophysiology: The Essentials, 5e</t>
+  </si>
+  <si>
+    <t>Rennke</t>
+  </si>
+  <si>
+    <t>Resolving Ethical Dilemmas: A Guide for Clinicians, 5e</t>
+  </si>
+  <si>
+    <t>Lo</t>
+  </si>
+  <si>
+    <t>Rubin's Pathology: Clinicopathologic Foundations of Medicine, 7e</t>
+  </si>
+  <si>
+    <t>Strayer</t>
+  </si>
+  <si>
+    <t>Sapira's Art &amp; Science of Bedside Diagnosis, 4e</t>
+  </si>
+  <si>
+    <t>Orient</t>
+  </si>
+  <si>
+    <t>Schaechter's Mechanisms of Microbial Disease, 5e</t>
+  </si>
+  <si>
+    <t>Engleberg</t>
+  </si>
+  <si>
+    <t>Studying A Study &amp; Testing A Test, 6e</t>
+  </si>
+  <si>
+    <t>Riegelman</t>
+  </si>
+  <si>
+    <t>Thaler</t>
+  </si>
+  <si>
+    <t>The Only EKG Book You'll Ever Need, 10e</t>
+  </si>
+  <si>
+    <t>The Washington Manual of Medical Therapeutics, 37e</t>
+  </si>
+  <si>
+    <t>Ancha</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>West's Pulmonary Pathophysiology: The Essentials, 9e</t>
+  </si>
+  <si>
+    <t>Sandra K. LeeperWoodford, MS, PhD</t>
+  </si>
+  <si>
+    <t>Studying a Study &amp; Testing a Test: Reading EvidenceBased Health Research, 7e</t>
+  </si>
+  <si>
+    <t>Archive ?</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>eISBN</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2964</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=3063</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=735</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2066</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=1070</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2827</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2832</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2583</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2487</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=3073</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2335</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=777</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2605</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=780</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2486</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2578</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2170</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2188</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=3187</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2610</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2473</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2958</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=1765</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2584</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=823</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=1040</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=826</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=827</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=829</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=3204</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=3230</t>
+  </si>
+  <si>
+    <t>https://pa-core.lwwhealthlibrary.com/book.aspx?bookid=2083</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
@@ -11956,51 +12256,82 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1"/>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{858FD403-512B-44FE-B876-8B1F807AD281}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="3">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet47.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet48.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet46.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12290,1169 +12621,2127 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G48"/>
+  <dimension ref="A1:I80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="50.7265625" customWidth="1"/>
-    <col min="3" max="3" width="7.36328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="50.7265625" customWidth="1"/>
+    <col min="2" max="2" width="85.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.453125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="14.81640625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="17.1796875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="14.81640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="50.7265625" customWidth="1"/>
+    <col min="8" max="8" width="17.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="5" t="s">
+        <v>3986</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="I1" s="1" t="s">
+        <v>3984</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2">
         <v>13</v>
       </c>
       <c r="D2" s="4">
         <v>9781496316769</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="4">
+        <v>9781496379290</v>
+      </c>
+      <c r="F2">
         <v>2017</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="2">
+      <c r="H2" s="2">
         <v>44117</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>3921</v>
+      </c>
+      <c r="B3" t="s">
+        <v>3920</v>
+      </c>
+      <c r="C3">
+        <v>13</v>
+      </c>
+      <c r="D3" s="4">
+        <v>9781496398178</v>
+      </c>
+      <c r="E3" s="4">
+        <v>9781975109950</v>
+      </c>
+      <c r="F3">
+        <v>2021</v>
+      </c>
+      <c r="G3" t="s">
+        <v>3987</v>
+      </c>
+      <c r="I3" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>456</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B4" s="8" t="s">
         <v>3764</v>
       </c>
-      <c r="C3">
+      <c r="C4">
         <v>14</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D4" s="4">
         <v>9781975218348</v>
       </c>
-      <c r="E3">
+      <c r="E4" s="4">
+        <v>9781975218362</v>
+      </c>
+      <c r="F4">
         <v>2026</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G4" t="s">
         <v>3450</v>
       </c>
-      <c r="G3" s="2">
+      <c r="H4" s="2">
         <v>45839</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A4" s="6" t="s">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
         <v>456</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B5" s="6" t="s">
         <v>3762</v>
       </c>
-      <c r="C4" s="6">
+      <c r="C5" s="6">
         <v>10</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D5" s="9">
         <v>9781975218447</v>
       </c>
-      <c r="E4" s="6">
+      <c r="E5" s="4">
+        <v>9781975218454</v>
+      </c>
+      <c r="F5" s="6">
         <v>2027</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="G5" s="6" t="s">
         <v>3763</v>
       </c>
-      <c r="G4" s="7">
+      <c r="H5" s="7">
         <v>46000</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>3921</v>
+      </c>
+      <c r="B6" t="s">
+        <v>3922</v>
+      </c>
+      <c r="C6">
+        <v>9</v>
+      </c>
+      <c r="D6" s="4">
+        <v>9781975109875</v>
+      </c>
+      <c r="E6" s="4">
+        <v>9781975109882</v>
+      </c>
+      <c r="F6">
+        <v>2021</v>
+      </c>
+      <c r="G6" t="s">
+        <v>3988</v>
+      </c>
+      <c r="I6" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B7" t="s">
         <v>14</v>
       </c>
-      <c r="C5">
+      <c r="C7">
         <v>2</v>
       </c>
-      <c r="D5" s="4">
+      <c r="D7" s="4">
         <v>9781609136642</v>
       </c>
-      <c r="E5">
+      <c r="E7" s="4">
+        <v>9781975175436</v>
+      </c>
+      <c r="F7">
         <v>2012</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G7" t="s">
         <v>15</v>
       </c>
-      <c r="G5" s="2">
+      <c r="H7" s="2">
         <v>41682</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B8" t="s">
         <v>3441</v>
-      </c>
-[...44 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" s="4">
+        <v>9780781793919</v>
+      </c>
+      <c r="F8">
+        <v>2009</v>
+      </c>
+      <c r="G8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="2">
+        <v>41682</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9">
+        <v>1</v>
+      </c>
+      <c r="D9" s="4">
+        <v>9780781782548</v>
+      </c>
+      <c r="F9">
+        <v>2009</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="2">
+        <v>41752</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10" s="4">
         <v>9781451193671</v>
       </c>
-      <c r="E8">
+      <c r="E10" s="4">
+        <v>9781496352132</v>
+      </c>
+      <c r="F10">
         <v>2017</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G10" t="s">
         <v>23</v>
       </c>
-      <c r="G8" s="2">
+      <c r="H10" s="2">
         <v>44117</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>3924</v>
+      </c>
+      <c r="B11" t="s">
+        <v>3923</v>
+      </c>
+      <c r="C11">
+        <v>5</v>
+      </c>
+      <c r="D11" s="4">
+        <v>9781451144475</v>
+      </c>
+      <c r="F11">
+        <v>2013</v>
+      </c>
+      <c r="G11" t="s">
+        <v>3989</v>
+      </c>
+      <c r="I11" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B12" t="s">
         <v>25</v>
       </c>
-      <c r="C9">
+      <c r="C12">
         <v>6</v>
       </c>
-      <c r="D9" s="4">
+      <c r="D12" s="4">
         <v>9781975109554</v>
       </c>
-      <c r="E9">
+      <c r="E12" s="4">
+        <v>9781975109561</v>
+      </c>
+      <c r="F12">
         <v>2021</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G12" t="s">
         <v>26</v>
       </c>
-      <c r="G9" s="2">
+      <c r="H12" s="2">
         <v>43881</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>3926</v>
+      </c>
+      <c r="B13" t="s">
+        <v>3925</v>
+      </c>
+      <c r="C13">
+        <v>7</v>
+      </c>
+      <c r="D13" s="4">
+        <v>9781496346735</v>
+      </c>
+      <c r="E13" s="4">
+        <v>9781496379511</v>
+      </c>
+      <c r="F13">
+        <v>2015</v>
+      </c>
+      <c r="G13" t="s">
+        <v>3990</v>
+      </c>
+      <c r="I13" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>3928</v>
+      </c>
+      <c r="B14" t="s">
+        <v>3927</v>
+      </c>
+      <c r="C14">
+        <v>3</v>
+      </c>
+      <c r="D14" s="4">
+        <v>9781451189681</v>
+      </c>
+      <c r="F14">
+        <v>2014</v>
+      </c>
+      <c r="G14" t="s">
+        <v>3991</v>
+      </c>
+      <c r="I14" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B15" t="s">
         <v>28</v>
       </c>
-      <c r="C10">
+      <c r="C15">
         <v>4</v>
       </c>
-      <c r="D10" s="4">
+      <c r="D15" s="4">
         <v>9781496382405</v>
       </c>
-      <c r="E10">
+      <c r="E15" s="4">
+        <v>9781496382436</v>
+      </c>
+      <c r="F15">
         <v>2019</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G15" t="s">
         <v>29</v>
       </c>
-      <c r="G10" s="2">
+      <c r="H15" s="2">
         <v>43342</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B16" t="s">
         <v>31</v>
       </c>
-      <c r="C11">
+      <c r="C16">
         <v>8</v>
       </c>
-      <c r="D11" s="4">
+      <c r="D16" s="4">
         <v>9781975164256</v>
       </c>
-      <c r="E11">
+      <c r="E16" s="4">
+        <v>9781975164294</v>
+      </c>
+      <c r="F16">
         <v>2023</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G16" t="s">
         <v>32</v>
       </c>
-      <c r="G11" s="2">
+      <c r="H16" s="2">
         <v>44700</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B17" t="s">
         <v>34</v>
-      </c>
-[...113 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C17">
         <v>2</v>
       </c>
       <c r="D17" s="4">
+        <v>9781975193430</v>
+      </c>
+      <c r="E17" s="4">
+        <v>9781975193454</v>
+      </c>
+      <c r="F17">
+        <v>2025</v>
+      </c>
+      <c r="G17" t="s">
+        <v>35</v>
+      </c>
+      <c r="H17" s="2">
+        <v>45362</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18">
+        <v>18</v>
+      </c>
+      <c r="D18" s="4">
+        <v>9781975193669</v>
+      </c>
+      <c r="E18" s="4">
+        <v>9781975283087</v>
+      </c>
+      <c r="F18">
+        <v>2025</v>
+      </c>
+      <c r="G18" t="s">
+        <v>38</v>
+      </c>
+      <c r="H18" s="2">
+        <v>45357</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>3930</v>
+      </c>
+      <c r="B19" t="s">
+        <v>3929</v>
+      </c>
+      <c r="C19">
+        <v>15</v>
+      </c>
+      <c r="D19" s="4">
+        <v>9781975138707</v>
+      </c>
+      <c r="E19" s="4">
+        <v>9781975138738</v>
+      </c>
+      <c r="F19">
+        <v>2021</v>
+      </c>
+      <c r="G19" t="s">
+        <v>3992</v>
+      </c>
+      <c r="I19" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>3932</v>
+      </c>
+      <c r="B20" t="s">
+        <v>3931</v>
+      </c>
+      <c r="C20">
+        <v>17</v>
+      </c>
+      <c r="D20" s="4">
+        <v>9781975134600</v>
+      </c>
+      <c r="E20" s="4">
+        <v>9781975134624</v>
+      </c>
+      <c r="F20">
+        <v>2021</v>
+      </c>
+      <c r="G20" t="s">
+        <v>3993</v>
+      </c>
+      <c r="I20" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>3934</v>
+      </c>
+      <c r="B21" t="s">
+        <v>3933</v>
+      </c>
+      <c r="C21">
+        <v>8</v>
+      </c>
+      <c r="D21" s="4">
+        <v>9781496383426</v>
+      </c>
+      <c r="E21" s="4">
+        <v>9781496386243</v>
+      </c>
+      <c r="F21">
+        <v>2020</v>
+      </c>
+      <c r="G21" t="s">
+        <v>3994</v>
+      </c>
+      <c r="I21" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22">
+        <v>9</v>
+      </c>
+      <c r="D22" s="4">
+        <v>9781975181512</v>
+      </c>
+      <c r="E22" s="4">
+        <v>9781975181529</v>
+      </c>
+      <c r="F22">
+        <v>2024</v>
+      </c>
+      <c r="G22" t="s">
+        <v>41</v>
+      </c>
+      <c r="H22" s="2">
+        <v>45198</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23">
+        <v>1</v>
+      </c>
+      <c r="D23" s="4">
+        <v>9781608316717</v>
+      </c>
+      <c r="E23" s="4">
+        <v>9781451163742</v>
+      </c>
+      <c r="F23">
+        <v>2011</v>
+      </c>
+      <c r="G23" t="s">
+        <v>44</v>
+      </c>
+      <c r="H23" s="2">
+        <v>41682</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>3936</v>
+      </c>
+      <c r="B24" t="s">
+        <v>3935</v>
+      </c>
+      <c r="C24">
+        <v>14</v>
+      </c>
+      <c r="D24" s="4">
+        <v>9781496383907</v>
+      </c>
+      <c r="E24" s="4">
+        <v>9781496383921</v>
+      </c>
+      <c r="F24">
+        <v>2019</v>
+      </c>
+      <c r="G24" t="s">
+        <v>3995</v>
+      </c>
+      <c r="I24" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25">
+        <v>15</v>
+      </c>
+      <c r="D25" s="4">
+        <v>9781975179960</v>
+      </c>
+      <c r="E25" s="4">
+        <v>9781975179977</v>
+      </c>
+      <c r="F25">
+        <v>2024</v>
+      </c>
+      <c r="G25" t="s">
+        <v>47</v>
+      </c>
+      <c r="H25" s="2">
+        <v>44776</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26">
+        <v>2</v>
+      </c>
+      <c r="D26" s="4">
         <v>9780781795159</v>
       </c>
-      <c r="E17">
+      <c r="F26">
         <v>2009</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G26" t="s">
         <v>50</v>
       </c>
-      <c r="G17" s="2">
+      <c r="H26" s="2">
         <v>41682</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A18" t="s">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>3938</v>
+      </c>
+      <c r="B27" t="s">
+        <v>3937</v>
+      </c>
+      <c r="C27">
+        <v>8</v>
+      </c>
+      <c r="D27" s="4">
+        <v>9781975155063</v>
+      </c>
+      <c r="E27" s="4">
+        <v>9781975155087</v>
+      </c>
+      <c r="F27">
+        <v>2022</v>
+      </c>
+      <c r="G27" t="s">
+        <v>3996</v>
+      </c>
+      <c r="I27" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
         <v>51</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B28" t="s">
         <v>52</v>
       </c>
-      <c r="C18">
+      <c r="C28">
         <v>9</v>
       </c>
-      <c r="D18" s="4">
+      <c r="D28" s="4">
         <v>9781975220495</v>
       </c>
-      <c r="E18">
+      <c r="E28" s="4">
+        <v>9781975220518</v>
+      </c>
+      <c r="F28">
         <v>2025</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G28" t="s">
         <v>53</v>
       </c>
-      <c r="G18" s="2">
+      <c r="H28" s="2">
         <v>45652</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B19" t="s">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>3940</v>
+      </c>
+      <c r="B29" t="s">
+        <v>3939</v>
+      </c>
+      <c r="C29">
+        <v>2</v>
+      </c>
+      <c r="D29" s="4">
+        <v>9781496348500</v>
+      </c>
+      <c r="E29" s="4">
+        <v>9781496348517</v>
+      </c>
+      <c r="F29">
+        <v>2019</v>
+      </c>
+      <c r="G29" t="s">
+        <v>3997</v>
+      </c>
+      <c r="I29" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>3942</v>
+      </c>
+      <c r="B30" t="s">
+        <v>3941</v>
+      </c>
+      <c r="C30">
+        <v>2</v>
+      </c>
+      <c r="D30" s="4">
+        <v>9781451109375</v>
+      </c>
+      <c r="E30" s="4">
+        <v>9781496313553</v>
+      </c>
+      <c r="F30">
+        <v>2013</v>
+      </c>
+      <c r="G30" t="s">
+        <v>3998</v>
+      </c>
+      <c r="I30" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>3982</v>
+      </c>
+      <c r="B31" t="s">
         <v>55</v>
       </c>
-      <c r="C19">
+      <c r="C31">
         <v>1</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D31" s="4">
         <v>9781451190960</v>
       </c>
-      <c r="E19">
+      <c r="F31">
         <v>2016</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G31" t="s">
         <v>56</v>
       </c>
-      <c r="G19" s="2">
+      <c r="H31" s="2">
         <v>42191</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A20" t="s">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>3944</v>
+      </c>
+      <c r="B32" t="s">
+        <v>3943</v>
+      </c>
+      <c r="C32">
+        <v>4</v>
+      </c>
+      <c r="D32" s="4">
+        <v>9781496395856</v>
+      </c>
+      <c r="E32" s="4">
+        <v>9781975139346</v>
+      </c>
+      <c r="F32">
+        <v>2020</v>
+      </c>
+      <c r="G32" t="s">
+        <v>3999</v>
+      </c>
+      <c r="I32" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>3946</v>
+      </c>
+      <c r="B33" t="s">
+        <v>3945</v>
+      </c>
+      <c r="C33">
+        <v>1</v>
+      </c>
+      <c r="D33" s="4">
+        <v>9781605473178</v>
+      </c>
+      <c r="E33" s="4">
+        <v>9781469819365</v>
+      </c>
+      <c r="F33">
+        <v>2012</v>
+      </c>
+      <c r="G33" t="s">
+        <v>4000</v>
+      </c>
+      <c r="I33" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
         <v>57</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B34" t="s">
         <v>58</v>
       </c>
-      <c r="C20">
+      <c r="C34">
         <v>2</v>
       </c>
-      <c r="D20" s="4">
+      <c r="D34" s="4">
         <v>9781496367891</v>
       </c>
-      <c r="E20">
+      <c r="E34" s="4">
+        <v>9781496367907</v>
+      </c>
+      <c r="F34">
         <v>2017</v>
       </c>
-      <c r="F20" t="s">
+      <c r="G34" t="s">
         <v>59</v>
       </c>
-      <c r="G20" s="2">
+      <c r="H34" s="2">
         <v>43048</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A21" t="s">
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>3948</v>
+      </c>
+      <c r="B35" t="s">
+        <v>3947</v>
+      </c>
+      <c r="C35">
+        <v>7</v>
+      </c>
+      <c r="D35" s="4">
+        <v>9781496384133</v>
+      </c>
+      <c r="E35" s="4">
+        <v>9781496386106</v>
+      </c>
+      <c r="F35">
+        <v>2019</v>
+      </c>
+      <c r="G35" t="s">
+        <v>4001</v>
+      </c>
+      <c r="I35" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>3950</v>
+      </c>
+      <c r="B36" t="s">
+        <v>3949</v>
+      </c>
+      <c r="C36">
+        <v>2</v>
+      </c>
+      <c r="D36" s="4">
+        <v>9781496385826</v>
+      </c>
+      <c r="E36" s="4">
+        <v>9781496385840</v>
+      </c>
+      <c r="F36">
+        <v>2019</v>
+      </c>
+      <c r="G36" t="s">
+        <v>4002</v>
+      </c>
+      <c r="I36" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
         <v>60</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B37" t="s">
         <v>3445</v>
       </c>
-      <c r="C21">
+      <c r="C37">
         <v>2</v>
       </c>
-      <c r="D21" s="4">
+      <c r="D37" s="4">
         <v>9781496338228</v>
       </c>
-      <c r="E21">
+      <c r="E37" s="4">
+        <v>9781496338235</v>
+      </c>
+      <c r="F37">
         <v>2020</v>
       </c>
-      <c r="F21" t="s">
+      <c r="G37" t="s">
         <v>61</v>
       </c>
-      <c r="G21" s="2">
+      <c r="H37" s="2">
         <v>44117</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A22" t="s">
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C38">
+        <v>3</v>
+      </c>
+      <c r="D38" s="4">
+        <v>9781975180898</v>
+      </c>
+      <c r="E38" s="4">
+        <v>9781975180904</v>
+      </c>
+      <c r="F38">
+        <v>2024</v>
+      </c>
+      <c r="G38" t="s">
+        <v>70</v>
+      </c>
+      <c r="H38" s="2">
+        <v>44895</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
         <v>62</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B39" t="s">
         <v>3446</v>
       </c>
-      <c r="C22">
+      <c r="C39">
         <v>3</v>
       </c>
-      <c r="D22" s="4">
+      <c r="D39" s="4">
         <v>9781975151331</v>
       </c>
-      <c r="E22">
+      <c r="E39" s="4">
+        <v>9781975151317</v>
+      </c>
+      <c r="F39">
         <v>2022</v>
       </c>
-      <c r="F22" t="s">
+      <c r="G39" t="s">
         <v>63</v>
       </c>
-      <c r="G22" s="2">
+      <c r="H39" s="2">
         <v>44258</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
-[...69 lines deleted...]
-      <c r="A26" t="s">
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
         <v>71</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B40" t="s">
         <v>3511</v>
-      </c>
-[...320 lines deleted...]
-        <v>3442</v>
       </c>
       <c r="C40">
         <v>5</v>
       </c>
       <c r="D40" s="4">
+        <v>9781975233402</v>
+      </c>
+      <c r="E40" s="4">
+        <v>9781975233426</v>
+      </c>
+      <c r="F40">
+        <v>2025</v>
+      </c>
+      <c r="G40" t="s">
+        <v>3512</v>
+      </c>
+      <c r="H40" s="2">
+        <v>45769</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C41">
+        <v>8</v>
+      </c>
+      <c r="D41" s="4">
+        <v>9781975170554</v>
+      </c>
+      <c r="E41" s="4">
+        <v>9781975170561</v>
+      </c>
+      <c r="F41">
+        <v>2023</v>
+      </c>
+      <c r="G41" t="s">
+        <v>65</v>
+      </c>
+      <c r="H41" s="2">
+        <v>44776</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C42">
+        <v>3</v>
+      </c>
+      <c r="D42" s="4">
+        <v>9781975196332</v>
+      </c>
+      <c r="E42" s="4">
+        <v>9781975196646</v>
+      </c>
+      <c r="F42">
+        <v>2025</v>
+      </c>
+      <c r="G42" t="s">
+        <v>67</v>
+      </c>
+      <c r="H42" s="2">
+        <v>45343</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>3952</v>
+      </c>
+      <c r="B43" t="s">
+        <v>3951</v>
+      </c>
+      <c r="C43">
+        <v>5</v>
+      </c>
+      <c r="D43" s="4">
+        <v>9781496324818</v>
+      </c>
+      <c r="E43" s="4">
+        <v>9781496386984</v>
+      </c>
+      <c r="F43">
+        <v>2018</v>
+      </c>
+      <c r="G43" t="s">
+        <v>4003</v>
+      </c>
+      <c r="I43" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>72</v>
+      </c>
+      <c r="B44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C44">
+        <v>6</v>
+      </c>
+      <c r="D44" s="4">
+        <v>9781975150143</v>
+      </c>
+      <c r="E44" s="4">
+        <v>9781975150167</v>
+      </c>
+      <c r="F44">
+        <v>2023</v>
+      </c>
+      <c r="G44" t="s">
+        <v>74</v>
+      </c>
+      <c r="H44" s="2">
+        <v>44775</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>3954</v>
+      </c>
+      <c r="B45" t="s">
+        <v>3953</v>
+      </c>
+      <c r="C45">
+        <v>5</v>
+      </c>
+      <c r="D45" s="4">
+        <v>9781496310460</v>
+      </c>
+      <c r="E45" s="4">
+        <v>9781496387219</v>
+      </c>
+      <c r="F45">
+        <v>2017</v>
+      </c>
+      <c r="G45" t="s">
+        <v>4004</v>
+      </c>
+      <c r="I45" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B46" t="s">
+        <v>76</v>
+      </c>
+      <c r="C46">
+        <v>6</v>
+      </c>
+      <c r="D46" s="4">
+        <v>9781975160432</v>
+      </c>
+      <c r="E46" s="4">
+        <v>9781975160456</v>
+      </c>
+      <c r="F46">
+        <v>2023</v>
+      </c>
+      <c r="G46" t="s">
+        <v>77</v>
+      </c>
+      <c r="H46" s="2">
+        <v>44649</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" t="s">
+        <v>79</v>
+      </c>
+      <c r="C47">
+        <v>7</v>
+      </c>
+      <c r="D47" s="4">
+        <v>9781975174248</v>
+      </c>
+      <c r="E47" s="4">
+        <v>9781975174255</v>
+      </c>
+      <c r="F47">
+        <v>2024</v>
+      </c>
+      <c r="G47" t="s">
+        <v>80</v>
+      </c>
+      <c r="H47" s="2">
+        <v>44883</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>78</v>
+      </c>
+      <c r="B48" t="s">
+        <v>3892</v>
+      </c>
+      <c r="C48">
+        <v>10</v>
+      </c>
+      <c r="D48" s="4">
+        <v>9781975241582</v>
+      </c>
+      <c r="E48" s="4">
+        <v>9781975241643</v>
+      </c>
+      <c r="F48">
+        <v>2027</v>
+      </c>
+      <c r="G48" t="s">
+        <v>3893</v>
+      </c>
+      <c r="H48" s="2">
+        <v>46078</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>3955</v>
+      </c>
+      <c r="B49" t="s">
+        <v>3956</v>
+      </c>
+      <c r="C49">
+        <v>9</v>
+      </c>
+      <c r="D49" s="4">
+        <v>9781975154066</v>
+      </c>
+      <c r="E49" s="4">
+        <v>9781975154080</v>
+      </c>
+      <c r="F49">
+        <v>2023</v>
+      </c>
+      <c r="G49" t="s">
+        <v>4005</v>
+      </c>
+      <c r="I49" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>3930</v>
+      </c>
+      <c r="B50" t="s">
+        <v>3957</v>
+      </c>
+      <c r="C50">
+        <v>6</v>
+      </c>
+      <c r="D50" s="4">
+        <v>9781496369659</v>
+      </c>
+      <c r="E50" s="4">
+        <v>9781496369673</v>
+      </c>
+      <c r="F50">
+        <v>2019</v>
+      </c>
+      <c r="G50" t="s">
+        <v>4006</v>
+      </c>
+      <c r="I50" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>81</v>
+      </c>
+      <c r="B51" t="s">
+        <v>82</v>
+      </c>
+      <c r="C51">
+        <v>11</v>
+      </c>
+      <c r="D51" s="4">
+        <v>9781975197292</v>
+      </c>
+      <c r="E51" s="4">
+        <v>9781975197315</v>
+      </c>
+      <c r="F51">
+        <v>2025</v>
+      </c>
+      <c r="G51" t="s">
+        <v>83</v>
+      </c>
+      <c r="H51" s="2">
+        <v>45432</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>3958</v>
+      </c>
+      <c r="B52" t="s">
+        <v>3959</v>
+      </c>
+      <c r="C52">
+        <v>10</v>
+      </c>
+      <c r="D52" s="4">
+        <v>9781496384164</v>
+      </c>
+      <c r="E52" s="4">
+        <v>9781496387929</v>
+      </c>
+      <c r="F52">
+        <v>2019</v>
+      </c>
+      <c r="G52" t="s">
+        <v>4007</v>
+      </c>
+      <c r="I52" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>3961</v>
+      </c>
+      <c r="B53" t="s">
+        <v>3960</v>
+      </c>
+      <c r="C53">
+        <v>7</v>
+      </c>
+      <c r="D53" s="4">
+        <v>9781975120597</v>
+      </c>
+      <c r="E53" s="4">
+        <v>9781975120603</v>
+      </c>
+      <c r="F53">
+        <v>2021</v>
+      </c>
+      <c r="G53" t="s">
+        <v>4008</v>
+      </c>
+      <c r="I53" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54" t="s">
+        <v>85</v>
+      </c>
+      <c r="C54">
+        <v>8</v>
+      </c>
+      <c r="D54" s="4">
+        <v>9781975216627</v>
+      </c>
+      <c r="E54" s="4">
+        <v>9781975216641</v>
+      </c>
+      <c r="F54">
+        <v>2026</v>
+      </c>
+      <c r="G54" t="s">
+        <v>86</v>
+      </c>
+      <c r="H54" s="2">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>87</v>
+      </c>
+      <c r="B55" t="s">
+        <v>88</v>
+      </c>
+      <c r="C55">
+        <v>3</v>
+      </c>
+      <c r="D55" s="4">
+        <v>9781496386861</v>
+      </c>
+      <c r="E55" s="4">
+        <v>9781496386878</v>
+      </c>
+      <c r="F55">
+        <v>2020</v>
+      </c>
+      <c r="G55" t="s">
+        <v>89</v>
+      </c>
+      <c r="H55" s="2">
+        <v>43965</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>90</v>
+      </c>
+      <c r="B56" t="s">
+        <v>91</v>
+      </c>
+      <c r="C56">
+        <v>4</v>
+      </c>
+      <c r="D56" s="4">
+        <v>9781451120615</v>
+      </c>
+      <c r="F56">
+        <v>2011</v>
+      </c>
+      <c r="G56" t="s">
+        <v>92</v>
+      </c>
+      <c r="H56" s="2">
+        <v>41759</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>3963</v>
+      </c>
+      <c r="B57" t="s">
+        <v>3962</v>
+      </c>
+      <c r="C57">
+        <v>4</v>
+      </c>
+      <c r="D57" s="4">
+        <v>9781451191004</v>
+      </c>
+      <c r="E57" s="4">
+        <v>9781496327048</v>
+      </c>
+      <c r="F57">
+        <v>2017</v>
+      </c>
+      <c r="G57" t="s">
+        <v>4009</v>
+      </c>
+      <c r="I57" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>93</v>
+      </c>
+      <c r="B58" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C58">
+        <v>5</v>
+      </c>
+      <c r="D58" s="4">
+        <v>9781975220310</v>
+      </c>
+      <c r="E58" s="4">
+        <v>9781975220327</v>
+      </c>
+      <c r="F58">
+        <v>2026</v>
+      </c>
+      <c r="G58" t="s">
+        <v>3589</v>
+      </c>
+      <c r="H58" s="2">
+        <v>45887</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>94</v>
+      </c>
+      <c r="B59" t="s">
+        <v>95</v>
+      </c>
+      <c r="C59">
+        <v>7</v>
+      </c>
+      <c r="D59" s="4">
+        <v>9781496350329</v>
+      </c>
+      <c r="E59" s="4">
+        <v>9781496350336</v>
+      </c>
+      <c r="F59">
+        <v>2019</v>
+      </c>
+      <c r="G59" t="s">
+        <v>96</v>
+      </c>
+      <c r="H59" s="2">
+        <v>44106</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>3965</v>
+      </c>
+      <c r="B60" t="s">
+        <v>3964</v>
+      </c>
+      <c r="C60">
+        <v>5</v>
+      </c>
+      <c r="D60" s="4">
+        <v>9781975109592</v>
+      </c>
+      <c r="E60" s="4">
+        <v>9781975109646</v>
+      </c>
+      <c r="F60">
+        <v>2020</v>
+      </c>
+      <c r="G60" t="s">
+        <v>4010</v>
+      </c>
+      <c r="I60" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>97</v>
+      </c>
+      <c r="B61" t="s">
+        <v>98</v>
+      </c>
+      <c r="C61">
+        <v>6</v>
+      </c>
+      <c r="D61" s="4">
+        <v>9781975194918</v>
+      </c>
+      <c r="E61" s="4">
+        <v>9781975237899</v>
+      </c>
+      <c r="F61">
+        <v>2025</v>
+      </c>
+      <c r="G61" t="s">
+        <v>99</v>
+      </c>
+      <c r="H61" s="2">
+        <v>45324</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>3967</v>
+      </c>
+      <c r="B62" t="s">
+        <v>3966</v>
+      </c>
+      <c r="C62">
+        <v>5</v>
+      </c>
+      <c r="D62" s="4">
+        <v>9781451176407</v>
+      </c>
+      <c r="E62" s="4">
+        <v>9781469826066</v>
+      </c>
+      <c r="F62">
+        <v>2012</v>
+      </c>
+      <c r="G62" t="s">
+        <v>4011</v>
+      </c>
+      <c r="I62" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>100</v>
+      </c>
+      <c r="B63" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63">
+        <v>6</v>
+      </c>
+      <c r="D63" s="4">
+        <v>9781975103545</v>
+      </c>
+      <c r="E63" s="4">
+        <v>9781975142155</v>
+      </c>
+      <c r="F63">
+        <v>2020</v>
+      </c>
+      <c r="G63" t="s">
+        <v>102</v>
+      </c>
+      <c r="H63" s="2">
+        <v>43538</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>3969</v>
+      </c>
+      <c r="B64" t="s">
+        <v>3968</v>
+      </c>
+      <c r="C64">
+        <v>7</v>
+      </c>
+      <c r="D64" s="4">
+        <v>9781451183900</v>
+      </c>
+      <c r="F64">
+        <v>2014</v>
+      </c>
+      <c r="G64" t="s">
+        <v>4012</v>
+      </c>
+      <c r="I64" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>103</v>
+      </c>
+      <c r="B65" t="s">
+        <v>104</v>
+      </c>
+      <c r="C65">
+        <v>8</v>
+      </c>
+      <c r="D65" s="4">
+        <v>9781496386144</v>
+      </c>
+      <c r="E65" s="4">
+        <v>9781496386151</v>
+      </c>
+      <c r="F65">
+        <v>2020</v>
+      </c>
+      <c r="G65" t="s">
+        <v>105</v>
+      </c>
+      <c r="H65" s="2">
+        <v>43776</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>3971</v>
+      </c>
+      <c r="B66" t="s">
+        <v>3970</v>
+      </c>
+      <c r="C66">
+        <v>4</v>
+      </c>
+      <c r="D66" s="4">
+        <v>9781605474113</v>
+      </c>
+      <c r="E66" s="4">
+        <v>9781451160895</v>
+      </c>
+      <c r="F66">
+        <v>2011</v>
+      </c>
+      <c r="G66" t="s">
+        <v>4013</v>
+      </c>
+      <c r="I66" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>106</v>
+      </c>
+      <c r="B67" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C67">
+        <v>5</v>
+      </c>
+      <c r="D67" s="4">
         <v>9781496343802</v>
       </c>
-      <c r="E40">
+      <c r="F67">
         <v>2019</v>
       </c>
-      <c r="F40" t="s">
+      <c r="G67" t="s">
         <v>107</v>
       </c>
-      <c r="G40" s="2">
+      <c r="H67" s="2">
         <v>43194</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A41" t="s">
+    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>3973</v>
+      </c>
+      <c r="B68" t="s">
+        <v>3972</v>
+      </c>
+      <c r="C68">
+        <v>5</v>
+      </c>
+      <c r="D68" s="4">
+        <v>9780781787444</v>
+      </c>
+      <c r="F68">
+        <v>2012</v>
+      </c>
+      <c r="G68" t="s">
+        <v>4014</v>
+      </c>
+      <c r="I68" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
         <v>7</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B69" t="s">
         <v>3444</v>
       </c>
-      <c r="C41">
+      <c r="C69">
         <v>6</v>
       </c>
-      <c r="D41" s="4">
+      <c r="D69" s="4">
         <v>9781975151485</v>
       </c>
-      <c r="E41">
+      <c r="E69" s="4">
+        <v>9781975151508</v>
+      </c>
+      <c r="F69">
         <v>2022</v>
       </c>
-      <c r="F41" t="s">
+      <c r="G69" t="s">
         <v>8</v>
       </c>
-      <c r="G41" s="2">
+      <c r="H69" s="2">
         <v>44497</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A42" t="s">
+    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>3975</v>
+      </c>
+      <c r="B70" t="s">
+        <v>3974</v>
+      </c>
+      <c r="C70">
+        <v>6</v>
+      </c>
+      <c r="D70" s="4">
+        <v>9780781774260</v>
+      </c>
+      <c r="F70">
+        <v>2012</v>
+      </c>
+      <c r="G70" t="s">
+        <v>4015</v>
+      </c>
+      <c r="I70" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
         <v>108</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42">
+      <c r="B71" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C71">
         <v>7</v>
       </c>
-      <c r="D42" s="4">
+      <c r="D71" s="4">
         <v>9781975120894</v>
       </c>
-      <c r="E42">
+      <c r="E71" s="4">
+        <v>9781975120900</v>
+      </c>
+      <c r="F71">
         <v>2021</v>
       </c>
-      <c r="F42" t="s">
+      <c r="G71" t="s">
         <v>109</v>
       </c>
-      <c r="G42" s="2">
+      <c r="H71" s="2">
         <v>44098</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A43" t="s">
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
         <v>110</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B72" t="s">
         <v>111</v>
       </c>
-      <c r="C43">
+      <c r="C72">
         <v>1</v>
       </c>
-      <c r="D43" s="4">
+      <c r="D72" s="4">
         <v>9781975196431</v>
       </c>
-      <c r="E43">
+      <c r="E72" s="4">
+        <v>9781975196448</v>
+      </c>
+      <c r="F72">
         <v>2024</v>
       </c>
-      <c r="F43" t="s">
+      <c r="G72" t="s">
         <v>112</v>
       </c>
-      <c r="G43" s="2">
+      <c r="H72" s="2">
         <v>45041</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A44" t="s">
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
         <v>113</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B73" t="s">
         <v>114</v>
       </c>
-      <c r="C44">
+      <c r="C73">
         <v>1</v>
       </c>
-      <c r="D44" s="4">
+      <c r="D73" s="4">
         <v>9781975194703</v>
       </c>
-      <c r="E44">
+      <c r="E73" s="4">
+        <v>9781975194710</v>
+      </c>
+      <c r="F73">
         <v>2025</v>
       </c>
-      <c r="F44" t="s">
+      <c r="G73" t="s">
         <v>115</v>
       </c>
-      <c r="G44" s="2">
+      <c r="H73" s="2">
         <v>45419</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A45" s="6" t="s">
+    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>3976</v>
+      </c>
+      <c r="B74" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C74">
+        <v>10</v>
+      </c>
+      <c r="D74" s="4">
+        <v>9781975185831</v>
+      </c>
+      <c r="E74" s="4">
+        <v>9781975185848</v>
+      </c>
+      <c r="F74">
+        <v>2023</v>
+      </c>
+      <c r="G74" t="s">
+        <v>4016</v>
+      </c>
+      <c r="I74" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A75" s="6" t="s">
         <v>3765</v>
       </c>
-      <c r="B45" s="6" t="s">
+      <c r="B75" s="6" t="s">
         <v>3766</v>
       </c>
-      <c r="C45" s="6">
+      <c r="C75" s="6">
         <v>11</v>
       </c>
-      <c r="D45" s="9">
+      <c r="D75" s="9">
         <v>9781975246617</v>
       </c>
-      <c r="E45" s="6">
+      <c r="E75" s="4">
+        <v>9781975246624</v>
+      </c>
+      <c r="F75" s="6">
         <v>2027</v>
       </c>
-      <c r="F45" s="6" t="s">
+      <c r="G75" s="6" t="s">
         <v>3767</v>
       </c>
-      <c r="G45" s="7">
+      <c r="H75" s="7">
         <v>46034</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A46" s="6" t="s">
+    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>3979</v>
+      </c>
+      <c r="B76" t="s">
+        <v>3978</v>
+      </c>
+      <c r="C76">
+        <v>37</v>
+      </c>
+      <c r="D76" s="4">
+        <v>9781975190620</v>
+      </c>
+      <c r="E76" s="4">
+        <v>9781975190637</v>
+      </c>
+      <c r="F76">
+        <v>2023</v>
+      </c>
+      <c r="G76" t="s">
+        <v>4017</v>
+      </c>
+      <c r="I76" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A77" s="6" t="s">
         <v>3768</v>
       </c>
-      <c r="B46" s="6" t="s">
+      <c r="B77" s="6" t="s">
         <v>3770</v>
       </c>
-      <c r="C46" s="6">
+      <c r="C77" s="6">
         <v>38</v>
       </c>
-      <c r="D46" s="9">
+      <c r="D77" s="9">
         <v>9781975245405</v>
       </c>
-      <c r="E46" s="6">
+      <c r="E77" s="4">
+        <v>9781975245412</v>
+      </c>
+      <c r="F77" s="6">
         <v>2025</v>
       </c>
-      <c r="F46" s="6" t="s">
+      <c r="G77" s="6" t="s">
         <v>3769</v>
       </c>
-      <c r="G46" s="7">
+      <c r="H77" s="7">
         <v>46000</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A47" t="s">
+    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
         <v>117</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B78" t="s">
         <v>118</v>
       </c>
-      <c r="C47">
+      <c r="C78">
         <v>10</v>
       </c>
-      <c r="D47" s="4">
+      <c r="D78" s="4">
         <v>9781975152819</v>
       </c>
-      <c r="E47">
+      <c r="E78" s="4">
+        <v>9781975152833</v>
+      </c>
+      <c r="F78">
         <v>2022</v>
       </c>
-      <c r="F47" t="s">
+      <c r="G78" t="s">
         <v>119</v>
       </c>
-      <c r="G47" s="2">
+      <c r="H78" s="2">
         <v>44285</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A48" t="s">
+    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>3980</v>
+      </c>
+      <c r="B79" t="s">
+        <v>3981</v>
+      </c>
+      <c r="C79">
+        <v>9</v>
+      </c>
+      <c r="D79" s="4">
+        <v>9781496339447</v>
+      </c>
+      <c r="E79" s="4">
+        <v>9781496339454</v>
+      </c>
+      <c r="F79">
+        <v>2017</v>
+      </c>
+      <c r="G79" t="s">
+        <v>4018</v>
+      </c>
+      <c r="I79" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
         <v>117</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B80" t="s">
         <v>120</v>
       </c>
-      <c r="C48">
+      <c r="C80">
         <v>11</v>
       </c>
-      <c r="D48" s="4">
+      <c r="D80" s="4">
         <v>9781975139186</v>
       </c>
-      <c r="E48">
+      <c r="E80" s="4">
+        <v>9781975139193</v>
+      </c>
+      <c r="F80">
         <v>2021</v>
       </c>
-      <c r="F48" t="s">
+      <c r="G80" t="s">
         <v>121</v>
       </c>
-      <c r="G48" s="2">
+      <c r="H80" s="2">
         <v>44117</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:X80" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:X80">
+      <sortCondition ref="B1:B80"/>
+    </sortState>
+  </autoFilter>
+  <conditionalFormatting sqref="D1:E1048576">
+    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="1" priority="2"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="3"/>
+  </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>123</v>
       </c>