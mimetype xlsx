--- v0 (2025-10-06)
+++ v1 (2026-06-10)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/KBART Files/KBART Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="16" documentId="11_EB471FF4BB73F45E58810BAAB8C71340410AAA7E" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A2CFE32F-9359-4AF9-BDA7-C9A3DC90E62E}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="11_296716BB8B605E389C20022BB00525D8410A8074" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{711398DE-E757-4564-A40B-48C19B50C806}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="9510" yWindow="0" windowWidth="9780" windowHeight="11370" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="810" uniqueCount="170">
   <si>
     <t>publication_title</t>
   </si>
   <si>
     <t>print_identifier</t>
   </si>
   <si>
     <t>online_identifier</t>
   </si>
   <si>
     <t>date_first_issue_online</t>
   </si>
   <si>
     <t>num_first_vol_online</t>
   </si>
   <si>
     <t>num_first_issue_online</t>
   </si>
   <si>
     <t>date_last_issue_online</t>
   </si>
   <si>
     <t>num_last_vol_online</t>
   </si>
   <si>
@@ -75,544 +76,546 @@
   <si>
     <t>title_id</t>
   </si>
   <si>
     <t>embargo_info</t>
   </si>
   <si>
     <t>coverage_depth</t>
   </si>
   <si>
     <t>notes</t>
   </si>
   <si>
     <t>publisher_name</t>
   </si>
   <si>
     <t>publication_type</t>
   </si>
   <si>
     <t>date_monograph_published_print</t>
   </si>
   <si>
     <t>date_monograph_published_online</t>
   </si>
   <si>
-    <t>mongraph_volume</t>
+    <t>monograph_volume</t>
   </si>
   <si>
     <t>monograph_edition</t>
   </si>
   <si>
     <t>first_editor</t>
   </si>
   <si>
     <t>parent_publication_title_id</t>
   </si>
   <si>
     <t>preceding_publication_title_id</t>
   </si>
   <si>
     <t>access_type</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
-    <t>Clinical and Professional Reasoning in Occupational Therapy, 1e</t>
-[...4 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
-    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=1102</t>
-[...1 lines deleted...]
-  <si>
     <t>Schell</t>
   </si>
   <si>
     <t>fulltext</t>
   </si>
   <si>
     <t>Lippincott Williams &amp; Wilkins</t>
   </si>
   <si>
     <t>monograph</t>
   </si>
   <si>
     <t>2014-01-01</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
     <t>Clinical and Professional Reasoning in Occupational Therapy, 2e</t>
   </si>
   <si>
     <t>978-1-496335-89-0</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=2301</t>
   </si>
   <si>
     <t>Boyt Schell</t>
   </si>
   <si>
     <t>Lippincott Williams &amp; Wilkins, a Wolters Kluwer bu</t>
   </si>
   <si>
     <t>2018-01-01</t>
   </si>
   <si>
     <t>2.00</t>
   </si>
   <si>
+    <t>Clinical and Professional Reasoning: in Occupational Therapy, 3e</t>
+  </si>
+  <si>
+    <t>978-1-975196-85-1</t>
+  </si>
+  <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3313</t>
+  </si>
+  <si>
+    <t>Lippincott Williams &amp; Wilkins, a Wolters Kluwer business</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>3.00</t>
+  </si>
+  <si>
     <t>Clinical Pathways: : An Occupational Therapy Assessment for Range of Motion &amp;amp; Manual Muscle Strength, 1e</t>
   </si>
   <si>
     <t>978-1-496387-78-3</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=2367</t>
   </si>
   <si>
     <t>Dadio</t>
   </si>
   <si>
-    <t>Lippincott Williams &amp; Wilkins, a Wolters Kluwer business</t>
-[...1 lines deleted...]
-  <si>
     <t>2019-01-01</t>
   </si>
   <si>
+    <t>Clinical Pathways: An Occupational Therapy Assessment for Range of Motion &amp;amp; Manual Muscle Strength</t>
+  </si>
+  <si>
+    <t>9781975212193</t>
+  </si>
+  <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3405</t>
+  </si>
+  <si>
+    <t>Wolters Kluwer</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
     <t>Clinically Oriented Theory for Occupational Therapy, 1e</t>
   </si>
   <si>
     <t>978-1-496389-53-4</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=2474</t>
+  </si>
+  <si>
     <t>Alterio</t>
   </si>
   <si>
     <t>Conditions in Occupational Therapy, 5e</t>
   </si>
   <si>
     <t>978-1-496332-21-9</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=1898</t>
+  </si>
+  <si>
     <t>Atchison</t>
   </si>
   <si>
     <t>2017-01-01</t>
   </si>
   <si>
     <t>5.00</t>
   </si>
   <si>
-    <t>Conditions in Occupational Therapy: Effect on Occupational Performance, 4e</t>
-[...10 lines deleted...]
-  <si>
     <t>4.00</t>
   </si>
   <si>
     <t>Conditions in Occupational Therapy: Effect on Occupational Performance, 6e</t>
   </si>
   <si>
     <t>978-1-975153-85-4</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3173</t>
   </si>
   <si>
     <t>2023-01-01</t>
   </si>
   <si>
     <t>6.00</t>
   </si>
   <si>
+    <t>Early’s Mental Health Concepts and Techniques for Occupational Therapy, 6e</t>
+  </si>
+  <si>
+    <t>978-1-975189-89-1</t>
+  </si>
+  <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3323</t>
+  </si>
+  <si>
+    <t>Meyer</t>
+  </si>
+  <si>
     <t>Fabrication Process Manual for Orthotic Intervention for the Hand and Upper Extremity: Splinting Principles and Process, 3e</t>
   </si>
   <si>
     <t>978-1-975172-35-0</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3066</t>
+  </si>
+  <si>
     <t>Jacobs</t>
   </si>
   <si>
     <t>2022-01-01</t>
   </si>
   <si>
-    <t>3.00</t>
-[...10 lines deleted...]
-  <si>
     <t>Kramer</t>
   </si>
   <si>
-    <t>2010-01-01</t>
-[...1 lines deleted...]
-  <si>
     <t>Frames of Reference for Pediatric Occupational Therapy, 4e</t>
   </si>
   <si>
     <t>978-1-496395-06-1</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=2598</t>
+  </si>
+  <si>
     <t>2020-01-01</t>
   </si>
   <si>
     <t>Kielhofner’s Model of Human Occupation: Theory and Application, 5e</t>
   </si>
   <si>
     <t>978-1-451190-34-2</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=2037</t>
+  </si>
+  <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Kielhofner’s Model of Human Occupation: Theory and Application, 6e</t>
   </si>
   <si>
     <t>978-1-975175-18-4</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3270</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>Kinesiology: The Mechanics and Pathomechanics of Human Movement, 2e</t>
   </si>
   <si>
     <t>978-0-7817-7422-2</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=1104</t>
   </si>
   <si>
     <t>Oatis</t>
   </si>
   <si>
     <t>2009-01-01</t>
   </si>
   <si>
     <t>Kinesiology: The Mechanics and Pathomechanics of Human Movement, 3e</t>
   </si>
   <si>
     <t>978-1-451191-56-1</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=1738</t>
+  </si>
+  <si>
+    <t>Kramer and Hinojosa’s Frames of Reference for Pediatric Occupational Therapy, 5e</t>
+  </si>
+  <si>
+    <t>9781975220204</t>
+  </si>
+  <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3429</t>
+  </si>
+  <si>
     <t>Mental Health Concepts and Techniques for the Occupational Therapy Assistant, 5e</t>
   </si>
   <si>
     <t>978-1-496309-62-4</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3070</t>
   </si>
   <si>
     <t>Early</t>
   </si>
   <si>
-    <t>Model of Human Occupation: Theory and Application, 4e</t>
-[...10 lines deleted...]
-  <si>
     <t>Neuroscience for Rehabilitation, 2e</t>
   </si>
   <si>
     <t>978-0-397-55465-2</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=1162</t>
   </si>
   <si>
     <t>Cohen</t>
   </si>
   <si>
     <t>1999-01-01</t>
   </si>
   <si>
     <t>Occupational Therapy Evaluation for Adults: A Pocket Guide, 2e</t>
   </si>
   <si>
     <t>978-1-4511-7619-3</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=1024</t>
   </si>
   <si>
     <t>Vroman</t>
   </si>
   <si>
     <t>2013-12-30</t>
   </si>
   <si>
     <t>Occupational Therapy Evaluation for Children: A Pocket Guide, 2e</t>
   </si>
   <si>
     <t>978-1-4511-7617-9</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=1090</t>
   </si>
   <si>
     <t>Mulligan</t>
   </si>
   <si>
+    <t>Occupational Therapy Evaluation for Children: A Pocket Guide, 3e</t>
+  </si>
+  <si>
+    <t>978-1-975220-86-0</t>
+  </si>
+  <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3362</t>
+  </si>
+  <si>
+    <t>Shelley</t>
+  </si>
+  <si>
     <t>Occupational Therapy for Physical Dysfunction, 7e</t>
   </si>
   <si>
     <t>978-1-4511-2746-1</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=1169</t>
   </si>
   <si>
     <t>Radomski</t>
   </si>
   <si>
     <t>7.00</t>
   </si>
   <si>
     <t>Occupational Therapy for Physical Dysfunction, 8e</t>
   </si>
   <si>
     <t>978-1-975110-55-0</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=2861</t>
+  </si>
+  <si>
     <t>Dirette</t>
   </si>
   <si>
     <t>2021-01-01</t>
   </si>
   <si>
     <t>8.00</t>
   </si>
   <si>
     <t>Gutman</t>
   </si>
   <si>
     <t>Occupational Therapy in Action: A LIBRARY OF CASE STUDIES, 1e</t>
   </si>
   <si>
     <t>978-1-496310-28-6</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=2048</t>
+  </si>
+  <si>
     <t>Trickey-Rokenbrod</t>
   </si>
   <si>
     <t>Occupational Therapy: Principles and Practice, 3e</t>
   </si>
   <si>
     <t>978-0-683-30453-4</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=1101</t>
   </si>
   <si>
     <t>Punwar</t>
   </si>
   <si>
     <t>2000-01-01</t>
   </si>
   <si>
     <t>Orthotic Intervention for the Hand and Upper Extremity: Splinting Principles and Process, 2e</t>
   </si>
   <si>
     <t>978-1-4511-4530-4</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=1111</t>
   </si>
   <si>
     <t>Orthotic Intervention for the Hand and Upper Extremity: Splinting Principles and Process, 3e</t>
   </si>
   <si>
     <t>978-1-975140-95-3</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3065</t>
+  </si>
+  <si>
     <t>Studying a Study &amp;amp; Testing a Test: Reading Evidence-Based Health Research, 7e</t>
   </si>
   <si>
     <t>978-1-975120-89-4</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=2977</t>
+  </si>
+  <si>
     <t>Riegelman</t>
   </si>
   <si>
-    <t>Willard &amp;amp; Spackman’s Occupational Therapy, 12e</t>
-[...10 lines deleted...]
-  <si>
     <t>Willard and Spackman’s Occupational Therapy, 13e</t>
   </si>
   <si>
     <t>978-1-975106-58-4</t>
   </si>
   <si>
+    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=2523</t>
+  </si>
+  <si>
     <t>2018-11-26</t>
   </si>
   <si>
     <t>13.00</t>
   </si>
   <si>
     <t>Willard and Spackman’s Occupational Therapy, 14e</t>
   </si>
   <si>
     <t>978-1-975174-88-0</t>
   </si>
   <si>
     <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3280</t>
   </si>
   <si>
     <t>Gillen</t>
   </si>
   <si>
     <t>14.00</t>
   </si>
   <si>
     <t>Ramugondo</t>
-  </si>
-[...31 lines deleted...]
-    <t>https://ot.lwwhealthlibrary.com/book.aspx?bookid=3066</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -912,53 +915,50 @@
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
-  <cols>
-[...1 lines deleted...]
-  </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
@@ -1001,2468 +1001,2498 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J2" t="s">
+        <v>36</v>
+      </c>
+      <c r="K2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L2" t="s">
+        <v>35</v>
+      </c>
+      <c r="M2" t="s">
+        <v>27</v>
+      </c>
+      <c r="N2" t="s">
         <v>29</v>
       </c>
-      <c r="D2" t="s">
-[...20 lines deleted...]
-      <c r="K2" t="s">
+      <c r="O2" t="s">
+        <v>27</v>
+      </c>
+      <c r="P2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q2" t="s">
         <v>31</v>
       </c>
-      <c r="L2">
-[...16 lines deleted...]
-      </c>
       <c r="R2" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="S2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="V2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M3" t="s">
+        <v>27</v>
+      </c>
+      <c r="N3" t="s">
         <v>29</v>
       </c>
-      <c r="D3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Q3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="S3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="V3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="W3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" t="s">
+        <v>49</v>
+      </c>
+      <c r="K4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M4" t="s">
+        <v>27</v>
+      </c>
+      <c r="N4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O4" t="s">
+        <v>27</v>
+      </c>
+      <c r="P4" t="s">
         <v>44</v>
       </c>
-      <c r="B4" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="Q4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="S4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="V4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" t="s">
+        <v>53</v>
+      </c>
+      <c r="M5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P5" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>31</v>
+      </c>
+      <c r="R5" t="s">
+        <v>56</v>
+      </c>
+      <c r="S5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T5" t="s">
+        <v>27</v>
+      </c>
+      <c r="U5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V5" t="s">
         <v>50</v>
       </c>
-      <c r="B5" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="W5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L6" t="s">
+        <v>58</v>
+      </c>
+      <c r="M6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N6" t="s">
         <v>29</v>
       </c>
-      <c r="D6" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Q6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R6" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="S6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U6" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="V6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" t="s">
+        <v>63</v>
+      </c>
+      <c r="K7" t="s">
+        <v>64</v>
+      </c>
+      <c r="L7" t="s">
+        <v>62</v>
+      </c>
+      <c r="M7" t="s">
+        <v>27</v>
+      </c>
+      <c r="N7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="Q7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="S7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="V7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" t="s">
+        <v>27</v>
+      </c>
+      <c r="I8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" t="s">
+        <v>70</v>
+      </c>
+      <c r="K8" t="s">
         <v>64</v>
       </c>
-      <c r="C8" t="s">
+      <c r="L8" t="s">
+        <v>69</v>
+      </c>
+      <c r="M8" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" t="s">
         <v>29</v>
       </c>
-      <c r="D8" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P8" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="Q8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="S8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U8" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="V8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" t="s">
+        <v>75</v>
+      </c>
+      <c r="K9" t="s">
+        <v>76</v>
+      </c>
+      <c r="L9" t="s">
+        <v>74</v>
+      </c>
+      <c r="M9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" t="s">
         <v>29</v>
       </c>
-      <c r="D9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P9" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="Q9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R9" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="S9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U9" t="s">
         <v>72</v>
       </c>
       <c r="V9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" t="s">
+        <v>79</v>
+      </c>
+      <c r="K10" t="s">
+        <v>80</v>
+      </c>
+      <c r="L10" t="s">
+        <v>78</v>
+      </c>
+      <c r="M10" t="s">
+        <v>27</v>
+      </c>
+      <c r="N10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P10" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="Q10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R10" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="S10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U10" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="V10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" t="s">
+        <v>85</v>
+      </c>
+      <c r="K11" t="s">
+        <v>82</v>
+      </c>
+      <c r="L11" t="s">
+        <v>84</v>
+      </c>
+      <c r="M11" t="s">
+        <v>27</v>
+      </c>
+      <c r="N11" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P11" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="Q11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R11" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="S11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U11" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="V11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B12" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" t="s">
+        <v>27</v>
+      </c>
+      <c r="H12" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" t="s">
+        <v>89</v>
+      </c>
+      <c r="K12" t="s">
+        <v>90</v>
+      </c>
+      <c r="L12" t="s">
+        <v>88</v>
+      </c>
+      <c r="M12" t="s">
+        <v>27</v>
+      </c>
+      <c r="N12" t="s">
         <v>29</v>
       </c>
-      <c r="D12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="Q12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R12" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="S12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U12" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="V12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B13" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K13" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" t="s">
         <v>29</v>
       </c>
-      <c r="D13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P13" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="Q13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R13" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="S13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="V13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B14" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" t="s">
+        <v>97</v>
+      </c>
+      <c r="K14" t="s">
+        <v>98</v>
+      </c>
+      <c r="L14" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" t="s">
+        <v>27</v>
+      </c>
+      <c r="N14" t="s">
         <v>29</v>
       </c>
-      <c r="D14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P14" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q14" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R14" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="S14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U14" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="V14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="B15" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" t="s">
+        <v>102</v>
+      </c>
+      <c r="K15" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" t="s">
+        <v>27</v>
+      </c>
+      <c r="N15" t="s">
         <v>29</v>
       </c>
-      <c r="D15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="Q15" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R15" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="S15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U15" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="V15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B16" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="C16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" t="s">
+        <v>105</v>
+      </c>
+      <c r="K16" t="s">
+        <v>82</v>
+      </c>
+      <c r="L16" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" t="s">
+        <v>27</v>
+      </c>
+      <c r="N16" t="s">
         <v>29</v>
       </c>
-      <c r="D16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P16" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="Q16" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R16" t="s">
         <v>56</v>
       </c>
       <c r="S16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U16" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="V16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B17" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" t="s">
+        <v>108</v>
+      </c>
+      <c r="K17" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" t="s">
         <v>29</v>
       </c>
-      <c r="D17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P17" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="Q17" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R17" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="S17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U17" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="V17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B18" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C18" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" t="s">
+        <v>112</v>
+      </c>
+      <c r="K18" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" t="s">
+        <v>27</v>
+      </c>
+      <c r="N18" t="s">
         <v>29</v>
       </c>
-      <c r="D18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q18" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R18" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="S18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U18" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="V18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="B19" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="C19" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" t="s">
+        <v>27</v>
+      </c>
+      <c r="H19" t="s">
+        <v>27</v>
+      </c>
+      <c r="I19" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" t="s">
+        <v>117</v>
+      </c>
+      <c r="K19" t="s">
+        <v>118</v>
+      </c>
+      <c r="L19" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" t="s">
+        <v>27</v>
+      </c>
+      <c r="N19" t="s">
         <v>29</v>
       </c>
-      <c r="D19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P19" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R19" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="S19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U19" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="V19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B20" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C20" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" t="s">
+        <v>122</v>
+      </c>
+      <c r="K20" t="s">
+        <v>123</v>
+      </c>
+      <c r="L20" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" t="s">
         <v>29</v>
       </c>
-      <c r="D20" t="s">
-[...29 lines deleted...]
-      <c r="N20" t="s">
+      <c r="O20" t="s">
+        <v>27</v>
+      </c>
+      <c r="P20" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>31</v>
+      </c>
+      <c r="R20" t="s">
         <v>32</v>
       </c>
-      <c r="O20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S20" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T20" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U20" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="V20" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W20" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X20" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y20" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z20" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA20" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B21" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C21" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" t="s">
+        <v>27</v>
+      </c>
+      <c r="H21" t="s">
+        <v>27</v>
+      </c>
+      <c r="I21" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" t="s">
+        <v>126</v>
+      </c>
+      <c r="K21" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" t="s">
+        <v>125</v>
+      </c>
+      <c r="M21" t="s">
+        <v>27</v>
+      </c>
+      <c r="N21" t="s">
         <v>29</v>
       </c>
-      <c r="D21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P21" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="Q21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R21" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="S21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U21" t="s">
-        <v>121</v>
+        <v>46</v>
       </c>
       <c r="V21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B22" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C22" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" t="s">
+        <v>27</v>
+      </c>
+      <c r="H22" t="s">
+        <v>27</v>
+      </c>
+      <c r="I22" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" t="s">
+        <v>130</v>
+      </c>
+      <c r="K22" t="s">
+        <v>131</v>
+      </c>
+      <c r="L22" t="s">
+        <v>129</v>
+      </c>
+      <c r="M22" t="s">
+        <v>27</v>
+      </c>
+      <c r="N22" t="s">
         <v>29</v>
       </c>
-      <c r="D22" t="s">
-[...29 lines deleted...]
-      <c r="N22" t="s">
+      <c r="O22" t="s">
+        <v>27</v>
+      </c>
+      <c r="P22" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>31</v>
+      </c>
+      <c r="R22" t="s">
         <v>32</v>
       </c>
-      <c r="O22" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U22" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="V22" t="s">
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="W22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B23" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" t="s">
+        <v>27</v>
+      </c>
+      <c r="H23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I23" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" t="s">
+        <v>135</v>
+      </c>
+      <c r="K23" t="s">
+        <v>136</v>
+      </c>
+      <c r="L23" t="s">
+        <v>134</v>
+      </c>
+      <c r="M23" t="s">
+        <v>27</v>
+      </c>
+      <c r="N23" t="s">
         <v>29</v>
       </c>
-      <c r="D23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P23" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Q23" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R23" t="s">
-        <v>56</v>
+        <v>137</v>
       </c>
       <c r="S23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U23" t="s">
-        <v>36</v>
+        <v>138</v>
       </c>
       <c r="V23" t="s">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="W23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B24" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" t="s">
+        <v>27</v>
+      </c>
+      <c r="F24" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24" t="s">
+        <v>27</v>
+      </c>
+      <c r="I24" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" t="s">
+        <v>142</v>
+      </c>
+      <c r="K24" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" t="s">
+        <v>141</v>
+      </c>
+      <c r="M24" t="s">
+        <v>27</v>
+      </c>
+      <c r="N24" t="s">
         <v>29</v>
       </c>
-      <c r="D24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P24" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>31</v>
+      </c>
+      <c r="R24" t="s">
+        <v>65</v>
+      </c>
+      <c r="S24" t="s">
+        <v>27</v>
+      </c>
+      <c r="T24" t="s">
+        <v>27</v>
+      </c>
+      <c r="U24" t="s">
         <v>33</v>
       </c>
-      <c r="Q24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="V24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B25" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="C25" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" t="s">
+        <v>27</v>
+      </c>
+      <c r="H25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I25" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" t="s">
+        <v>146</v>
+      </c>
+      <c r="K25" t="s">
+        <v>147</v>
+      </c>
+      <c r="L25" t="s">
+        <v>145</v>
+      </c>
+      <c r="M25" t="s">
+        <v>27</v>
+      </c>
+      <c r="N25" t="s">
         <v>29</v>
       </c>
-      <c r="D25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O25" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P25" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q25" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R25" t="s">
-        <v>35</v>
+        <v>148</v>
       </c>
       <c r="S25" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T25" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U25" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="V25" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W25" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X25" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y25" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z25" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA25" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="B26" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="C26" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" t="s">
+        <v>27</v>
+      </c>
+      <c r="H26" t="s">
+        <v>27</v>
+      </c>
+      <c r="I26" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" t="s">
+        <v>151</v>
+      </c>
+      <c r="K26" t="s">
+        <v>80</v>
+      </c>
+      <c r="L26" t="s">
+        <v>150</v>
+      </c>
+      <c r="M26" t="s">
+        <v>27</v>
+      </c>
+      <c r="N26" t="s">
         <v>29</v>
       </c>
-      <c r="D26" t="s">
-[...29 lines deleted...]
-      <c r="N26" t="s">
+      <c r="O26" t="s">
+        <v>27</v>
+      </c>
+      <c r="P26" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>31</v>
+      </c>
+      <c r="R26" t="s">
         <v>32</v>
       </c>
-      <c r="O26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U26" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="V26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="B27" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="C27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" t="s">
+        <v>154</v>
+      </c>
+      <c r="K27" t="s">
+        <v>80</v>
+      </c>
+      <c r="L27" t="s">
+        <v>153</v>
+      </c>
+      <c r="M27" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" t="s">
         <v>29</v>
       </c>
-      <c r="D27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P27" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="Q27" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R27" t="s">
-        <v>125</v>
+        <v>81</v>
       </c>
       <c r="S27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U27" t="s">
-        <v>121</v>
+        <v>46</v>
       </c>
       <c r="V27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="B28" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="C28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" t="s">
+        <v>157</v>
+      </c>
+      <c r="K28" t="s">
+        <v>158</v>
+      </c>
+      <c r="L28" t="s">
+        <v>156</v>
+      </c>
+      <c r="M28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N28" t="s">
         <v>29</v>
       </c>
-      <c r="D28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P28" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="Q28" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R28" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="S28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U28" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="V28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="C29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G29" t="s">
+        <v>27</v>
+      </c>
+      <c r="H29" t="s">
+        <v>27</v>
+      </c>
+      <c r="I29" t="s">
+        <v>27</v>
+      </c>
+      <c r="J29" t="s">
+        <v>161</v>
+      </c>
+      <c r="K29" t="s">
+        <v>28</v>
+      </c>
+      <c r="L29" t="s">
+        <v>160</v>
+      </c>
+      <c r="M29" t="s">
+        <v>27</v>
+      </c>
+      <c r="N29" t="s">
         <v>29</v>
       </c>
-      <c r="D29" t="s">
-[...20 lines deleted...]
-      <c r="K29" t="s">
+      <c r="O29" t="s">
+        <v>27</v>
+      </c>
+      <c r="P29" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q29" t="s">
         <v>31</v>
       </c>
-      <c r="L29">
-[...16 lines deleted...]
-      </c>
       <c r="R29" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="S29" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T29" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U29" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="V29" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W29" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X29" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y29" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z29" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA29" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="B30" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="C30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" t="s">
+        <v>27</v>
+      </c>
+      <c r="F30" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" t="s">
+        <v>27</v>
+      </c>
+      <c r="H30" t="s">
+        <v>27</v>
+      </c>
+      <c r="I30" t="s">
+        <v>27</v>
+      </c>
+      <c r="J30" t="s">
+        <v>166</v>
+      </c>
+      <c r="K30" t="s">
+        <v>167</v>
+      </c>
+      <c r="L30" t="s">
+        <v>165</v>
+      </c>
+      <c r="M30" t="s">
+        <v>27</v>
+      </c>
+      <c r="N30" t="s">
         <v>29</v>
       </c>
-      <c r="D30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O30" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P30" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="Q30" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="R30" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="S30" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T30" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U30" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="V30" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="W30" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X30" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y30" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Z30" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="AA30" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_SetDate">
+    <vt:lpwstr>2026-05-21T20:06:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Name">
+    <vt:lpwstr>Internal Use</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_SiteId">
+    <vt:lpwstr>8ac76c91-e7f1-41ff-a89c-3553b2da2c17</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_ActionId">
+    <vt:lpwstr>c0500af4-3ea2-4916-a07a-d142a1533194</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>