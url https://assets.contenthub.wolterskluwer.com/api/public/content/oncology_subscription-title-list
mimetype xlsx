--- v2 (2026-02-07)
+++ v3 (2026-08-31)
@@ -9,111 +9,133 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/Health Library Title Lists/Subscription/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="30" documentId="13_ncr:1_{58C7655A-3741-4C81-AEA1-57FB2FEAB712}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BEABB7D1-BF9B-4303-96A4-310AF14EA99A}"/>
+  <xr:revisionPtr revIDLastSave="189" documentId="13_ncr:1_{58C7655A-3741-4C81-AEA1-57FB2FEAB712}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{23BA7763-7EBF-4BB0-AB53-828609F02D26}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Subscription Title List" sheetId="1" r:id="rId1"/>
     <sheet name="Berek, 07 ed. - Berek Hacker's" sheetId="4" r:id="rId2"/>
     <sheet name="Chabner, 07 ed. - Cancer Chemot" sheetId="5" r:id="rId3"/>
     <sheet name="Matloff, 1 ed. - Cancer Princip" sheetId="6" r:id="rId4"/>
-    <sheet name="Scardino, 4 ed. - Comprehensive" sheetId="7" r:id="rId5"/>
-[...21 lines deleted...]
-    <sheet name="Means, 15 ed. - Wintrobe’s Clin" sheetId="27" r:id="rId27"/>
+    <sheet name="Acharya, 01 ed. - Clinician's G" sheetId="30" r:id="rId5"/>
+    <sheet name="Scardino, 4 ed. - Comprehensive" sheetId="7" r:id="rId6"/>
+    <sheet name="DeVita, 12 ed. - DeVita, Hellma" sheetId="8" r:id="rId7"/>
+    <sheet name="Harris, 5 ed. - Diseases of the" sheetId="9" r:id="rId8"/>
+    <sheet name="Butler, 1 ed. - Essential Cance" sheetId="10" r:id="rId9"/>
+    <sheet name="Karp, 03 ed. - Handbook of Targ" sheetId="11" r:id="rId10"/>
+    <sheet name="Harrison, 4 ed. - Head and Neck" sheetId="12" r:id="rId11"/>
+    <sheet name="Shrieve, 1 ed. - Human Radiatio" sheetId="13" r:id="rId12"/>
+    <sheet name="Constine, 06 ed. - Pediatric Ra" sheetId="14" r:id="rId13"/>
+    <sheet name="Perez, 08 ed. - Perez Brady" sheetId="15" r:id="rId14"/>
+    <sheet name="Perry, 5 ed. - Perry's The Chem" sheetId="16" r:id="rId15"/>
+    <sheet name="Blaney, 09 ed. - Pizzo and Popl" sheetId="17" r:id="rId16"/>
+    <sheet name="Chi, 08 ed. - Principles and Pr" sheetId="2" r:id="rId17"/>
+    <sheet name="Tang, 02 ed. - Pocket Radiation" sheetId="3" r:id="rId18"/>
+    <sheet name="Choudhury, 03 ed. - Pocket Onco" sheetId="18" r:id="rId19"/>
+    <sheet name="Ross, 04 ed. - Pocket Oncology" sheetId="29" r:id="rId20"/>
+    <sheet name="Pass, 4 ed. - Principles and Pr" sheetId="19" r:id="rId21"/>
+    <sheet name="Berger, 05 ed. - Principles and" sheetId="20" r:id="rId22"/>
+    <sheet name="Pizzo, 7 ed. - Principles and P" sheetId="21" r:id="rId23"/>
+    <sheet name="Silberman, 1 ed. - Principles a" sheetId="22" r:id="rId24"/>
+    <sheet name="Tan, 1 ed. - Principles of Mole" sheetId="23" r:id="rId25"/>
+    <sheet name="Van Tine - The Washington Manua" sheetId="24" r:id="rId26"/>
+    <sheet name="Rubin, 2 ed. - TNM Staging Atla" sheetId="25" r:id="rId27"/>
+    <sheet name="Weksler, 02 ed. - Wintrobe’s At" sheetId="26" r:id="rId28"/>
+    <sheet name="Means, 15 ed. - Wintrobe’s Clin" sheetId="27" r:id="rId29"/>
+    <sheet name="Sheet1" sheetId="28" r:id="rId30"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Subscription Title List'!$A$1:$W$42</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5966" uniqueCount="4539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6156" uniqueCount="4690">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Year Published</t>
   </si>
   <si>
     <t>Title Level URL</t>
   </si>
   <si>
     <t>Date Added to HL</t>
   </si>
   <si>
     <t>Dennis S. Chi, MD</t>
   </si>
   <si>
@@ -13688,50 +13710,503 @@
     <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionId=261360623&amp;bookId=3457</t>
   </si>
   <si>
     <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionId=261360904&amp;bookId=3457</t>
   </si>
   <si>
     <t>Health Disparities in Childhood Cancer</t>
   </si>
   <si>
     <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionId=261361127&amp;bookId=3457</t>
   </si>
   <si>
     <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionId=261361257&amp;bookId=3457</t>
   </si>
   <si>
     <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionId=261361394&amp;bookId=3457</t>
   </si>
   <si>
     <t>Safety, Medical Errors, and Pediatric Cancer Treatment</t>
   </si>
   <si>
     <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionId=261361475&amp;bookId=3457</t>
   </si>
   <si>
     <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionId=261361566&amp;bookId=3457</t>
+  </si>
+  <si>
+    <t>Berek &amp; Hacker's Gynecologic Oncology, 6e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=1149</t>
+  </si>
+  <si>
+    <t>Berek</t>
+  </si>
+  <si>
+    <t>Cancer Chemotherapy, Immunotherapy and Biotherapy: Principles and Practice, 6e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=2517</t>
+  </si>
+  <si>
+    <t>Chabner</t>
+  </si>
+  <si>
+    <t>Devita, Hellman, and Rosenberg's Cancer: Principles and Practice of Oncology, 11e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=2549</t>
+  </si>
+  <si>
+    <t>DeVita</t>
+  </si>
+  <si>
+    <t>Handbook of Targeted Cancer Therapy and Immunotherapy, 2e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=2943</t>
+  </si>
+  <si>
+    <t>Karp</t>
+  </si>
+  <si>
+    <t>Pediatric Radiation Oncology, 5e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=1147</t>
+  </si>
+  <si>
+    <t>Perez &amp; Brady's Principles and Practice of Radiation Oncology, 7e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=2524</t>
+  </si>
+  <si>
+    <t>Pizzo and Poplack's Pediatric Oncology, 8e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=2968</t>
+  </si>
+  <si>
+    <t>Blaney</t>
+  </si>
+  <si>
+    <t>Pocket Radiation Oncology: The MD Anderson Cancer Center Handbook of Radiation Oncology, 1e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=2999</t>
+  </si>
+  <si>
+    <t>Tang</t>
+  </si>
+  <si>
+    <t>Principles and Practice of Gynecologic Oncology, 7e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=2054</t>
+  </si>
+  <si>
+    <t>Chi</t>
+  </si>
+  <si>
+    <t>Principles and Practice of Palliative Care and Supportive Oncology, 4e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=1157</t>
+  </si>
+  <si>
+    <t>Berger</t>
+  </si>
+  <si>
+    <t>The Washington Manual Hematology and Oncology Subspecialty Consult, 4e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=1841</t>
+  </si>
+  <si>
+    <t>Cashen</t>
+  </si>
+  <si>
+    <t>Wintrobe's Atlas of Clinical Hematology, 1e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=1151</t>
+  </si>
+  <si>
+    <t>Tkachuk</t>
+  </si>
+  <si>
+    <t>Wintrobe's Clinical Hematology, 14e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=2551</t>
+  </si>
+  <si>
+    <t>Greer</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Archive ?</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>eISBN</t>
+  </si>
+  <si>
+    <t>Pocket Oncology, 3e</t>
+  </si>
+  <si>
+    <t>Pocket Oncology, 4e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=3493</t>
+  </si>
+  <si>
+    <t>Jessica S. Ross</t>
+  </si>
+  <si>
+    <t>Jessica S. Ross, Jimmitti Teysir, Alexander Drilon, Yonina R. Murciano-Goroff</t>
+  </si>
+  <si>
+    <t>Copyright</t>
+  </si>
+  <si>
+    <t>Pocket Oncology</t>
+  </si>
+  <si>
+    <t>CHAIR Foreword</t>
+  </si>
+  <si>
+    <t>General Oncology</t>
+  </si>
+  <si>
+    <t>Clinical Research Methods</t>
+  </si>
+  <si>
+    <t>Radiation Oncology</t>
+  </si>
+  <si>
+    <t>Principles of Surgery and Interventional Oncology</t>
+  </si>
+  <si>
+    <t>Cancer Biology</t>
+  </si>
+  <si>
+    <t>Molecular Diagnostics</t>
+  </si>
+  <si>
+    <t>Cancer Immunology</t>
+  </si>
+  <si>
+    <t>Cellular Therapies</t>
+  </si>
+  <si>
+    <t>Cancer Pharmacology</t>
+  </si>
+  <si>
+    <t>Cancer Complications</t>
+  </si>
+  <si>
+    <t>Infectious Disease</t>
+  </si>
+  <si>
+    <t>Genitourinary Malignancies</t>
+  </si>
+  <si>
+    <t>Thoracic Malignancies</t>
+  </si>
+  <si>
+    <t>Gastrointestinal Malignancies</t>
+  </si>
+  <si>
+    <t>Skin Cancers and Sarcomas</t>
+  </si>
+  <si>
+    <t>Head and Neck Malignancies</t>
+  </si>
+  <si>
+    <t>Endocrine Malignancies</t>
+  </si>
+  <si>
+    <t>Gynecologic Malignancies</t>
+  </si>
+  <si>
+    <t>Neurological Oncology</t>
+  </si>
+  <si>
+    <t>Lymphomas</t>
+  </si>
+  <si>
+    <t>Myeloproliferative Disorders</t>
+  </si>
+  <si>
+    <t>Leukemias and Myelodysplastic Syndromes</t>
+  </si>
+  <si>
+    <t>Stem Cell Transplantation</t>
+  </si>
+  <si>
+    <t>Benign Hematology</t>
+  </si>
+  <si>
+    <t>Pediatric Cancers</t>
+  </si>
+  <si>
+    <t>Color Photos</t>
+  </si>
+  <si>
+    <t>Assessment Tools and Procedural Diagnostics</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262153839&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262153843&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262153869&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262153872&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262155490&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262155495&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262155503&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262155595&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262155706&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262155844&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262155973&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262156030&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262156064&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262156129&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262156164&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262156242&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262156864&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262156950&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262157090&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262157149&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262157236&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262157395&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262157518&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262157789&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262157928&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262157993&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262158108&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262158278&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262158397&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262158497&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262158717&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262158812&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262158912&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262159082&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262159149&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262159343&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262159645&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262159725&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262159804&amp;bookid=3493</t>
+  </si>
+  <si>
+    <t>Utkarsh H. Acharya</t>
+  </si>
+  <si>
+    <t>Clinician'S Guide To Cellular Immunotherapy, 1e</t>
+  </si>
+  <si>
+    <t>Clinician's Guide To Cellular Immunotherapy, 1e</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/book.aspx?bookid=3482</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021148&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021152&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021162&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021168&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>1: Introduction to Cellular Immunotherapy</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021178&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>2: Types of Immune Effector Cells</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021186&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>3: Cell Sourcing, Genetic Modification, and Manufacturing</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021346&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>4: Overview of U.S. Food and Drug Administration-Approved Immune Effector Cell Therapies</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021413&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>5: Baseline Evaluation, Patient Selection, Cell Harvesting</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021432&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>6: Bridging Therapies and Lymphodepletion</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021485&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>7: Cellular Administration and Acute Monitoring</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021535&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>8: Cellular Immunotherapy Toxicities— Recognition and Management</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021577&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>9: Infectious Complications and Prophylaxis</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021714&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>10: Long-Term Complications and Survivorship</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021767&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>11: Predictors of Response and Resistance Mechanisms in Cellular Immunotherapy</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021796&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>12: Future Directions and Emerging Technologies</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021828&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>13: Case Studies and Self-Assessment</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021867&amp;bookid=3482</t>
+  </si>
+  <si>
+    <t>Answers</t>
+  </si>
+  <si>
+    <t>https://oncology.lwwhealthlibrary.com/content.aspx?sectionid=262021908&amp;bookid=3482</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
@@ -13741,84 +14216,104 @@
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1"/>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{A0B6335F-AF79-45F7-BF9C-79EBB97CF19E}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="2">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -14094,690 +14589,1301 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="B18" workbookViewId="0">
+      <selection activeCell="G25" sqref="G25"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="50.7265625" customWidth="1"/>
-    <col min="3" max="3" width="7.36328125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="7" width="50.7265625" customWidth="1"/>
+    <col min="3" max="3" width="7.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.81640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.81640625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="14.81640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="7" t="s">
+        <v>4579</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="I1" s="1" t="s">
+        <v>4577</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
+        <v>4541</v>
+      </c>
+      <c r="B2" t="s">
+        <v>4539</v>
+      </c>
+      <c r="C2">
+        <v>6</v>
+      </c>
+      <c r="D2" s="8">
+        <v>9781451190076</v>
+      </c>
+      <c r="E2" s="8">
+        <v>9781469890838</v>
+      </c>
+      <c r="F2">
+        <v>2015</v>
+      </c>
+      <c r="G2" t="s">
+        <v>4540</v>
+      </c>
+      <c r="I2" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B3" t="s">
         <v>4156</v>
-      </c>
-[...21 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C3">
         <v>7</v>
       </c>
       <c r="D3" s="8">
+        <v>9781975142643</v>
+      </c>
+      <c r="E3" s="8">
+        <v>9781975142650</v>
+      </c>
+      <c r="F3">
+        <v>2021</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="2">
+        <v>44089</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>4544</v>
+      </c>
+      <c r="B4" t="s">
+        <v>4542</v>
+      </c>
+      <c r="C4">
+        <v>6</v>
+      </c>
+      <c r="D4" s="8">
+        <v>9781496375148</v>
+      </c>
+      <c r="E4" s="8">
+        <v>9781496375155</v>
+      </c>
+      <c r="F4">
+        <v>2018</v>
+      </c>
+      <c r="G4" t="s">
+        <v>4543</v>
+      </c>
+      <c r="I4" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5">
+        <v>7</v>
+      </c>
+      <c r="D5" s="8">
         <v>9781975199296</v>
       </c>
-      <c r="E3">
+      <c r="E5" s="8">
+        <v>9781975199302</v>
+      </c>
+      <c r="F5">
         <v>2025</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G5" t="s">
         <v>16</v>
       </c>
-      <c r="G3" s="2">
+      <c r="H5" s="2">
         <v>45478</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
+        <v>4157</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" s="8">
+        <v>9781451190984</v>
+      </c>
+      <c r="E6" s="8">
+        <v>9781469833880</v>
+      </c>
+      <c r="F6">
+        <v>2013</v>
+      </c>
+      <c r="G6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="2">
+        <v>41949</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>4654</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>4656</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" s="8">
+        <v>9781975261764</v>
+      </c>
+      <c r="E7" s="8">
+        <v>9781975261771</v>
+      </c>
+      <c r="F7">
+        <v>2026</v>
+      </c>
+      <c r="G7" t="s">
+        <v>4657</v>
+      </c>
+      <c r="H7" s="2">
+        <v>46260</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8">
+        <v>4</v>
+      </c>
+      <c r="D8" s="8">
+        <v>9781608313525</v>
+      </c>
+      <c r="E8" s="8">
+        <v>9781451182286</v>
+      </c>
+      <c r="F8">
+        <v>2011</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="2">
+        <v>41950</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" t="s">
+        <v>4158</v>
+      </c>
+      <c r="C9">
+        <v>12</v>
+      </c>
+      <c r="D9" s="8">
+        <v>9781975184742</v>
+      </c>
+      <c r="E9" s="8">
+        <v>9781975184759</v>
+      </c>
+      <c r="F9">
+        <v>2023</v>
+      </c>
+      <c r="G9" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="2">
+        <v>44841</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>4547</v>
+      </c>
+      <c r="B10" t="s">
+        <v>4545</v>
+      </c>
+      <c r="C10">
+        <v>11</v>
+      </c>
+      <c r="D10" s="8">
+        <v>9781496394637</v>
+      </c>
+      <c r="E10" s="8">
+        <v>9781496394644</v>
+      </c>
+      <c r="F10">
+        <v>2019</v>
+      </c>
+      <c r="G10" t="s">
+        <v>4546</v>
+      </c>
+      <c r="I10" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11">
+        <v>5</v>
+      </c>
+      <c r="D11" s="8">
+        <v>9781451186277</v>
+      </c>
+      <c r="E11" s="8">
+        <v>9781469889160</v>
+      </c>
+      <c r="F11">
+        <v>2014</v>
+      </c>
+      <c r="G11" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11" s="2">
+        <v>41949</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12" s="8">
+        <v>9781609137045</v>
+      </c>
+      <c r="F12">
+        <v>2011</v>
+      </c>
+      <c r="G12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" s="2">
+        <v>41964</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>4550</v>
+      </c>
+      <c r="B13" t="s">
+        <v>4548</v>
+      </c>
+      <c r="C13">
+        <v>2</v>
+      </c>
+      <c r="D13" s="8">
+        <v>9781496389138</v>
+      </c>
+      <c r="E13" s="8">
+        <v>9781496389145</v>
+      </c>
+      <c r="F13">
+        <v>2019</v>
+      </c>
+      <c r="G13" t="s">
+        <v>4549</v>
+      </c>
+      <c r="I13" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14">
+        <v>3</v>
+      </c>
+      <c r="D14" s="8">
+        <v>9781975179243</v>
+      </c>
+      <c r="E14" s="8">
+        <v>9781975179267</v>
+      </c>
+      <c r="F14">
+        <v>2023</v>
+      </c>
+      <c r="G14" t="s">
+        <v>34</v>
+      </c>
+      <c r="H14" s="2">
+        <v>44681</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15">
+        <v>4</v>
+      </c>
+      <c r="D15" s="8">
+        <v>9781451144871</v>
+      </c>
+      <c r="E15" s="8">
+        <v>9781469830902</v>
+      </c>
+      <c r="F15">
+        <v>2014</v>
+      </c>
+      <c r="G15" t="s">
+        <v>37</v>
+      </c>
+      <c r="H15" s="2">
+        <v>42019</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16" s="8">
+        <v>9781605470115</v>
+      </c>
+      <c r="E16" s="8">
+        <v>9781451153217</v>
+      </c>
+      <c r="F16">
+        <v>2011</v>
+      </c>
+      <c r="G16" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="2">
+        <v>41950</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>4164</v>
+      </c>
+      <c r="B17" t="s">
+        <v>4551</v>
+      </c>
+      <c r="C17">
+        <v>5</v>
+      </c>
+      <c r="D17" s="8">
+        <v>9781605472607</v>
+      </c>
+      <c r="E17" s="8">
+        <v>9781451148695</v>
+      </c>
+      <c r="F17">
+        <v>2011</v>
+      </c>
+      <c r="G17" t="s">
+        <v>4552</v>
+      </c>
+      <c r="I17" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18">
+        <v>6</v>
+      </c>
+      <c r="D18" s="8">
+        <v>9781496342867</v>
+      </c>
+      <c r="E18" s="8">
+        <v>9781496365682</v>
+      </c>
+      <c r="F18">
+        <v>2016</v>
+      </c>
+      <c r="G18" t="s">
+        <v>43</v>
+      </c>
+      <c r="H18" s="2">
+        <v>43354</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>4164</v>
+      </c>
+      <c r="B19" t="s">
+        <v>4553</v>
+      </c>
+      <c r="C19">
+        <v>7</v>
+      </c>
+      <c r="D19" s="8">
+        <v>9781496386793</v>
+      </c>
+      <c r="E19" s="8">
+        <v>9781496386816</v>
+      </c>
+      <c r="F19">
+        <v>2019</v>
+      </c>
+      <c r="G19" t="s">
+        <v>4554</v>
+      </c>
+      <c r="I19" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>4159</v>
+      </c>
+      <c r="B20" t="s">
+        <v>4160</v>
+      </c>
+      <c r="C20">
+        <v>8</v>
+      </c>
+      <c r="D20" s="8">
+        <v>9781975221263</v>
+      </c>
+      <c r="E20" s="8">
+        <v>9781975221270</v>
+      </c>
+      <c r="F20">
+        <v>2026</v>
+      </c>
+      <c r="G20" t="s">
+        <v>4161</v>
+      </c>
+      <c r="H20" s="2">
+        <v>45932</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21">
+        <v>5</v>
+      </c>
+      <c r="D21" s="8">
+        <v>9781451101454</v>
+      </c>
+      <c r="E21" s="8">
+        <v>9781469803432</v>
+      </c>
+      <c r="F21">
+        <v>2011</v>
+      </c>
+      <c r="G21" t="s">
+        <v>47</v>
+      </c>
+      <c r="H21" s="2">
+        <v>41754</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>4457</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>4458</v>
+      </c>
+      <c r="C22" s="5">
+        <v>9</v>
+      </c>
+      <c r="D22" s="9">
+        <v>9781975222567</v>
+      </c>
+      <c r="E22" s="8">
+        <v>9781975222574</v>
+      </c>
+      <c r="F22" s="5">
+        <v>2026</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>4459</v>
+      </c>
+      <c r="H22" s="6">
+        <v>45959</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>4557</v>
+      </c>
+      <c r="B23" t="s">
+        <v>4555</v>
+      </c>
+      <c r="C23">
+        <v>8</v>
+      </c>
+      <c r="D23" s="8">
+        <v>9781975124793</v>
+      </c>
+      <c r="E23" s="8">
+        <v>9781975124816</v>
+      </c>
+      <c r="F23">
+        <v>2021</v>
+      </c>
+      <c r="G23" t="s">
+        <v>4556</v>
+      </c>
+      <c r="I23" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" t="s">
+        <v>4580</v>
+      </c>
+      <c r="C24">
+        <v>3</v>
+      </c>
+      <c r="D24" s="8">
+        <v>9781975190811</v>
+      </c>
+      <c r="E24" s="8">
+        <v>9781975190828</v>
+      </c>
+      <c r="F24">
+        <v>2023</v>
+      </c>
+      <c r="G24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H24" s="2">
+        <v>44840</v>
+      </c>
+      <c r="I24" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>4583</v>
+      </c>
+      <c r="B25" t="s">
+        <v>4581</v>
+      </c>
+      <c r="C25">
+        <v>4</v>
+      </c>
+      <c r="D25" s="8">
+        <v>9781975264840</v>
+      </c>
+      <c r="E25" s="8">
+        <v>9781975264857</v>
+      </c>
+      <c r="F25">
+        <v>2026</v>
+      </c>
+      <c r="G25" t="s">
+        <v>4582</v>
+      </c>
+      <c r="H25" s="2">
+        <v>46260</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>4560</v>
+      </c>
+      <c r="B26" t="s">
+        <v>4558</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" s="8">
+        <v>9781496398574</v>
+      </c>
+      <c r="E26" s="8">
+        <v>9781496398581</v>
+      </c>
+      <c r="F26">
+        <v>2020</v>
+      </c>
+      <c r="G26" t="s">
+        <v>4559</v>
+      </c>
+      <c r="I26" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" t="s">
+        <v>4155</v>
+      </c>
+      <c r="C27">
+        <v>2</v>
+      </c>
+      <c r="D27" s="8">
+        <v>9781975218942</v>
+      </c>
+      <c r="E27" s="8">
+        <v>9781975218959</v>
+      </c>
+      <c r="F27">
+        <v>2025</v>
+      </c>
+      <c r="G27" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="2">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>4563</v>
+      </c>
+      <c r="B28" t="s">
+        <v>4561</v>
+      </c>
+      <c r="C28">
+        <v>7</v>
+      </c>
+      <c r="D28" s="8">
+        <v>9781496340023</v>
+      </c>
+      <c r="E28" s="8">
+        <v>9781496355102</v>
+      </c>
+      <c r="F28">
+        <v>2017</v>
+      </c>
+      <c r="G28" t="s">
+        <v>4562</v>
+      </c>
+      <c r="I28" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" t="s">
+        <v>4154</v>
+      </c>
+      <c r="C29">
+        <v>8</v>
+      </c>
+      <c r="D29" s="8">
+        <v>9781975183271</v>
+      </c>
+      <c r="E29" s="8">
+        <v>9781975183288</v>
+      </c>
+      <c r="F29">
+        <v>2025</v>
+      </c>
+      <c r="G29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H29" s="2">
+        <v>45429</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30">
+        <v>4</v>
+      </c>
+      <c r="D30" s="8">
+        <v>9780781773652</v>
+      </c>
+      <c r="E30" s="8">
+        <v>9781451152968</v>
+      </c>
+      <c r="F30">
+        <v>2010</v>
+      </c>
+      <c r="G30" t="s">
+        <v>53</v>
+      </c>
+      <c r="H30" s="2">
+        <v>41950</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>4566</v>
+      </c>
+      <c r="B31" t="s">
+        <v>4564</v>
+      </c>
+      <c r="C31">
+        <v>4</v>
+      </c>
+      <c r="D31" s="8">
+        <v>9781451121278</v>
+      </c>
+      <c r="E31" s="8">
+        <v>9781469822518</v>
+      </c>
+      <c r="F31">
+        <v>2013</v>
+      </c>
+      <c r="G31" t="s">
+        <v>4565</v>
+      </c>
+      <c r="I31" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32">
+        <v>5</v>
+      </c>
+      <c r="D32" s="8">
+        <v>9781975143688</v>
+      </c>
+      <c r="E32" s="8">
+        <v>9781975143701</v>
+      </c>
+      <c r="F32">
+        <v>2022</v>
+      </c>
+      <c r="G32" t="s">
+        <v>56</v>
+      </c>
+      <c r="H32" s="2">
+        <v>44285</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33">
+        <v>7</v>
+      </c>
+      <c r="D33" s="8">
+        <v>9781451194234</v>
+      </c>
+      <c r="E33" s="8">
+        <v>9781496318763</v>
+      </c>
+      <c r="F33">
+        <v>2016</v>
+      </c>
+      <c r="G33" t="s">
+        <v>59</v>
+      </c>
+      <c r="H33" s="2">
+        <v>42198</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34" s="8">
+        <v>9780781765466</v>
+      </c>
+      <c r="E34" s="8">
+        <v>9781451153231</v>
+      </c>
+      <c r="F34">
+        <v>2010</v>
+      </c>
+      <c r="G34" t="s">
+        <v>62</v>
+      </c>
+      <c r="H34" s="2">
+        <v>41951</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" s="8">
+        <v>9781451131970</v>
+      </c>
+      <c r="E35" s="8">
+        <v>9781469820644</v>
+      </c>
+      <c r="F35">
+        <v>2013</v>
+      </c>
+      <c r="G35" t="s">
+        <v>65</v>
+      </c>
+      <c r="H35" s="2">
+        <v>41949</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>4569</v>
+      </c>
+      <c r="B36" t="s">
+        <v>4567</v>
+      </c>
+      <c r="C36">
+        <v>4</v>
+      </c>
+      <c r="D36" s="8">
+        <v>9781496328083</v>
+      </c>
+      <c r="E36" s="8">
+        <v>9781496353689</v>
+      </c>
+      <c r="F36">
+        <v>2016</v>
+      </c>
+      <c r="G36" t="s">
+        <v>4568</v>
+      </c>
+      <c r="I36" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B37" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37">
+        <v>5</v>
+      </c>
+      <c r="D37" s="8">
+        <v>9781975212841</v>
+      </c>
+      <c r="E37" s="8">
+        <v>9781975212858</v>
+      </c>
+      <c r="F37">
+        <v>2025</v>
+      </c>
+      <c r="G37" t="s">
+        <v>68</v>
+      </c>
+      <c r="H37" s="2">
+        <v>45548</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38">
+        <v>2</v>
+      </c>
+      <c r="D38" s="8">
+        <v>9781609131449</v>
+      </c>
+      <c r="E38" s="8">
+        <v>9781469828923</v>
+      </c>
+      <c r="F38">
+        <v>2012</v>
+      </c>
+      <c r="G38" t="s">
+        <v>71</v>
+      </c>
+      <c r="H38" s="2">
+        <v>41951</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>72</v>
+      </c>
+      <c r="B39" t="s">
+        <v>73</v>
+      </c>
+      <c r="C39">
+        <v>2</v>
+      </c>
+      <c r="D39" s="8">
+        <v>9781605476148</v>
+      </c>
+      <c r="E39" s="8">
+        <v>9781451154542</v>
+      </c>
+      <c r="F39">
+        <v>2018</v>
+      </c>
+      <c r="G39" t="s">
+        <v>74</v>
+      </c>
+      <c r="H39" s="2">
+        <v>42969</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>75</v>
+      </c>
+      <c r="B40" t="s">
+        <v>76</v>
+      </c>
+      <c r="C40">
+        <v>15</v>
+      </c>
+      <c r="D40" s="8">
+        <v>9781975184698</v>
+      </c>
+      <c r="E40" s="8">
+        <v>9781975184704</v>
+      </c>
+      <c r="F40">
+        <v>2024</v>
+      </c>
+      <c r="G40" t="s">
+        <v>77</v>
+      </c>
+      <c r="H40" s="2">
+        <v>45105</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>4572</v>
+      </c>
+      <c r="B41" t="s">
+        <v>4570</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" s="8">
+        <v>9780781770231</v>
+      </c>
+      <c r="F41" t="s">
+        <v>4576</v>
+      </c>
+      <c r="G41" t="s">
+        <v>4571</v>
+      </c>
+      <c r="I41" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>4575</v>
+      </c>
+      <c r="B42" t="s">
+        <v>4573</v>
+      </c>
+      <c r="C42">
+        <v>14</v>
+      </c>
+      <c r="D42" s="8">
+        <v>9781496347428</v>
+      </c>
+      <c r="E42" s="8">
+        <v>9781496367136</v>
+      </c>
+      <c r="F42">
+        <v>2019</v>
+      </c>
+      <c r="G42" t="s">
+        <v>4574</v>
+      </c>
+      <c r="I42" t="s">
+        <v>4578</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:W42" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:W42">
+      <sortCondition ref="B1:B42"/>
+    </sortState>
+  </autoFilter>
+  <conditionalFormatting sqref="D1:E1048576">
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="2"/>
+  </conditionalFormatting>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <dimension ref="A1:D10"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C15" sqref="C15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D3" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>2241</v>
       </c>
       <c r="B4" t="s">
-        <v>4157</v>
-[...17 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+        <v>96</v>
+      </c>
+      <c r="D4" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>2242</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
-[...20 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D5" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
-        <v>4158</v>
-[...20 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="D6" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>27</v>
-[...20 lines deleted...]
-      </c>
+        <v>2247</v>
+      </c>
+      <c r="C7" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D7" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>30</v>
-[...20 lines deleted...]
-      </c>
+        <v>2250</v>
+      </c>
+      <c r="C8" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D8" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>33</v>
-[...20 lines deleted...]
-      </c>
+        <v>2253</v>
+      </c>
+      <c r="C9" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D9" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>36</v>
-[...405 lines deleted...]
-        <v>45105</v>
+        <v>2256</v>
+      </c>
+      <c r="C10" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D10" t="s">
+        <v>2258</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -15198,51 +16304,51 @@
     </row>
     <row r="42" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B42" t="s">
         <v>2331</v>
       </c>
       <c r="C42" t="s">
         <v>1084</v>
       </c>
       <c r="D42" t="s">
         <v>2332</v>
       </c>
     </row>
     <row r="43" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B43" t="s">
         <v>2333</v>
       </c>
       <c r="D43" t="s">
         <v>2334</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:D57"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -15817,51 +16923,51 @@
     </row>
     <row r="56" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B56" t="s">
         <v>2436</v>
       </c>
       <c r="D56" t="s">
         <v>2437</v>
       </c>
     </row>
     <row r="57" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B57" t="s">
         <v>2438</v>
       </c>
       <c r="C57" t="s">
         <v>1200</v>
       </c>
       <c r="D57" t="s">
         <v>2439</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -16146,56 +17252,56 @@
         <v>2484</v>
       </c>
       <c r="C28" t="s">
         <v>802</v>
       </c>
       <c r="D28" t="s">
         <v>2485</v>
       </c>
     </row>
     <row r="29" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B29" t="s">
         <v>2486</v>
       </c>
       <c r="C29" t="s">
         <v>805</v>
       </c>
       <c r="D29" t="s">
         <v>2487</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:D137"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection sqref="A1:D1048576"/>
+    <sheetView topLeftCell="B109" workbookViewId="0">
+      <selection activeCell="D121" sqref="D121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>4159</v>
       </c>
@@ -17614,51 +18720,51 @@
         <v>451</v>
       </c>
       <c r="C136" t="s">
         <v>4452</v>
       </c>
       <c r="D136" t="s">
         <v>4453</v>
       </c>
     </row>
     <row r="137" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B137" t="s">
         <v>4454</v>
       </c>
       <c r="C137" t="s">
         <v>4455</v>
       </c>
       <c r="D137" t="s">
         <v>4456</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:D65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -18315,775 +19421,777 @@
         <v>2665</v>
       </c>
       <c r="C64" t="s">
         <v>2666</v>
       </c>
       <c r="D64" t="s">
         <v>2667</v>
       </c>
     </row>
     <row r="65" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B65" t="s">
         <v>2668</v>
       </c>
       <c r="C65" t="s">
         <v>2669</v>
       </c>
       <c r="D65" t="s">
         <v>2670</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:D64"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="10" t="s">
+      <c r="A2" s="5" t="s">
         <v>4457</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="5" t="s">
         <v>4458</v>
       </c>
-      <c r="C2" s="10"/>
-      <c r="D2" s="10" t="s">
+      <c r="C2" s="5"/>
+      <c r="D2" s="5" t="s">
         <v>4459</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="10" t="s">
+      <c r="A3" s="5" t="s">
         <v>4460</v>
       </c>
-      <c r="B3" s="10" t="s">
+      <c r="B3" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="C3" s="10"/>
-      <c r="D3" s="10" t="s">
+      <c r="C3" s="5"/>
+      <c r="D3" s="5" t="s">
         <v>4461</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="10" t="s">
+      <c r="A4" s="5" t="s">
         <v>4462</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="5" t="s">
         <v>4458</v>
       </c>
-      <c r="C4" s="10"/>
-      <c r="D4" s="10" t="s">
+      <c r="C4" s="5"/>
+      <c r="D4" s="5" t="s">
         <v>4463</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="10"/>
-      <c r="B5" s="10" t="s">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="C5" s="10"/>
-      <c r="D5" s="10" t="s">
+      <c r="C5" s="5"/>
+      <c r="D5" s="5" t="s">
         <v>4464</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="10"/>
-      <c r="B6" s="10" t="s">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="C6" s="10"/>
-      <c r="D6" s="10" t="s">
+      <c r="C6" s="5"/>
+      <c r="D6" s="5" t="s">
         <v>4465</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="10"/>
-      <c r="B7" s="10" t="s">
+      <c r="A7" s="5"/>
+      <c r="B7" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="C7" s="10"/>
-      <c r="D7" s="10" t="s">
+      <c r="C7" s="5"/>
+      <c r="D7" s="5" t="s">
         <v>4466</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="10"/>
-      <c r="B8" s="10" t="s">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5" t="s">
         <v>2671</v>
       </c>
-      <c r="C8" s="10"/>
-      <c r="D8" s="10" t="s">
+      <c r="C8" s="5"/>
+      <c r="D8" s="5" t="s">
         <v>4467</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="10"/>
-      <c r="B9" s="10" t="s">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5" t="s">
         <v>2672</v>
       </c>
-      <c r="C9" s="10" t="s">
+      <c r="C9" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="D9" s="10" t="s">
+      <c r="D9" s="5" t="s">
         <v>4468</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="10"/>
-      <c r="B10" s="10" t="s">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5" t="s">
         <v>2673</v>
       </c>
-      <c r="C10" s="10" t="s">
+      <c r="C10" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="D10" s="10" t="s">
+      <c r="D10" s="5" t="s">
         <v>4469</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="10"/>
-      <c r="B11" s="10" t="s">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5" t="s">
         <v>2674</v>
       </c>
-      <c r="C11" s="10" t="s">
+      <c r="C11" s="5" t="s">
         <v>654</v>
       </c>
-      <c r="D11" s="10" t="s">
+      <c r="D11" s="5" t="s">
         <v>4470</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="10"/>
-      <c r="B12" s="10" t="s">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5" t="s">
         <v>2675</v>
       </c>
-      <c r="C12" s="10" t="s">
+      <c r="C12" s="5" t="s">
         <v>657</v>
       </c>
-      <c r="D12" s="10" t="s">
+      <c r="D12" s="5" t="s">
         <v>4471</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="10"/>
-      <c r="B13" s="10" t="s">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5" t="s">
         <v>2676</v>
       </c>
-      <c r="C13" s="10" t="s">
+      <c r="C13" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="D13" s="10" t="s">
+      <c r="D13" s="5" t="s">
         <v>4472</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="10"/>
-      <c r="B14" s="10" t="s">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5" t="s">
         <v>4473</v>
       </c>
-      <c r="C14" s="10"/>
-      <c r="D14" s="10" t="s">
+      <c r="C14" s="5"/>
+      <c r="D14" s="5" t="s">
         <v>4474</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="10"/>
-      <c r="B15" s="10" t="s">
+      <c r="A15" s="5"/>
+      <c r="B15" s="5" t="s">
         <v>2678</v>
       </c>
-      <c r="C15" s="10" t="s">
+      <c r="C15" s="5" t="s">
         <v>663</v>
       </c>
-      <c r="D15" s="10" t="s">
+      <c r="D15" s="5" t="s">
         <v>4475</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="10"/>
-      <c r="B16" s="10" t="s">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5" t="s">
         <v>2679</v>
       </c>
-      <c r="C16" s="10" t="s">
+      <c r="C16" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="D16" s="10" t="s">
+      <c r="D16" s="5" t="s">
         <v>4476</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B17" s="10" t="s">
+      <c r="B17" s="5" t="s">
         <v>2680</v>
       </c>
-      <c r="C17" s="10" t="s">
+      <c r="C17" s="5" t="s">
         <v>671</v>
       </c>
-      <c r="D17" s="10" t="s">
+      <c r="D17" s="5" t="s">
         <v>4477</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B18" s="10" t="s">
+      <c r="B18" s="5" t="s">
         <v>3151</v>
       </c>
-      <c r="C18" s="10" t="s">
+      <c r="C18" s="5" t="s">
         <v>674</v>
       </c>
-      <c r="D18" s="10" t="s">
+      <c r="D18" s="5" t="s">
         <v>4478</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="5" t="s">
         <v>2681</v>
       </c>
-      <c r="C19" s="10"/>
-      <c r="D19" s="10" t="s">
+      <c r="C19" s="5"/>
+      <c r="D19" s="5" t="s">
         <v>4479</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="5" t="s">
         <v>2682</v>
       </c>
-      <c r="C20" s="10" t="s">
+      <c r="C20" s="5" t="s">
         <v>677</v>
       </c>
-      <c r="D20" s="10" t="s">
+      <c r="D20" s="5" t="s">
         <v>4480</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B21" s="10" t="s">
+      <c r="B21" s="5" t="s">
         <v>2683</v>
       </c>
-      <c r="C21" s="10" t="s">
+      <c r="C21" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="D21" s="10" t="s">
+      <c r="D21" s="5" t="s">
         <v>4481</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B22" s="10" t="s">
+      <c r="B22" s="5" t="s">
         <v>2684</v>
       </c>
-      <c r="C22" s="10" t="s">
+      <c r="C22" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="D22" s="10" t="s">
+      <c r="D22" s="5" t="s">
         <v>4482</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B23" s="10" t="s">
+      <c r="B23" s="5" t="s">
         <v>2685</v>
       </c>
-      <c r="C23" s="10" t="s">
+      <c r="C23" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="D23" s="10" t="s">
+      <c r="D23" s="5" t="s">
         <v>4483</v>
       </c>
     </row>
     <row r="24" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B24" s="10" t="s">
+      <c r="B24" s="5" t="s">
         <v>2686</v>
       </c>
-      <c r="C24" s="10" t="s">
+      <c r="C24" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="D24" s="10" t="s">
+      <c r="D24" s="5" t="s">
         <v>4484</v>
       </c>
     </row>
     <row r="25" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B25" s="10" t="s">
+      <c r="B25" s="5" t="s">
         <v>4485</v>
       </c>
-      <c r="C25" s="10" t="s">
+      <c r="C25" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="D25" s="10" t="s">
+      <c r="D25" s="5" t="s">
         <v>4486</v>
       </c>
     </row>
     <row r="26" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B26" s="10" t="s">
+      <c r="B26" s="5" t="s">
         <v>2688</v>
       </c>
-      <c r="C26" s="10"/>
-      <c r="D26" s="10" t="s">
+      <c r="C26" s="5"/>
+      <c r="D26" s="5" t="s">
         <v>4487</v>
       </c>
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B27" s="10" t="s">
+      <c r="B27" s="5" t="s">
         <v>2689</v>
       </c>
-      <c r="C27" s="10" t="s">
+      <c r="C27" s="5" t="s">
         <v>695</v>
       </c>
-      <c r="D27" s="10" t="s">
+      <c r="D27" s="5" t="s">
         <v>4488</v>
       </c>
     </row>
     <row r="28" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B28" s="10" t="s">
+      <c r="B28" s="5" t="s">
         <v>2690</v>
       </c>
-      <c r="C28" s="10" t="s">
+      <c r="C28" s="5" t="s">
         <v>698</v>
       </c>
-      <c r="D28" s="10" t="s">
+      <c r="D28" s="5" t="s">
         <v>4489</v>
       </c>
     </row>
     <row r="29" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B29" s="10" t="s">
+      <c r="B29" s="5" t="s">
         <v>2692</v>
       </c>
-      <c r="C29" s="10" t="s">
+      <c r="C29" s="5" t="s">
         <v>703</v>
       </c>
-      <c r="D29" s="10" t="s">
+      <c r="D29" s="5" t="s">
         <v>4490</v>
       </c>
     </row>
     <row r="30" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B30" s="10" t="s">
+      <c r="B30" s="5" t="s">
         <v>1428</v>
       </c>
-      <c r="C30" s="10" t="s">
+      <c r="C30" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="D30" s="10" t="s">
+      <c r="D30" s="5" t="s">
         <v>4491</v>
       </c>
     </row>
     <row r="31" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B31" s="10" t="s">
+      <c r="B31" s="5" t="s">
         <v>2694</v>
       </c>
-      <c r="C31" s="10" t="s">
+      <c r="C31" s="5" t="s">
         <v>709</v>
       </c>
-      <c r="D31" s="10" t="s">
+      <c r="D31" s="5" t="s">
         <v>4492</v>
       </c>
     </row>
     <row r="32" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B32" s="10" t="s">
+      <c r="B32" s="5" t="s">
         <v>4493</v>
       </c>
-      <c r="C32" s="10" t="s">
+      <c r="C32" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="D32" s="10" t="s">
+      <c r="D32" s="5" t="s">
         <v>4494</v>
       </c>
     </row>
     <row r="33" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B33" s="10" t="s">
+      <c r="B33" s="5" t="s">
         <v>2696</v>
       </c>
-      <c r="C33" s="10" t="s">
+      <c r="C33" s="5" t="s">
         <v>715</v>
       </c>
-      <c r="D33" s="10" t="s">
+      <c r="D33" s="5" t="s">
         <v>4495</v>
       </c>
     </row>
     <row r="34" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B34" s="10" t="s">
+      <c r="B34" s="5" t="s">
         <v>4496</v>
       </c>
-      <c r="C34" s="10" t="s">
+      <c r="C34" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="D34" s="10" t="s">
+      <c r="D34" s="5" t="s">
         <v>4497</v>
       </c>
     </row>
     <row r="35" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B35" s="10" t="s">
+      <c r="B35" s="5" t="s">
         <v>2697</v>
       </c>
-      <c r="C35" s="10" t="s">
+      <c r="C35" s="5" t="s">
         <v>723</v>
       </c>
-      <c r="D35" s="10" t="s">
+      <c r="D35" s="5" t="s">
         <v>4498</v>
       </c>
     </row>
     <row r="36" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B36" s="10" t="s">
+      <c r="B36" s="5" t="s">
         <v>2456</v>
       </c>
-      <c r="C36" s="10" t="s">
+      <c r="C36" s="5" t="s">
         <v>726</v>
       </c>
-      <c r="D36" s="10" t="s">
+      <c r="D36" s="5" t="s">
         <v>4499</v>
       </c>
     </row>
     <row r="37" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B37" s="10" t="s">
+      <c r="B37" s="5" t="s">
         <v>2698</v>
       </c>
-      <c r="C37" s="10" t="s">
+      <c r="C37" s="5" t="s">
         <v>729</v>
       </c>
-      <c r="D37" s="10" t="s">
+      <c r="D37" s="5" t="s">
         <v>4500</v>
       </c>
     </row>
     <row r="38" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B38" s="10" t="s">
+      <c r="B38" s="5" t="s">
         <v>2464</v>
       </c>
-      <c r="C38" s="10" t="s">
+      <c r="C38" s="5" t="s">
         <v>1073</v>
       </c>
-      <c r="D38" s="10" t="s">
+      <c r="D38" s="5" t="s">
         <v>4501</v>
       </c>
     </row>
     <row r="39" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B39" s="10" t="s">
+      <c r="B39" s="5" t="s">
         <v>4502</v>
       </c>
-      <c r="C39" s="10" t="s">
+      <c r="C39" s="5" t="s">
         <v>1078</v>
       </c>
-      <c r="D39" s="10" t="s">
+      <c r="D39" s="5" t="s">
         <v>4503</v>
       </c>
     </row>
     <row r="40" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B40" s="10" t="s">
+      <c r="B40" s="5" t="s">
         <v>2460</v>
       </c>
-      <c r="C40" s="10" t="s">
+      <c r="C40" s="5" t="s">
         <v>1081</v>
       </c>
-      <c r="D40" s="10" t="s">
+      <c r="D40" s="5" t="s">
         <v>4504</v>
       </c>
     </row>
     <row r="41" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B41" s="10" t="s">
+      <c r="B41" s="5" t="s">
         <v>2699</v>
       </c>
-      <c r="C41" s="10" t="s">
+      <c r="C41" s="5" t="s">
         <v>1084</v>
       </c>
-      <c r="D41" s="10" t="s">
+      <c r="D41" s="5" t="s">
         <v>4505</v>
       </c>
     </row>
     <row r="42" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B42" s="10" t="s">
+      <c r="B42" s="5" t="s">
         <v>2700</v>
       </c>
-      <c r="C42" s="10" t="s">
+      <c r="C42" s="5" t="s">
         <v>1087</v>
       </c>
-      <c r="D42" s="10" t="s">
+      <c r="D42" s="5" t="s">
         <v>4506</v>
       </c>
     </row>
     <row r="43" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B43" s="10" t="s">
+      <c r="B43" s="5" t="s">
         <v>2632</v>
       </c>
-      <c r="C43" s="10" t="s">
+      <c r="C43" s="5" t="s">
         <v>1090</v>
       </c>
-      <c r="D43" s="10" t="s">
+      <c r="D43" s="5" t="s">
         <v>4507</v>
       </c>
     </row>
     <row r="44" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B44" s="10" t="s">
+      <c r="B44" s="5" t="s">
         <v>2701</v>
       </c>
-      <c r="C44" s="10" t="s">
+      <c r="C44" s="5" t="s">
         <v>1102</v>
       </c>
-      <c r="D44" s="10" t="s">
+      <c r="D44" s="5" t="s">
         <v>4508</v>
       </c>
     </row>
     <row r="45" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B45" s="10" t="s">
+      <c r="B45" s="5" t="s">
         <v>2454</v>
       </c>
-      <c r="C45" s="10" t="s">
+      <c r="C45" s="5" t="s">
         <v>1117</v>
       </c>
-      <c r="D45" s="10" t="s">
+      <c r="D45" s="5" t="s">
         <v>4509</v>
       </c>
     </row>
     <row r="46" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B46" s="10" t="s">
+      <c r="B46" s="5" t="s">
         <v>2702</v>
       </c>
-      <c r="C46" s="10" t="s">
+      <c r="C46" s="5" t="s">
         <v>1132</v>
       </c>
-      <c r="D46" s="10" t="s">
+      <c r="D46" s="5" t="s">
         <v>4510</v>
       </c>
     </row>
     <row r="47" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B47" s="10" t="s">
+      <c r="B47" s="5" t="s">
         <v>4511</v>
       </c>
-      <c r="C47" s="10"/>
-      <c r="D47" s="10" t="s">
+      <c r="C47" s="5"/>
+      <c r="D47" s="5" t="s">
         <v>4512</v>
       </c>
     </row>
     <row r="48" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B48" s="10" t="s">
+      <c r="B48" s="5" t="s">
         <v>2704</v>
       </c>
-      <c r="C48" s="10" t="s">
+      <c r="C48" s="5" t="s">
         <v>1135</v>
       </c>
-      <c r="D48" s="10" t="s">
+      <c r="D48" s="5" t="s">
         <v>4513</v>
       </c>
     </row>
     <row r="49" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B49" s="10" t="s">
+      <c r="B49" s="5" t="s">
         <v>4514</v>
       </c>
-      <c r="C49" s="10" t="s">
+      <c r="C49" s="5" t="s">
         <v>1140</v>
       </c>
-      <c r="D49" s="10" t="s">
+      <c r="D49" s="5" t="s">
         <v>4515</v>
       </c>
     </row>
     <row r="50" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B50" s="10" t="s">
+      <c r="B50" s="5" t="s">
         <v>4516</v>
       </c>
-      <c r="C50" s="10" t="s">
+      <c r="C50" s="5" t="s">
         <v>1143</v>
       </c>
-      <c r="D50" s="10" t="s">
+      <c r="D50" s="5" t="s">
         <v>4517</v>
       </c>
     </row>
     <row r="51" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B51" s="10" t="s">
+      <c r="B51" s="5" t="s">
         <v>3205</v>
       </c>
-      <c r="C51" s="10" t="s">
+      <c r="C51" s="5" t="s">
         <v>1146</v>
       </c>
-      <c r="D51" s="10" t="s">
+      <c r="D51" s="5" t="s">
         <v>4518</v>
       </c>
     </row>
     <row r="52" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B52" s="10" t="s">
+      <c r="B52" s="5" t="s">
         <v>2707</v>
       </c>
-      <c r="C52" s="10" t="s">
+      <c r="C52" s="5" t="s">
         <v>1155</v>
       </c>
-      <c r="D52" s="10" t="s">
+      <c r="D52" s="5" t="s">
         <v>4519</v>
       </c>
     </row>
     <row r="53" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B53" s="10" t="s">
+      <c r="B53" s="5" t="s">
         <v>4520</v>
       </c>
-      <c r="C53" s="10" t="s">
+      <c r="C53" s="5" t="s">
         <v>1158</v>
       </c>
-      <c r="D53" s="10" t="s">
+      <c r="D53" s="5" t="s">
         <v>4521</v>
       </c>
     </row>
     <row r="54" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B54" s="10" t="s">
+      <c r="B54" s="5" t="s">
         <v>4522</v>
       </c>
-      <c r="C54" s="10" t="s">
+      <c r="C54" s="5" t="s">
         <v>1161</v>
       </c>
-      <c r="D54" s="10" t="s">
+      <c r="D54" s="5" t="s">
         <v>4523</v>
       </c>
     </row>
     <row r="55" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B55" s="10" t="s">
+      <c r="B55" s="5" t="s">
         <v>4524</v>
       </c>
-      <c r="C55" s="10"/>
-      <c r="D55" s="10" t="s">
+      <c r="C55" s="5"/>
+      <c r="D55" s="5" t="s">
         <v>4525</v>
       </c>
     </row>
     <row r="56" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B56" s="10" t="s">
+      <c r="B56" s="5" t="s">
         <v>4526</v>
       </c>
-      <c r="C56" s="10" t="s">
+      <c r="C56" s="5" t="s">
         <v>1164</v>
       </c>
-      <c r="D56" s="10" t="s">
+      <c r="D56" s="5" t="s">
         <v>4527</v>
       </c>
     </row>
     <row r="57" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B57" s="10" t="s">
+      <c r="B57" s="5" t="s">
         <v>2708</v>
       </c>
-      <c r="C57" s="10" t="s">
+      <c r="C57" s="5" t="s">
         <v>1173</v>
       </c>
-      <c r="D57" s="10" t="s">
+      <c r="D57" s="5" t="s">
         <v>4528</v>
       </c>
     </row>
     <row r="58" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B58" s="10" t="s">
+      <c r="B58" s="5" t="s">
         <v>4529</v>
       </c>
-      <c r="C58" s="10" t="s">
+      <c r="C58" s="5" t="s">
         <v>1200</v>
       </c>
-      <c r="D58" s="10" t="s">
+      <c r="D58" s="5" t="s">
         <v>4530</v>
       </c>
     </row>
     <row r="59" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B59" s="10" t="s">
+      <c r="B59" s="5" t="s">
         <v>2710</v>
       </c>
-      <c r="C59" s="10" t="s">
+      <c r="C59" s="5" t="s">
         <v>1217</v>
       </c>
-      <c r="D59" s="10" t="s">
+      <c r="D59" s="5" t="s">
         <v>4531</v>
       </c>
     </row>
     <row r="60" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B60" s="10" t="s">
+      <c r="B60" s="5" t="s">
         <v>4532</v>
       </c>
-      <c r="C60" s="10" t="s">
+      <c r="C60" s="5" t="s">
         <v>1220</v>
       </c>
-      <c r="D60" s="10" t="s">
+      <c r="D60" s="5" t="s">
         <v>4533</v>
       </c>
     </row>
     <row r="61" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B61" s="10" t="s">
+      <c r="B61" s="5" t="s">
         <v>2709</v>
       </c>
-      <c r="C61" s="10" t="s">
+      <c r="C61" s="5" t="s">
         <v>1223</v>
       </c>
-      <c r="D61" s="10" t="s">
+      <c r="D61" s="5" t="s">
         <v>4534</v>
       </c>
     </row>
     <row r="62" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B62" s="10" t="s">
+      <c r="B62" s="5" t="s">
         <v>2712</v>
       </c>
-      <c r="C62" s="10" t="s">
+      <c r="C62" s="5" t="s">
         <v>1226</v>
       </c>
-      <c r="D62" s="10" t="s">
+      <c r="D62" s="5" t="s">
         <v>4535</v>
       </c>
     </row>
     <row r="63" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B63" s="10" t="s">
+      <c r="B63" s="5" t="s">
         <v>4536</v>
       </c>
-      <c r="C63" s="10" t="s">
+      <c r="C63" s="5" t="s">
         <v>1231</v>
       </c>
-      <c r="D63" s="10" t="s">
+      <c r="D63" s="5" t="s">
         <v>4537</v>
       </c>
     </row>
     <row r="64" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B64" s="10" t="s">
+      <c r="B64" s="5" t="s">
         <v>2714</v>
       </c>
-      <c r="C64" s="10" t="s">
+      <c r="C64" s="5" t="s">
         <v>1234</v>
       </c>
-      <c r="D64" s="10" t="s">
+      <c r="D64" s="5" t="s">
         <v>4538</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D134"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="H50" sqref="H50"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="4" t="s">
@@ -20477,51 +21585,51 @@
         <v>454</v>
       </c>
       <c r="C133" t="s">
         <v>455</v>
       </c>
       <c r="D133" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="134" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B134" t="s">
         <v>457</v>
       </c>
       <c r="C134" t="s">
         <v>458</v>
       </c>
       <c r="D134" t="s">
         <v>459</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -21249,51 +22357,51 @@
       <c r="D91" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="92" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B92" t="s">
         <v>634</v>
       </c>
       <c r="D92" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="93" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B93" t="s">
         <v>636</v>
       </c>
       <c r="D93" t="s">
         <v>637</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -21588,995 +22696,50 @@
         <v>2783</v>
       </c>
     </row>
     <row r="37" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B37" t="s">
         <v>2784</v>
       </c>
       <c r="D37" t="s">
         <v>2785</v>
       </c>
     </row>
     <row r="38" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B38" t="s">
         <v>2786</v>
       </c>
       <c r="D38" t="s">
         <v>2787</v>
       </c>
     </row>
     <row r="39" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B39" t="s">
         <v>636</v>
       </c>
       <c r="D39" t="s">
         <v>2788</v>
-      </c>
-[...943 lines deleted...]
-        <v>2960</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -22943,50 +23106,1345 @@
       </c>
       <c r="C36" t="s">
         <v>726</v>
       </c>
       <c r="D36" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="37" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B37" t="s">
         <v>728</v>
       </c>
       <c r="C37" t="s">
         <v>729</v>
       </c>
       <c r="D37" t="s">
         <v>730</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{021684E2-AC50-47C0-A2B0-662160059E83}">
+  <dimension ref="A1:D42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>4584</v>
+      </c>
+      <c r="B2" t="s">
+        <v>4581</v>
+      </c>
+      <c r="D2" t="s">
+        <v>4582</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C3" t="s">
+        <v>4585</v>
+      </c>
+      <c r="D3" t="s">
+        <v>4615</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C4" t="s">
+        <v>4586</v>
+      </c>
+      <c r="D4" t="s">
+        <v>4616</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D5" t="s">
+        <v>4617</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C6" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D6" t="s">
+        <v>4618</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C7" t="s">
+        <v>4587</v>
+      </c>
+      <c r="D7" t="s">
+        <v>4619</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C8" t="s">
+        <v>90</v>
+      </c>
+      <c r="D8" t="s">
+        <v>4620</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C10" t="s">
+        <v>4588</v>
+      </c>
+      <c r="D10" t="s">
+        <v>4621</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C11" t="s">
+        <v>4589</v>
+      </c>
+      <c r="D11" t="s">
+        <v>4622</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C12" t="s">
+        <v>4590</v>
+      </c>
+      <c r="D12" t="s">
+        <v>4623</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C13" t="s">
+        <v>4591</v>
+      </c>
+      <c r="D13" t="s">
+        <v>4624</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C14" t="s">
+        <v>4592</v>
+      </c>
+      <c r="D14" t="s">
+        <v>4625</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C15" t="s">
+        <v>4593</v>
+      </c>
+      <c r="D15" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C16" t="s">
+        <v>4594</v>
+      </c>
+      <c r="D16" t="s">
+        <v>4627</v>
+      </c>
+    </row>
+    <row r="17" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C17" t="s">
+        <v>4595</v>
+      </c>
+      <c r="D17" t="s">
+        <v>4628</v>
+      </c>
+    </row>
+    <row r="18" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C18" t="s">
+        <v>647</v>
+      </c>
+      <c r="D18" t="s">
+        <v>4629</v>
+      </c>
+    </row>
+    <row r="19" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C19" t="s">
+        <v>4596</v>
+      </c>
+      <c r="D19" t="s">
+        <v>4630</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C20" t="s">
+        <v>4597</v>
+      </c>
+      <c r="D20" t="s">
+        <v>4631</v>
+      </c>
+    </row>
+    <row r="21" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C21" t="s">
+        <v>451</v>
+      </c>
+      <c r="D21" t="s">
+        <v>4632</v>
+      </c>
+    </row>
+    <row r="22" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C22" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D22" t="s">
+        <v>4633</v>
+      </c>
+    </row>
+    <row r="23" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C23" t="s">
+        <v>4598</v>
+      </c>
+      <c r="D23" t="s">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="24" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C24" t="s">
+        <v>4599</v>
+      </c>
+      <c r="D24" t="s">
+        <v>4635</v>
+      </c>
+    </row>
+    <row r="25" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C25" t="s">
+        <v>4600</v>
+      </c>
+      <c r="D25" t="s">
+        <v>4636</v>
+      </c>
+    </row>
+    <row r="26" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C26" t="s">
+        <v>4601</v>
+      </c>
+      <c r="D26" t="s">
+        <v>4637</v>
+      </c>
+    </row>
+    <row r="27" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C27" t="s">
+        <v>4602</v>
+      </c>
+      <c r="D27" t="s">
+        <v>4638</v>
+      </c>
+    </row>
+    <row r="28" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C28" t="s">
+        <v>4603</v>
+      </c>
+      <c r="D28" t="s">
+        <v>4639</v>
+      </c>
+    </row>
+    <row r="29" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C29" t="s">
+        <v>4604</v>
+      </c>
+      <c r="D29" t="s">
+        <v>4640</v>
+      </c>
+    </row>
+    <row r="30" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C30" t="s">
+        <v>4605</v>
+      </c>
+      <c r="D30" t="s">
+        <v>4641</v>
+      </c>
+    </row>
+    <row r="31" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C31" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D31" t="s">
+        <v>4642</v>
+      </c>
+    </row>
+    <row r="32" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C32" t="s">
+        <v>4606</v>
+      </c>
+      <c r="D32" t="s">
+        <v>4643</v>
+      </c>
+    </row>
+    <row r="33" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C33" t="s">
+        <v>4607</v>
+      </c>
+      <c r="D33" t="s">
+        <v>4644</v>
+      </c>
+    </row>
+    <row r="34" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C34" t="s">
+        <v>3866</v>
+      </c>
+      <c r="D34" t="s">
+        <v>4645</v>
+      </c>
+    </row>
+    <row r="35" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C35" t="s">
+        <v>4608</v>
+      </c>
+      <c r="D35" t="s">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="36" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C36" t="s">
+        <v>4609</v>
+      </c>
+      <c r="D36" t="s">
+        <v>4647</v>
+      </c>
+    </row>
+    <row r="37" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C37" t="s">
+        <v>4610</v>
+      </c>
+      <c r="D37" t="s">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="38" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C38" t="s">
+        <v>4611</v>
+      </c>
+      <c r="D38" t="s">
+        <v>4649</v>
+      </c>
+    </row>
+    <row r="39" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C39" t="s">
+        <v>4612</v>
+      </c>
+      <c r="D39" t="s">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="40" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C40" t="s">
+        <v>4613</v>
+      </c>
+      <c r="D40" t="s">
+        <v>4651</v>
+      </c>
+    </row>
+    <row r="41" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C41" t="s">
+        <v>4614</v>
+      </c>
+      <c r="D41" t="s">
+        <v>4652</v>
+      </c>
+    </row>
+    <row r="42" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C42" t="s">
+        <v>636</v>
+      </c>
+      <c r="D42" t="s">
+        <v>4653</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
+  <dimension ref="A1:D88"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D3" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B4" t="s">
+        <v>88</v>
+      </c>
+      <c r="D4" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D5" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D6" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B7" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D7" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D8" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C9" t="s">
+        <v>648</v>
+      </c>
+      <c r="D9" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C10" t="s">
+        <v>651</v>
+      </c>
+      <c r="D10" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C11" t="s">
+        <v>654</v>
+      </c>
+      <c r="D11" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C12" t="s">
+        <v>657</v>
+      </c>
+      <c r="D12" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D13" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C14" t="s">
+        <v>660</v>
+      </c>
+      <c r="D14" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C15" t="s">
+        <v>663</v>
+      </c>
+      <c r="D15" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C16" t="s">
+        <v>666</v>
+      </c>
+      <c r="D16" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C17" t="s">
+        <v>671</v>
+      </c>
+      <c r="D17" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C18" t="s">
+        <v>674</v>
+      </c>
+      <c r="D18" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C19" t="s">
+        <v>677</v>
+      </c>
+      <c r="D19" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C20" t="s">
+        <v>680</v>
+      </c>
+      <c r="D20" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C21" t="s">
+        <v>683</v>
+      </c>
+      <c r="D21" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C22" t="s">
+        <v>686</v>
+      </c>
+      <c r="D22" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C23" t="s">
+        <v>689</v>
+      </c>
+      <c r="D23" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D24" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C25" t="s">
+        <v>692</v>
+      </c>
+      <c r="D25" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>2836</v>
+      </c>
+      <c r="C26" t="s">
+        <v>695</v>
+      </c>
+      <c r="D26" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C27" t="s">
+        <v>698</v>
+      </c>
+      <c r="D27" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C28" t="s">
+        <v>703</v>
+      </c>
+      <c r="D28" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>2842</v>
+      </c>
+      <c r="C29" t="s">
+        <v>706</v>
+      </c>
+      <c r="D29" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C30" t="s">
+        <v>709</v>
+      </c>
+      <c r="D30" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C31" t="s">
+        <v>712</v>
+      </c>
+      <c r="D31" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D32" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C33" t="s">
+        <v>715</v>
+      </c>
+      <c r="D33" t="s">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D34" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>2854</v>
+      </c>
+      <c r="C35" t="s">
+        <v>718</v>
+      </c>
+      <c r="D35" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C36" t="s">
+        <v>723</v>
+      </c>
+      <c r="D36" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C37" t="s">
+        <v>726</v>
+      </c>
+      <c r="D37" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C38" t="s">
+        <v>729</v>
+      </c>
+      <c r="D38" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C39" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D39" t="s">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D40" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D41" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D42" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D43" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D44" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D45" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B46" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D46" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="47" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D47" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="48" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D48" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C49" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D49" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B50" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D50" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B51" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D51" t="s">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B52" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C52" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D52" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="53" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B53" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D53" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B54" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C54" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D54" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="55" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B55" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C55" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D55" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B56" t="s">
+        <v>2896</v>
+      </c>
+      <c r="C56" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D56" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B57" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C57" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D57" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C58" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D58" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B59" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D59" t="s">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B60" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C60" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D60" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B61" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C61" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D61" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B62" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C62" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D62" t="s">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B63" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D63" t="s">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B64" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C64" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D64" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="65" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B65" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C65" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D65" t="s">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="66" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B66" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C66" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D66" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="67" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B67" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C67" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D67" t="s">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="68" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B68" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C68" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D68" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="69" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B69" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D69" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B70" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C70" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D70" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="71" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B71" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C71" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D71" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B72" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C72" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D72" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="73" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B73" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C73" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D73" t="s">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="74" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B74" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C74" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D74" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="75" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B75" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D75" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="76" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B76" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C76" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D76" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="77" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B77" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C77" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D77" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="78" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B78" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C78" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D78" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="79" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B79" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D79" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="80" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B80" t="s">
+        <v>2944</v>
+      </c>
+      <c r="C80" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D80" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B81" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D81" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="82" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B82" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D82" t="s">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="83" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B83" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D83" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="84" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B84" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C84" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D84" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="85" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B85" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D85" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="86" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B86" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C86" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D86" t="s">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="87" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B87" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C87" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D87" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="88" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B88" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D88" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <dimension ref="A1:D89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -23874,55 +25332,57 @@
         <v>3126</v>
       </c>
       <c r="C88" t="s">
         <v>1414</v>
       </c>
       <c r="D88" t="s">
         <v>3127</v>
       </c>
     </row>
     <row r="89" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B89" t="s">
         <v>3128</v>
       </c>
       <c r="C89" t="s">
         <v>1419</v>
       </c>
       <c r="D89" t="s">
         <v>3129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <dimension ref="A1:D68"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C16" sqref="C16"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>57</v>
       </c>
       <c r="B2" t="s">
@@ -24611,51 +26071,51 @@
         <v>3222</v>
       </c>
       <c r="C67" t="s">
         <v>1240</v>
       </c>
       <c r="D67" t="s">
         <v>3223</v>
       </c>
     </row>
     <row r="68" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B68" t="s">
         <v>3224</v>
       </c>
       <c r="C68" t="s">
         <v>1243</v>
       </c>
       <c r="D68" t="s">
         <v>3225</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <dimension ref="A1:D148"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -26216,51 +27676,51 @@
     </row>
     <row r="147" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B147" t="s">
         <v>3373</v>
       </c>
       <c r="C147" t="s">
         <v>1398</v>
       </c>
       <c r="D147" t="s">
         <v>3444</v>
       </c>
     </row>
     <row r="148" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B148" t="s">
         <v>2333</v>
       </c>
       <c r="D148" t="s">
         <v>3445</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <dimension ref="A1:D83"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -27118,51 +28578,51 @@
         <v>3601</v>
       </c>
       <c r="C82" t="s">
         <v>1438</v>
       </c>
       <c r="D82" t="s">
         <v>3602</v>
       </c>
     </row>
     <row r="83" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B83" t="s">
         <v>3603</v>
       </c>
       <c r="C83" t="s">
         <v>1443</v>
       </c>
       <c r="D83" t="s">
         <v>3604</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -27644,51 +29104,51 @@
         <v>3693</v>
       </c>
       <c r="C47" t="s">
         <v>1140</v>
       </c>
       <c r="D47" t="s">
         <v>3694</v>
       </c>
     </row>
     <row r="48" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B48" t="s">
         <v>3695</v>
       </c>
       <c r="C48" t="s">
         <v>1143</v>
       </c>
       <c r="D48" t="s">
         <v>3696</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <dimension ref="A1:D85"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -28553,51 +30013,51 @@
         <v>3831</v>
       </c>
       <c r="C84" t="s">
         <v>2232</v>
       </c>
       <c r="D84" t="s">
         <v>3841</v>
       </c>
     </row>
     <row r="85" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B85" t="s">
         <v>3833</v>
       </c>
       <c r="C85" t="s">
         <v>2235</v>
       </c>
       <c r="D85" t="s">
         <v>3842</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -28742,51 +30202,51 @@
         <v>3864</v>
       </c>
       <c r="C15" t="s">
         <v>764</v>
       </c>
       <c r="D15" t="s">
         <v>3865</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>3866</v>
       </c>
       <c r="C16" t="s">
         <v>767</v>
       </c>
       <c r="D16" t="s">
         <v>3867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
   <dimension ref="A1:D145"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -30806,50 +32266,62 @@
         <v>852</v>
       </c>
       <c r="C48" t="s">
         <v>853</v>
       </c>
       <c r="D48" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="49" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B49" t="s">
         <v>855</v>
       </c>
       <c r="C49" t="s">
         <v>856</v>
       </c>
       <c r="D49" t="s">
         <v>857</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E590792-19CF-4DB2-B894-0946A31FB980}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
@@ -31058,50 +32530,232 @@
       </c>
       <c r="C22" t="s">
         <v>686</v>
       </c>
       <c r="D22" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>894</v>
       </c>
       <c r="C23" t="s">
         <v>689</v>
       </c>
       <c r="D23" t="s">
         <v>895</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0E7178E-EE33-43D0-B1CA-B058E7A08764}">
+  <dimension ref="A1:D21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>4654</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>4656</v>
+      </c>
+      <c r="D2" t="s">
+        <v>4657</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C3" t="s">
+        <v>4585</v>
+      </c>
+      <c r="D3" t="s">
+        <v>4658</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C4" t="s">
+        <v>4655</v>
+      </c>
+      <c r="D4" t="s">
+        <v>4659</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D5" t="s">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C6" t="s">
+        <v>92</v>
+      </c>
+      <c r="D6" t="s">
+        <v>4661</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C8" t="s">
+        <v>4662</v>
+      </c>
+      <c r="D8" t="s">
+        <v>4663</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C9" t="s">
+        <v>4664</v>
+      </c>
+      <c r="D9" t="s">
+        <v>4665</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C10" t="s">
+        <v>4666</v>
+      </c>
+      <c r="D10" t="s">
+        <v>4667</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C11" t="s">
+        <v>4668</v>
+      </c>
+      <c r="D11" t="s">
+        <v>4669</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C12" t="s">
+        <v>4670</v>
+      </c>
+      <c r="D12" t="s">
+        <v>4671</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C13" t="s">
+        <v>4672</v>
+      </c>
+      <c r="D13" t="s">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C14" t="s">
+        <v>4674</v>
+      </c>
+      <c r="D14" t="s">
+        <v>4675</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C15" t="s">
+        <v>4676</v>
+      </c>
+      <c r="D15" t="s">
+        <v>4677</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C16" t="s">
+        <v>4678</v>
+      </c>
+      <c r="D16" t="s">
+        <v>4679</v>
+      </c>
+    </row>
+    <row r="17" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C17" t="s">
+        <v>4680</v>
+      </c>
+      <c r="D17" t="s">
+        <v>4681</v>
+      </c>
+    </row>
+    <row r="18" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C18" t="s">
+        <v>4682</v>
+      </c>
+      <c r="D18" t="s">
+        <v>4683</v>
+      </c>
+    </row>
+    <row r="19" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C19" t="s">
+        <v>4684</v>
+      </c>
+      <c r="D19" t="s">
+        <v>4685</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C20" t="s">
+        <v>4686</v>
+      </c>
+      <c r="D20" t="s">
+        <v>4687</v>
+      </c>
+    </row>
+    <row r="21" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C21" t="s">
+        <v>4688</v>
+      </c>
+      <c r="D21" t="s">
+        <v>4689</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:D132"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -32510,51 +34164,51 @@
     </row>
     <row r="131" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B131" t="s">
         <v>1245</v>
       </c>
       <c r="C131" t="s">
         <v>1246</v>
       </c>
       <c r="D131" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="132" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B132" t="s">
         <v>1248</v>
       </c>
       <c r="D132" t="s">
         <v>1249</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:D134"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -33934,51 +35588,51 @@
         <v>1560</v>
       </c>
       <c r="C133" t="s">
         <v>1561</v>
       </c>
       <c r="D133" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="134" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B134" t="s">
         <v>1563</v>
       </c>
       <c r="C134" t="s">
         <v>1564</v>
       </c>
       <c r="D134" t="s">
         <v>1565</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:D112"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -35137,51 +36791,51 @@
         <v>1782</v>
       </c>
       <c r="C111" t="s">
         <v>1511</v>
       </c>
       <c r="D111" t="s">
         <v>1783</v>
       </c>
     </row>
     <row r="112" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B112" t="s">
         <v>1784</v>
       </c>
       <c r="C112" t="s">
         <v>1514</v>
       </c>
       <c r="D112" t="s">
         <v>1785</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:D229"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -37006,220 +38660,98 @@
         <v>2234</v>
       </c>
       <c r="C228" t="s">
         <v>2235</v>
       </c>
       <c r="D228" t="s">
         <v>2236</v>
       </c>
     </row>
     <row r="229" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B229" t="s">
         <v>2237</v>
       </c>
       <c r="C229" t="s">
         <v>2238</v>
       </c>
       <c r="D229" t="s">
         <v>2239</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...124 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>Subscription Title List</vt:lpstr>
       <vt:lpstr>Berek, 07 ed. - Berek Hacker's</vt:lpstr>
       <vt:lpstr>Chabner, 07 ed. - Cancer Chemot</vt:lpstr>
       <vt:lpstr>Matloff, 1 ed. - Cancer Princip</vt:lpstr>
+      <vt:lpstr>Acharya, 01 ed. - Clinician's G</vt:lpstr>
       <vt:lpstr>Scardino, 4 ed. - Comprehensive</vt:lpstr>
       <vt:lpstr>DeVita, 12 ed. - DeVita, Hellma</vt:lpstr>
       <vt:lpstr>Harris, 5 ed. - Diseases of the</vt:lpstr>
       <vt:lpstr>Butler, 1 ed. - Essential Cance</vt:lpstr>
       <vt:lpstr>Karp, 03 ed. - Handbook of Targ</vt:lpstr>
       <vt:lpstr>Harrison, 4 ed. - Head and Neck</vt:lpstr>
       <vt:lpstr>Shrieve, 1 ed. - Human Radiatio</vt:lpstr>
       <vt:lpstr>Constine, 06 ed. - Pediatric Ra</vt:lpstr>
       <vt:lpstr>Perez, 08 ed. - Perez Brady</vt:lpstr>
       <vt:lpstr>Perry, 5 ed. - Perry's The Chem</vt:lpstr>
       <vt:lpstr>Blaney, 09 ed. - Pizzo and Popl</vt:lpstr>
       <vt:lpstr>Chi, 08 ed. - Principles and Pr</vt:lpstr>
       <vt:lpstr>Tang, 02 ed. - Pocket Radiation</vt:lpstr>
-      <vt:lpstr>Choudhury, 03 ed. - Pocket Note</vt:lpstr>
+      <vt:lpstr>Choudhury, 03 ed. - Pocket Onco</vt:lpstr>
+      <vt:lpstr>Ross, 04 ed. - Pocket Oncology</vt:lpstr>
       <vt:lpstr>Pass, 4 ed. - Principles and Pr</vt:lpstr>
       <vt:lpstr>Berger, 05 ed. - Principles and</vt:lpstr>
       <vt:lpstr>Pizzo, 7 ed. - Principles and P</vt:lpstr>
       <vt:lpstr>Silberman, 1 ed. - Principles a</vt:lpstr>
       <vt:lpstr>Tan, 1 ed. - Principles of Mole</vt:lpstr>
       <vt:lpstr>Van Tine - The Washington Manua</vt:lpstr>
       <vt:lpstr>Rubin, 2 ed. - TNM Staging Atla</vt:lpstr>
       <vt:lpstr>Weksler, 02 ed. - Wintrobe’s At</vt:lpstr>
       <vt:lpstr>Means, 15 ed. - Wintrobe’s Clin</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>puseascm05tol01$</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_SetDate">
     <vt:lpwstr>2025-11-10T17:29:43Z</vt:lpwstr>
   </property>