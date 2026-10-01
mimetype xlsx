--- v2 (2026-02-08)
+++ v3 (2026-10-01)
@@ -25,127 +25,145 @@
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/Health Library Title Lists/Subscription/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="52" documentId="11_49C0D8391771BA003EEDB8C0B052BB712FF51FFE" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{63C7F34F-24D0-4AE9-B529-F047103E27CC}"/>
+  <xr:revisionPtr revIDLastSave="117" documentId="11_49C0D8391771BA003EEDB8C0B052BB712FF51FFE" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{714B9675-0296-4081-B5A6-8D16F4C49643}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Subscription Title List" sheetId="1" r:id="rId1"/>
     <sheet name="Byrne, 01 ed. - Artificial Inte" sheetId="2" r:id="rId2"/>
     <sheet name="Jarvis, 07 ed. - Bennett Brachm" sheetId="3" r:id="rId3"/>
     <sheet name="McDonnell, 06 ed. - Block’s Dis" sheetId="4" r:id="rId4"/>
     <sheet name="Kanjee, 01 ed. - Cases in Hospi" sheetId="5" r:id="rId5"/>
     <sheet name="Clyne, 01 ed. - Field Guide to" sheetId="6" r:id="rId6"/>
     <sheet name="Howley, 07 ed. - Fields Virolog" sheetId="7" r:id="rId7"/>
     <sheet name="Howley, 07 ed. - Fields Vi (1)" sheetId="8" r:id="rId8"/>
     <sheet name="Howley, 07 ed. - Fields Vi (2)" sheetId="9" r:id="rId9"/>
     <sheet name="Mansoor - Frameworks for Intern" sheetId="10" r:id="rId10"/>
     <sheet name="Liao, 01 ed. - Internal Medicin" sheetId="11" r:id="rId11"/>
     <sheet name="Lotke, 02 ed. - Lippincott's Pr" sheetId="12" r:id="rId12"/>
     <sheet name="Marino - Marino’s The ICU Book," sheetId="13" r:id="rId13"/>
     <sheet name="Katzman, 07 ed. - Neinstein's A" sheetId="14" r:id="rId14"/>
     <sheet name="Lewis, 07 ed. - Neurology for t" sheetId="15" r:id="rId15"/>
     <sheet name="Landsberg, 01 ed. - On Rounds 1" sheetId="16" r:id="rId16"/>
     <sheet name="Wakeman, 1 ed. - Pocket Addicti" sheetId="17" r:id="rId17"/>
     <sheet name="Sabatine, 09 ed. - Pocket Medic" sheetId="18" r:id="rId18"/>
     <sheet name="Ahn, 01 ed. - Pocket Notebook P" sheetId="19" r:id="rId19"/>
     <sheet name="Chong, 03 ed. - Pocket Primary" sheetId="20" r:id="rId20"/>
     <sheet name="Goroll, 08 ed. - Primary Care M" sheetId="21" r:id="rId21"/>
-    <sheet name="Liao, 01 ed. - Reshaping Health" sheetId="22" r:id="rId22"/>
-[...20 lines deleted...]
-    <sheet name="Kahl, 02 ed. - The Washington M" sheetId="43" r:id="rId43"/>
+    <sheet name="Goroll, 09 ed. - Primary Care M" sheetId="44" r:id="rId22"/>
+    <sheet name="Liao, 01 ed. - Reshaping Health" sheetId="22" r:id="rId23"/>
+    <sheet name="Lo, 06 ed. - Resolving Ethical" sheetId="23" r:id="rId24"/>
+    <sheet name="Orient, 05 ed. - Sapira's Art S" sheetId="24" r:id="rId25"/>
+    <sheet name="Nelson, 02 ed. - Systematic Rev" sheetId="25" r:id="rId26"/>
+    <sheet name="Stoller, 06 ed. - The Cleveland" sheetId="26" r:id="rId27"/>
+    <sheet name="Thaler, 11 ed. - The Only EKG B" sheetId="27" r:id="rId28"/>
+    <sheet name="Freer, 01 ed. - The Washington" sheetId="28" r:id="rId29"/>
+    <sheet name="Alhamad, 01 ed. - The Washingto" sheetId="29" r:id="rId30"/>
+    <sheet name="McGill - The Washington Manual®" sheetId="30" r:id="rId31"/>
+    <sheet name="Van Tine - The Washington Manua" sheetId="31" r:id="rId32"/>
+    <sheet name="Kollef, 04 ed. - The Washington" sheetId="32" r:id="rId33"/>
+    <sheet name="Daniel, 38 ed. - The Washington" sheetId="33" r:id="rId34"/>
+    <sheet name="Lyons, 03 ed. - The Washington" sheetId="34" r:id="rId35"/>
+    <sheet name="Kau, 03 ed. - The Washington Ma" sheetId="35" r:id="rId36"/>
+    <sheet name="Sadhu, 04 ed. - The Washington" sheetId="36" r:id="rId37"/>
+    <sheet name="Kirmani, 03 ed. - The Washingto" sheetId="37" r:id="rId38"/>
+    <sheet name="Alhamad, 04 ed. - The Washingto" sheetId="38" r:id="rId39"/>
+    <sheet name="Anderson, 03 ed. - The Washingt" sheetId="39" r:id="rId40"/>
+    <sheet name="Gyawali, 04 ed. - The Washingto" sheetId="40" r:id="rId41"/>
+    <sheet name="Kollef, 03 ed. - The Washington" sheetId="41" r:id="rId42"/>
+    <sheet name="Wise, 09 ed. - The Washington M" sheetId="42" r:id="rId43"/>
+    <sheet name="Kahl, 02 ed. - The Washington M" sheetId="43" r:id="rId44"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Subscription Title List'!$A$1:$X$62</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6744" uniqueCount="4804">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7351" uniqueCount="5368">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Year Published</t>
   </si>
   <si>
     <t>Title Level URL</t>
   </si>
   <si>
     <t>Date Added to HL</t>
   </si>
   <si>
     <t>Daniel W. Byrne, MS</t>
   </si>
   <si>
@@ -14516,50 +14534,1742 @@
     <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionId=261759819&amp;bookId=3476</t>
   </si>
   <si>
     <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionId=261760084&amp;bookId=3476</t>
   </si>
   <si>
     <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionId=261760261&amp;bookId=3476</t>
   </si>
   <si>
     <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionId=261760605&amp;bookId=3476</t>
   </si>
   <si>
     <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionId=261760816&amp;bookId=3476</t>
   </si>
   <si>
     <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionId=261760888&amp;bookId=3476</t>
   </si>
   <si>
     <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionId=261761131&amp;bookId=3476</t>
   </si>
   <si>
     <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionId=261761364&amp;bookId=3476</t>
   </si>
   <si>
     <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionId=261761534&amp;bookId=3476</t>
+  </si>
+  <si>
+    <t>Frameworks for Internal Medicine, 1e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2776</t>
+  </si>
+  <si>
+    <t>Mansoor</t>
+  </si>
+  <si>
+    <t>Marino's The ICU Book, 4e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=942</t>
+  </si>
+  <si>
+    <t>Marino</t>
+  </si>
+  <si>
+    <t>Neinstein's Adolescent and Young Adult Health Care: A Practical Guide, 6e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2696</t>
+  </si>
+  <si>
+    <t>Neinstein</t>
+  </si>
+  <si>
+    <t>Katzman</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2718</t>
+  </si>
+  <si>
+    <t>Weiner</t>
+  </si>
+  <si>
+    <t>Pocket Medicine, 8e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=3217</t>
+  </si>
+  <si>
+    <t>Sabatine</t>
+  </si>
+  <si>
+    <t>Pocket Nephrology, 1e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2998</t>
+  </si>
+  <si>
+    <t>Ahn</t>
+  </si>
+  <si>
+    <t>Radhakrishnan</t>
+  </si>
+  <si>
+    <t>Pocket Primary Care, 2e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=3004</t>
+  </si>
+  <si>
+    <t>Kiefer</t>
+  </si>
+  <si>
+    <t>Chong</t>
+  </si>
+  <si>
+    <t>The Only EKG Book You'll Ever Need, 10e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=3204</t>
+  </si>
+  <si>
+    <t>Thaler</t>
+  </si>
+  <si>
+    <t>Kau</t>
+  </si>
+  <si>
+    <t>The Washington Manual Allergy, Asthma, and Immunology, 2e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2721</t>
+  </si>
+  <si>
+    <t>Joo</t>
+  </si>
+  <si>
+    <t>The Washington Manual Cardiology Subspecialty Consult, 3e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2700</t>
+  </si>
+  <si>
+    <t>Cuculich</t>
+  </si>
+  <si>
+    <t>Kates</t>
+  </si>
+  <si>
+    <t>The Washington Manual Endocrinology Subspecialty Consult, 4e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2957</t>
+  </si>
+  <si>
+    <t>Baranski</t>
+  </si>
+  <si>
+    <t>McGill</t>
+  </si>
+  <si>
+    <t>The Washington Manual Gastroenterology Subspecialty Consult, 3e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2704</t>
+  </si>
+  <si>
+    <t>Gyawali</t>
+  </si>
+  <si>
+    <t>Henderson</t>
+  </si>
+  <si>
+    <t>The Washington Manual Hematology and Oncology Subspecialty Consult, 4e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=1841</t>
+  </si>
+  <si>
+    <t>Cashen</t>
+  </si>
+  <si>
+    <t>The Washington Manual Nephrology Subspecialty Consult, 3e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2723</t>
+  </si>
+  <si>
+    <t>Cheng</t>
+  </si>
+  <si>
+    <t>Vijayan</t>
+  </si>
+  <si>
+    <t>The Washington Manual of Medical Therapeutics, 37e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=3230</t>
+  </si>
+  <si>
+    <t>Ancha</t>
+  </si>
+  <si>
+    <t>Auberle</t>
+  </si>
+  <si>
+    <t>The Washington Manual of Outpatient Internal Medicine, 2e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=1470</t>
+  </si>
+  <si>
+    <t>De Fer</t>
+  </si>
+  <si>
+    <t>The Washington Manual of Surgery, 8e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2768</t>
+  </si>
+  <si>
+    <t>Klingensmith</t>
+  </si>
+  <si>
+    <t>Wise</t>
+  </si>
+  <si>
+    <t>The Washington Manual Pulmonary Medicine Subspecialty Consult, 2e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=2701</t>
+  </si>
+  <si>
+    <t>Shifren</t>
+  </si>
+  <si>
+    <t>Byers</t>
+  </si>
+  <si>
+    <t>Cases in Hospital Medicine: An EvidenceBased Approach, 1e</t>
+  </si>
+  <si>
+    <t>Internal Medicine Evidence: The PracticeChanging Studies, 1e</t>
+  </si>
+  <si>
+    <t>Neurology for the NonNeurologist, 7e</t>
+  </si>
+  <si>
+    <t>Tarek Alhamad, MD, MSPH, MBA</t>
+  </si>
+  <si>
+    <t>Neurology for the NonNeurologist, 6e</t>
+  </si>
+  <si>
+    <t>Archive ?</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>eISBN</t>
+  </si>
+  <si>
+    <t>Primary Care Medicine: Office Evaluation and Management of the Adult Patient, 9e</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/book.aspx?bookid=3501</t>
+  </si>
+  <si>
+    <t>Allan H. Goroll</t>
+  </si>
+  <si>
+    <t>Albert G. Mulley, Jr</t>
+  </si>
+  <si>
+    <t>Copyright</t>
+  </si>
+  <si>
+    <t>Chapter 1: The Purpose And Practice Of Primary Care</t>
+  </si>
+  <si>
+    <t>Chapter 2: Selection And Interpretation Of Diagnostic Tests</t>
+  </si>
+  <si>
+    <t>Chapter 3: Health Maintenance And The Role Of Screening</t>
+  </si>
+  <si>
+    <t>Chapter 4: Estimating And Communicating Risk And Prognosis</t>
+  </si>
+  <si>
+    <t>Chapter 5: Choosing Among Treatment Options</t>
+  </si>
+  <si>
+    <t>Chapter 6: Immunization</t>
+  </si>
+  <si>
+    <t>Chapter 7: Screening For HIV Infection</t>
+  </si>
+  <si>
+    <t>Chapter 8: Evaluation Of Chronic Fatigue</t>
+  </si>
+  <si>
+    <t>Chapter 9: Evaluation Of Weight Loss</t>
+  </si>
+  <si>
+    <t>Chapter 10: Evaluation Of Overweight And Obesity</t>
+  </si>
+  <si>
+    <t>Chapter 11: Evaluation Of Fever</t>
+  </si>
+  <si>
+    <t>Chapter 12: Evaluation Of Lymphadenopathy</t>
+  </si>
+  <si>
+    <t>Chapter 13: Approach To The Patient With HIV Infection</t>
+  </si>
+  <si>
+    <t>Chapter 14: Screening For Hypertension</t>
+  </si>
+  <si>
+    <t>Chapter 15: Screening For Lipid Disorders</t>
+  </si>
+  <si>
+    <t>Chapter 16: Infective Endocarditis Prophylaxis</t>
+  </si>
+  <si>
+    <t>Chapter 17: Prevention Of Rheumatic Fever And Rheumatic Heart Disease</t>
+  </si>
+  <si>
+    <t>Chapter 18: Primary Prevention Of Cardiovascular Disease</t>
+  </si>
+  <si>
+    <t>Chapter 19: Evaluation Of Hypertension</t>
+  </si>
+  <si>
+    <t>Chapter 20: Evaluation Of Chest Pain</t>
+  </si>
+  <si>
+    <t>Chapter 21: Evaluation Of The Asymptomatic Systolic Murmur</t>
+  </si>
+  <si>
+    <t>Chapter 22: Evaluation Of Leg Edema</t>
+  </si>
+  <si>
+    <t>Chapter 23: Evaluation Of Arterial Insufficiency Of The Lower Extremities</t>
+  </si>
+  <si>
+    <t>Chapter 24: Evaluation Of Syncope</t>
+  </si>
+  <si>
+    <t>Chapter 25: Evaluation Of Palpitations</t>
+  </si>
+  <si>
+    <t>Chapter 26: Management Of Hypertension</t>
+  </si>
+  <si>
+    <t>Chapter 27: Approach To The Patient With A Lipid Disorder</t>
+  </si>
+  <si>
+    <t>Chapter 28: Outpatient Management Of Atrial Fibrillation</t>
+  </si>
+  <si>
+    <t>Chapter 29: Management Of Ventricular Irritability In The Ambulatory Setting</t>
+  </si>
+  <si>
+    <t>Chapter 30: Management Of Chronic Coronary Syndrome (Chronic Stable Angina)</t>
+  </si>
+  <si>
+    <t>Chapter 31: Secondary Prevention Of Coronary Heart Disease</t>
+  </si>
+  <si>
+    <t>Chapter 32: Approach To The Patient With Chronic Heart Failure</t>
+  </si>
+  <si>
+    <t>Chapter 33: Management Of Valvular Heart Disease</t>
+  </si>
+  <si>
+    <t>Chapter 34: Management Of Peripheral Artery Disease</t>
+  </si>
+  <si>
+    <t>Chapter 35: Management Of Peripheral Venous Disease</t>
+  </si>
+  <si>
+    <t>Chapter 36: Studies For Coronary Heart Disease</t>
+  </si>
+  <si>
+    <t>Chapter 37: Screening For Lung Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 38: Screening For Tuberculosis Infection</t>
+  </si>
+  <si>
+    <t>Chapter 39: Evaluation And Prevention Of Occupational And Environmental Lung Disease</t>
+  </si>
+  <si>
+    <t>Chapter 40: Evaluation Of Chronic Dyspnea</t>
+  </si>
+  <si>
+    <t>Chapter 41: Evaluation Of Subacute And Chronic Cough</t>
+  </si>
+  <si>
+    <t>Chapter 42: Evaluation Of Hemoptysis</t>
+  </si>
+  <si>
+    <t>Chapter 43: Evaluation Of Pleural Effusions</t>
+  </si>
+  <si>
+    <t>Chapter 44: Evaluation Of The Solitary Pulmonary Nodule</t>
+  </si>
+  <si>
+    <t>Chapter 45: Evaluation Of Clubbing</t>
+  </si>
+  <si>
+    <t>Chapter 46: Approach To The Patient With Obstructive Sleep Apnea</t>
+  </si>
+  <si>
+    <t>Chapter 47: Management Of Chronic Obstructive Pulmonary Disease</t>
+  </si>
+  <si>
+    <t>Chapter 48: Management Of Asthma</t>
+  </si>
+  <si>
+    <t>Chapter 49: Approach To The Patient With Tuberculosis</t>
+  </si>
+  <si>
+    <t>Chapter 50: Approach To Acute Uncomplicated Respiratory Tract Infection</t>
+  </si>
+  <si>
+    <t>Chapter 51: Approach To The Patient With Sarcoidosis</t>
+  </si>
+  <si>
+    <t>Chapter 52: Outpatient Approach To Acute Lower Respiratory Tract Infection—Acute Bronchitis And Community-Acquired Pneumonia</t>
+  </si>
+  <si>
+    <t>Chapter 53: Approach To The Patient With Lung Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 54: Treatment Of Tobacco Use</t>
+  </si>
+  <si>
+    <t>Chapter 55: Screening And Case Finding For Gastrointestinal Cancers</t>
+  </si>
+  <si>
+    <t>Chapter 56: Screening For Colorectal Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 57: Screening For And Prevention Of Viral Hepatitis</t>
+  </si>
+  <si>
+    <t>Chapter 58: Evaluation Of Abdominal Pain</t>
+  </si>
+  <si>
+    <t>Chapter 59: Evaluation Of Nausea And Vomiting</t>
+  </si>
+  <si>
+    <t>Chapter 60: Evaluation Of Dysphagia And Suspected Esophageal Chest Pain</t>
+  </si>
+  <si>
+    <t>Chapter 61: Approach To The Patient With Heartburn And Reflux (Gastroesophageal Reflux Disease)</t>
+  </si>
+  <si>
+    <t>Chapter 62: Evaluation Of Jaundice</t>
+  </si>
+  <si>
+    <t>Chapter 63: Evaluation Of Gastrointestinal Bleeding</t>
+  </si>
+  <si>
+    <t>Chapter 64: Evaluation And Management Of Diarrhea</t>
+  </si>
+  <si>
+    <t>Chapter 65: Approach To The Patient With Constipation</t>
+  </si>
+  <si>
+    <t>Chapter 66: Approach To The Patient With Anorectal Complaints</t>
+  </si>
+  <si>
+    <t>Chapter 67: Approach To The Patient With An External Hernia</t>
+  </si>
+  <si>
+    <t>Chapter 68: Management Of Peptic Ulcer Disease</t>
+  </si>
+  <si>
+    <t>Chapter 69: Management Of Asymptomatic And Symptomatic Gallstones</t>
+  </si>
+  <si>
+    <t>Chapter 70: Management Of Hepatitis</t>
+  </si>
+  <si>
+    <t>Chapter 71: Management Of Cirrhosis And Chronic Liver Failure</t>
+  </si>
+  <si>
+    <t>Chapter 72: Management Of Pancreatitis</t>
+  </si>
+  <si>
+    <t>Chapter 73: Management Of Inflammatory Bowel Diseases</t>
+  </si>
+  <si>
+    <t>Chapter 74: Approach To The Patient With Functional Gastrointestinal Disease</t>
+  </si>
+  <si>
+    <t>Chapter 75: Management Of Diverticular Disease</t>
+  </si>
+  <si>
+    <t>Chapter 76: Gastrointestinal Cancers</t>
+  </si>
+  <si>
+    <t>Chapter 77: Screening For Anemia</t>
+  </si>
+  <si>
+    <t>Chapter 78: Screening For Sickle Cell Trait</t>
+  </si>
+  <si>
+    <t>Chapter 79: Evaluation Of Anemia</t>
+  </si>
+  <si>
+    <t>Chapter 80: Evaluation Of Erythrocytosis (Polycythemia)</t>
+  </si>
+  <si>
+    <t>Chapter 81: Evaluation Of Bleeding Problems And Abnormal Bleeding Studies</t>
+  </si>
+  <si>
+    <t>Chapter 82: Management Of Common Anemias</t>
+  </si>
+  <si>
+    <t>Chapter 83: Outpatient Oral Anticoagulant Therapy</t>
+  </si>
+  <si>
+    <t>Chapter 84: Approach To The Patient With Lymphoma</t>
+  </si>
+  <si>
+    <t>Chapter 85: Approach To The Patient With Cancer Of Unknown Primary</t>
+  </si>
+  <si>
+    <t>Chapter 86: Approach To Staging And Monitoring</t>
+  </si>
+  <si>
+    <t>Chapter 87: Cancer Prevention, Early Detection, And The Comprehensive Care Of The Patient With Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 88: Principles Of Cancer Drug Therapy</t>
+  </si>
+  <si>
+    <t>Chapter 89: Principles Of Radiation Therapy</t>
+  </si>
+  <si>
+    <t>Chapter 90: Assessment And Relief Of Cancer Pain And Palliative Care</t>
+  </si>
+  <si>
+    <t>Chapter 91: Managing The Gastrointestinal Complications Of Cancer And Cancer Treatment</t>
+  </si>
+  <si>
+    <t>Chapter 92: Complications Of Cancer: Oncologic Emergencies, Malignant Effusions, And Paraneoplastic Syndromes</t>
+  </si>
+  <si>
+    <t>Chapter 93: Screening For Type 2 Diabetes Mellitus</t>
+  </si>
+  <si>
+    <t>Chapter 94: Screening For Thyroid Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 95: Evaluation Of Thyroid Nodules</t>
+  </si>
+  <si>
+    <t>Chapter 96: Approach To The Patient With Hypercalcemia</t>
+  </si>
+  <si>
+    <t>Chapter 97: Evaluation Of Hypoglycemia</t>
+  </si>
+  <si>
+    <t>Chapter 98: Evaluation Of Hirsutism</t>
+  </si>
+  <si>
+    <t>Chapter 99: Evaluation Of Gynecomastia</t>
+  </si>
+  <si>
+    <t>Chapter 100: Evaluation Of Galactorrhea And Hyperprolactinemia</t>
+  </si>
+  <si>
+    <t>Chapter 101: Evaluation Of Polyuria And Polydipsia</t>
+  </si>
+  <si>
+    <t>Chapter 102: Approach To The Patient With Diabetes Mellitus</t>
+  </si>
+  <si>
+    <t>Chapter 103: Approach To The Patient With Hyperthyroidism</t>
+  </si>
+  <si>
+    <t>Chapter 104: Approach To The Patient With Hypothyroidism</t>
+  </si>
+  <si>
+    <t>Chapter 105: Glucocorticoid Therapy</t>
+  </si>
+  <si>
+    <t>Section VIII: Women’s Health</t>
+  </si>
+  <si>
+    <t>Chapter 106: Breast Cancer Screening And Prevention</t>
+  </si>
+  <si>
+    <t>Chapter 107: Screening And Prevention Of Cervical Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 108: Ovarian Cancer: Screening And Prevention</t>
+  </si>
+  <si>
+    <t>Chapter 109: Screening For And Prevention Of Endometrial Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 110: Screening For And Prevention Of Intimate Partner Violence</t>
+  </si>
+  <si>
+    <t>Chapter 111: Approach To The Woman With Abnormal Vaginal Bleeding</t>
+  </si>
+  <si>
+    <t>Chapter 112: Evaluation And Symptomatic Management Of Secondary Amenorrhea</t>
+  </si>
+  <si>
+    <t>Chapter 113: Evaluation Of Breast Masses, Breast Pain, And Nipple Discharges</t>
+  </si>
+  <si>
+    <t>Chapter 114: Evaluation Of Vulvar Pruritus</t>
+  </si>
+  <si>
+    <t>Chapter 115: Female Sexual Dysfunction: Evaluation And Treatment</t>
+  </si>
+  <si>
+    <t>Chapter 116: Approach To The Patient With Pelvic Pain</t>
+  </si>
+  <si>
+    <t>Chapter 117: Approach To The Patient With An Abnormal Vaginal Discharge</t>
+  </si>
+  <si>
+    <t>Chapter 118: Approach To The Menopausal And Perimenopausal Woman</t>
+  </si>
+  <si>
+    <t>Chapter 119: Approach To Fertility Control</t>
+  </si>
+  <si>
+    <t>Chapter 120: Approach To The Infertile Couple</t>
+  </si>
+  <si>
+    <t>Chapter 121: Approach To The Woman With An Unplanned Pregnancy</t>
+  </si>
+  <si>
+    <t>Chapter 122: Management Of Breast Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 123: Management Of The Woman With Genital Tract Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 124: Screening For Syphilis</t>
+  </si>
+  <si>
+    <t>Chapter 125: Screening For Chlamydia And Gonorrhea Infection</t>
+  </si>
+  <si>
+    <t>Chapter 126: Screening For Prostate Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 127: Screening For Asymptomatic Bacteriuria And Urinary Tract Infection</t>
+  </si>
+  <si>
+    <t>Chapter 128: Screening For Cancers Of The Lower Urinary Tract</t>
+  </si>
+  <si>
+    <t>Chapter 129: Evaluation Of The Patient With Hematuria</t>
+  </si>
+  <si>
+    <t>Chapter 130: Evaluation Of The Patient With Proteinuria</t>
+  </si>
+  <si>
+    <t>Chapter 131: Evaluation Of Scrotal Pain, Masses, And Swelling</t>
+  </si>
+  <si>
+    <t>Chapter 132: Medical Evaluation And Management Of Erectile Dysfunction</t>
+  </si>
+  <si>
+    <t>Chapter 133: Approach To Dysuria And Urinary Tract Infections In Women</t>
+  </si>
+  <si>
+    <t>Chapter 134: Approach To Lotta Rain Urinary Incontinence</t>
+  </si>
+  <si>
+    <t>Chapter 135: Approach To The Patient With Nephrolithiasis</t>
+  </si>
+  <si>
+    <t>Chapter 136: Approach To The Patient With A Penile Discharge</t>
+  </si>
+  <si>
+    <t>Chapter 137: Approach To The Patient With Gonorrhea</t>
+  </si>
+  <si>
+    <t>Chapter 138: Approach To Benign Prostatic Hyperplasia</t>
+  </si>
+  <si>
+    <t>Chapter 139: Management Of Acute And Chronic Prostatitis</t>
+  </si>
+  <si>
+    <t>Chapter 140: Management Of Urinary Tract Infection In Men</t>
+  </si>
+  <si>
+    <t>Chapter 141: Management Of Syphilis And Other Sexually Transmitted Infections</t>
+  </si>
+  <si>
+    <t>Chapter 142: Management Of The Patient With Chronic Kidney Disease</t>
+  </si>
+  <si>
+    <t>Chapter 143: Management Of Genitourinary Cancers</t>
+  </si>
+  <si>
+    <t>Chapter 144: Screening For Osteoporosis In Postmenopausal Women</t>
+  </si>
+  <si>
+    <t>Chapter 145: Evaluation Of Acute Monoarticular Arthritis</t>
+  </si>
+  <si>
+    <t>Chapter 146: Evaluation Of Polyarticular Complaints</t>
+  </si>
+  <si>
+    <t>Chapter 147: Approach To The Patient With Back Pain</t>
+  </si>
+  <si>
+    <t>Chapter 148: Evaluation Of Neck Pain</t>
+  </si>
+  <si>
+    <t>Chapter 149: Approach To The Patient With Muscle Soreness Or Cramps</t>
+  </si>
+  <si>
+    <t>Chapter 150: Approach To The Patient With Shoulder Pain</t>
+  </si>
+  <si>
+    <t>Chapter 151: Evaluation Of Hip Pain</t>
+  </si>
+  <si>
+    <t>Chapter 152: Evaluation Of Knee Pain</t>
+  </si>
+  <si>
+    <t>Chapter 153: Approach To Minor Orthopedic Problems Of The Elbow, Wrist, And Hand</t>
+  </si>
+  <si>
+    <t>Chapter 154: Approach To Common Problems Of The Foot And Ankle</t>
+  </si>
+  <si>
+    <t>Chapter 155: Approach To The Patient With Asymptomatic Hyperuricemia</t>
+  </si>
+  <si>
+    <t>Chapter 156: Management Of Rheumatoid Arthritis</t>
+  </si>
+  <si>
+    <t>Chapter 157: Management Of Osteoarthritis</t>
+  </si>
+  <si>
+    <t>Chapter 158: Management Of Gout</t>
+  </si>
+  <si>
+    <t>Chapter 159: Approach To The Patient With Fibromyalgia</t>
+  </si>
+  <si>
+    <t>Chapter 160: Approach To The Patient With Lyme Disease</t>
+  </si>
+  <si>
+    <t>Chapter 161: Approach To The Patient With Polymyalgia Rheumatica Or Giant Cell (Temporal) Arteritis</t>
+  </si>
+  <si>
+    <t>Chapter 162: Management Of Paget Disease</t>
+  </si>
+  <si>
+    <t>Chapter 163: Approach To The Patient With Raynaud Phenomenon</t>
+  </si>
+  <si>
+    <t>Chapter 164: Prevention And Management Of Osteoporosis</t>
+  </si>
+  <si>
+    <t>Chapter 165: Approach To The Patient With Headache</t>
+  </si>
+  <si>
+    <t>Chapter 166: Evaluation Of Dizziness</t>
+  </si>
+  <si>
+    <t>Chapter 167: Focal Neurologic Complaints: Evaluation Of Nerve Root And Peripheral Nerve Syndromes</t>
+  </si>
+  <si>
+    <t>Chapter 168: Evaluation Of Tremor</t>
+  </si>
+  <si>
+    <t>Chapter 169: Evaluation Of Dementia</t>
+  </si>
+  <si>
+    <t>Chapter 170: Approach To The Patient With A Seizure</t>
+  </si>
+  <si>
+    <t>Chapter 171: Management Of Transient Ischemic Attack, Asymptomatic Carotid Bruit, And Primary And Secondary Stroke Prevention</t>
+  </si>
+  <si>
+    <t>Chapter 172: Management Of Multiple Sclerosis</t>
+  </si>
+  <si>
+    <t>Chapter 173: Management Of Alzheimer Disease</t>
+  </si>
+  <si>
+    <t>Chapter 174: Approach To The Patient With Parkinson Disease</t>
+  </si>
+  <si>
+    <t>Chapter 175: Approach To The Patient With Bell Palsy (Idiopathic Facial Mononeuropathy)</t>
+  </si>
+  <si>
+    <t>Chapter 176: Management Of Trigeminal Neuralgia (Tic Douloureux)</t>
+  </si>
+  <si>
+    <t>Chapter 177: Screening For Skin Cancers</t>
+  </si>
+  <si>
+    <t>Chapter 178: Evaluation Of Pruritus</t>
+  </si>
+  <si>
+    <t>Chapter 179: Evaluation Of Purpura</t>
+  </si>
+  <si>
+    <t>Chapter 180: Evaluation Of Disturbances In Pigmentation</t>
+  </si>
+  <si>
+    <t>Chapter 181: Evaluation Of Urticaria And Angioedema</t>
+  </si>
+  <si>
+    <t>Chapter 182: Approach To The Patient With Hair Loss</t>
+  </si>
+  <si>
+    <t>Chapter 183: Disturbances Of Skin Hydration: Dry Skin And Excessive Sweating</t>
+  </si>
+  <si>
+    <t>Chapter 184: Approach To The Patient With Dermatitis</t>
+  </si>
+  <si>
+    <t>Chapter 185: Management Of Acne Vulgaris</t>
+  </si>
+  <si>
+    <t>Chapter 186: Management Of Rosacea And Other Acneiform Dermatoses</t>
+  </si>
+  <si>
+    <t>Chapter 187: Management Of Psoriasis</t>
+  </si>
+  <si>
+    <t>Chapter 188: Management Of Intertrigo And Intertriginous Dermatoses</t>
+  </si>
+  <si>
+    <t>Chapter 189: Management Of Corns And Calluses</t>
+  </si>
+  <si>
+    <t>Chapter 190: Approach To Bacterial Skin Infections</t>
+  </si>
+  <si>
+    <t>Chapter 191: Management Of Superficial Fungal Infections</t>
+  </si>
+  <si>
+    <t>Chapter 192: Management Of Cutaneous And Genital Herpes Simplex</t>
+  </si>
+  <si>
+    <t>Chapter 193: Management Of Herpes Zoster</t>
+  </si>
+  <si>
+    <t>Chapter 194: Management Of Warts</t>
+  </si>
+  <si>
+    <t>Chapter 195: Management Of Scabies And Pediculosis</t>
+  </si>
+  <si>
+    <t>Chapter 196: Management Of Skin Trauma: Bites And Burns</t>
+  </si>
+  <si>
+    <t>Chapter 197: Management Of Skin Ulceration</t>
+  </si>
+  <si>
+    <t>Chapter 198: Screening For Open-Angle Glaucoma</t>
+  </si>
+  <si>
+    <t>Chapter 199: Evaluation Of The Red Eye</t>
+  </si>
+  <si>
+    <t>Chapter 200: Evaluation Of Impaired Vision</t>
+  </si>
+  <si>
+    <t>Chapter 201: Evaluation Of Eye Pain</t>
+  </si>
+  <si>
+    <t>Chapter 202: Evaluation Of Dry Eyes</t>
+  </si>
+  <si>
+    <t>Chapter 203: Evaluation Of Common Visual Disturbances: Flashing Lights, Floaters, And Other Transient Phenomena</t>
+  </si>
+  <si>
+    <t>Chapter 204: Evaluation Of Exophthalmos</t>
+  </si>
+  <si>
+    <t>Chapter 205: Evaluation Of Watery Eyes</t>
+  </si>
+  <si>
+    <t>Chapter 206: Management Of The Patient With Age-Related Macular Degeneration</t>
+  </si>
+  <si>
+    <t>Chapter 207: Management Of Glaucoma</t>
+  </si>
+  <si>
+    <t>Chapter 208: Management Of Cataracts</t>
+  </si>
+  <si>
+    <t>Chapter 209: Management Of Diabetic Retinopathy</t>
+  </si>
+  <si>
+    <t>Chapter 210: Screening For Impaired Vision And Correction Of Vision</t>
+  </si>
+  <si>
+    <t>Chapter 211: Screening For Oral Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 212: Evaluation Of Hearing Loss</t>
+  </si>
+  <si>
+    <t>Chapter 213: Approach To Epistaxis</t>
+  </si>
+  <si>
+    <t>Chapter 214: Evaluation Of Acute Orofacial Pain And Swelling</t>
+  </si>
+  <si>
+    <t>Chapter 215: Evaluation Of Smell And Taste Disturbances</t>
+  </si>
+  <si>
+    <t>Chapter 216: Approach To The Patient With Hoarseness</t>
+  </si>
+  <si>
+    <t>Chapter 217: Evaluation Of Tinnitus</t>
+  </si>
+  <si>
+    <t>Chapter 218: Approach To The Patient With Otitis</t>
+  </si>
+  <si>
+    <t>Chapter 219: Approach To The Patient With Sinusitis</t>
+  </si>
+  <si>
+    <t>Chapter 220: Approach To The Patient With Acute Pharyngitis</t>
+  </si>
+  <si>
+    <t>Chapter 221: Approach To The Patient With Chronic Nasal Congestion And Discharge</t>
+  </si>
+  <si>
+    <t>Chapter 222: Approach To The Patient With Persistent Hiccups (Singultus)</t>
+  </si>
+  <si>
+    <t>Chapter 223: Approach To The Patient With Excessive Snoring</t>
+  </si>
+  <si>
+    <t>Chapter 224: Approach To The Patient With Aphthous Stomatitis</t>
+  </si>
+  <si>
+    <t>Chapter 225: Evaluation And Management Of Temporomandibular Disorders</t>
+  </si>
+  <si>
+    <t>Chapter 226: Approach To The Patient With Anxiety</t>
+  </si>
+  <si>
+    <t>Chapter 227: Approach To The Patient With Depression</t>
+  </si>
+  <si>
+    <t>Chapter 228: Approach To The Patient Who Drinks Alcohol</t>
+  </si>
+  <si>
+    <t>Chapter 229: Approach To The Patient With Sexual Dysfunction</t>
+  </si>
+  <si>
+    <t>Chapter 230: Approach To The Patient With Somatic Symptom Disorder</t>
+  </si>
+  <si>
+    <t>Chapter 231: Approach To Difficult Patient Interactions</t>
+  </si>
+  <si>
+    <t>Chapter 232: Approach To The Patient With Insomnia</t>
+  </si>
+  <si>
+    <t>Chapter 233: Approach To Eating Disorders</t>
+  </si>
+  <si>
+    <t>Chapter 234: Approach To Substance Use Disorders</t>
+  </si>
+  <si>
+    <t>Chapter 235: Management Of Obesity</t>
+  </si>
+  <si>
+    <t>Chapter 236: Pain Management: Approach To The Patient With Chronic Nonmalignant Pain</t>
+  </si>
+  <si>
+    <t>Chapter 237: Complementary Medicine: Nonprescription Use Of Plant-Based Preparations Including Cannabis, Cannabinoids</t>
+  </si>
+  <si>
+    <t>Chapter 238: Caring For The Late Adolescent Patient</t>
+  </si>
+  <si>
+    <t>Chapter 239: Primary Care Geriatrics: Optimizing Cognitive And Physical Function In Older Adults And Caring For The Vulnerable</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262405939&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262405943&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262405957&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262405959&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262405964&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262406744&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262406757&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262406769&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262406777&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262406904&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262407008&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262407065&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262407100&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262407142&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262407395&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262407430&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262407587&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262407677&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262407804&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262408056&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262408223&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262408429&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262408499&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262408601&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262408665&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262408718&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262409080&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262409247&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262409480&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262409578&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262409699&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262409780&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262409940&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262410127&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262410455&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262410878&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262411149&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262411318&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262411724&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262411948&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262412345&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262412640&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262412773&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262412991&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262413342&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262413422&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262413505&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262413600&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262413690&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262413790&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262413834&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262413940&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262414026&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262414057&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262414184&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262414511&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262414883&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262415068&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262415206&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262415363&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262415802&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262415944&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262416061&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262416125&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262416274&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262416433&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262416679&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262416787&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262416893&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262417025&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262417180&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262417251&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262417509&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262417624&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262417751&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262417831&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262417958&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262418067&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262418404&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262418575&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262418659&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262418793&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262418944&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262419008&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262419436&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262419464&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262419486&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262419702&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262419813&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262420047&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262420243&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262420440&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262420638&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262420735&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262420815&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262420928&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262421074&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262421148&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262421408&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262421486&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262421571&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262421701&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262421742&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262421867&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262421970&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262422050&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262422191&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262422261&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262422340&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262422399&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262422956&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262423152&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262423306&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262423428&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262423626&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262423750&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262423826&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262423905&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262423990&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262424128&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262424248&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262424393&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262424459&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262424539&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262424683&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262424843&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262425089&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262425280&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262425416&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262425542&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262425751&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262425866&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262425916&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262425982&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262426053&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262426087&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262426123&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262426220&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262426324&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262426383&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262426578&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262426741&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262426873&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262427005&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262427088&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262427152&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262427227&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262427324&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262427423&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262427538&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262427731&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262428059&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262428124&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262428193&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262428395&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262428685&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262428769&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262428863&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262428971&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262429064&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262429190&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262429265&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262429383&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262429450&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262429737&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262429992&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262430118&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262430258&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262430434&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262430553&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262430616&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262430705&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262430961&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262431182&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262431317&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262431439&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262431531&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262431763&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262431939&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262432108&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262432293&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262432521&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262432642&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262432686&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262432752&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262432888&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433002&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433061&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433163&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433301&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433400&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433464&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433565&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433662&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433713&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433807&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433846&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433873&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262433992&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434093&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434214&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434289&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434364&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434438&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434570&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434664&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434701&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434838&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434917&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262434972&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435011&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435049&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435094&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435125&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435175&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435249&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435301&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435360&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435414&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435471&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435585&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435643&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435703&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435767&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435852&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435903&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262435972&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262436083&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262436233&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262436358&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262436387&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262436416&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262436467&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262436534&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262436733&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262437060&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262437359&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262437510&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262437609&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262437672&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262437857&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262438076&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262438361&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262438589&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262438790&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262438941&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://internalmedicine.lwwhealthlibrary.com/content.aspx?sectionid=262439061&amp;bookid=3501</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -14575,85 +16285,122 @@
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1"/>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1"/>
-    <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{21A931BD-EED8-4A09-B343-D0BE49CD01A1}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="4">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -14929,1054 +16676,1781 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G43"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="50.7265625" customWidth="1"/>
-    <col min="3" max="3" width="7.36328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.453125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="14.81640625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="17.1796875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="14.81640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="60.54296875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="17.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="10" t="s">
+      <c r="D1" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="8" t="s">
+        <v>4875</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="I1" s="1" t="s">
+        <v>4873</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" s="4">
         <v>9781975197933</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="4">
+        <v>9781975197940</v>
+      </c>
+      <c r="F2">
         <v>2024</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>9</v>
       </c>
-      <c r="G2" s="2">
+      <c r="H2" s="2">
         <v>44930</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>4566</v>
       </c>
       <c r="C3">
         <v>7</v>
       </c>
       <c r="D3" s="4">
         <v>9781975149604</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="4">
+        <v>9781975149628</v>
+      </c>
+      <c r="F3">
         <v>2023</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>11</v>
       </c>
-      <c r="G3" s="2">
+      <c r="H3" s="2">
         <v>44883</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4565</v>
       </c>
       <c r="C4">
         <v>6</v>
       </c>
       <c r="D4" s="4">
         <v>9781496381491</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="4">
+        <v>9781496381507</v>
+      </c>
+      <c r="F4">
         <v>2021</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="2">
+      <c r="H4" s="2">
         <v>44036</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>4868</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" s="4">
         <v>9781975111571</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="4">
+        <v>9781975153335</v>
+      </c>
+      <c r="F5">
         <v>2020</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2">
+      <c r="H5" s="2">
         <v>43776</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" s="4">
         <v>9781496396235</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="4">
+        <v>9781496396242</v>
+      </c>
+      <c r="F6">
         <v>2019</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="2">
+      <c r="H6" s="2">
         <v>43692</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7">
         <v>7</v>
       </c>
       <c r="D7" s="4">
         <v>9781975112516</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="4">
+        <v>9781975112523</v>
+      </c>
+      <c r="F7">
         <v>2024</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>22</v>
       </c>
-      <c r="G7" s="2">
+      <c r="H7" s="2">
         <v>45026</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>7</v>
       </c>
       <c r="D8" s="4">
         <v>9781975112578</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="4">
+        <v>9781975112585</v>
+      </c>
+      <c r="F8">
         <v>2022</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>24</v>
       </c>
-      <c r="G8" s="2">
+      <c r="H8" s="2">
         <v>44641</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9">
         <v>7</v>
       </c>
       <c r="D9" s="4">
         <v>9781975112547</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="4">
+        <v>9781975112554</v>
+      </c>
+      <c r="F9">
         <v>2021</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>26</v>
       </c>
-      <c r="G9" s="2">
+      <c r="H9" s="2">
         <v>43931</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>4806</v>
+      </c>
+      <c r="B10" t="s">
+        <v>4804</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10" s="4">
+        <v>9781496359308</v>
+      </c>
+      <c r="E10" s="4">
+        <v>9781496359315</v>
+      </c>
+      <c r="F10">
+        <v>2019</v>
+      </c>
+      <c r="G10" t="s">
+        <v>4805</v>
+      </c>
+      <c r="I10" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B11" t="s">
         <v>28</v>
       </c>
-      <c r="C10">
+      <c r="C11">
         <v>2</v>
       </c>
-      <c r="D10" s="4">
+      <c r="D11" s="4">
         <v>9781975193126</v>
       </c>
-      <c r="E10">
+      <c r="E11" s="4">
+        <v>9781975193157</v>
+      </c>
+      <c r="F11">
         <v>2024</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G11" t="s">
         <v>29</v>
       </c>
-      <c r="G10" s="2">
+      <c r="H11" s="2">
         <v>45505</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11">
+      <c r="B12" t="s">
+        <v>4869</v>
+      </c>
+      <c r="C12">
         <v>1</v>
       </c>
-      <c r="D11" s="4">
+      <c r="D12" s="4">
         <v>9781496343550</v>
       </c>
-      <c r="E11">
+      <c r="E12" s="4">
+        <v>9781496387455</v>
+      </c>
+      <c r="F12">
         <v>2017</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G12" t="s">
         <v>32</v>
       </c>
-      <c r="G11" s="2">
+      <c r="H12" s="2">
         <v>43663</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" t="s">
         <v>34</v>
       </c>
-      <c r="C12">
+      <c r="C13">
         <v>2</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D13" s="4">
         <v>9781451173215</v>
       </c>
-      <c r="E12">
+      <c r="E13" s="4">
+        <v>9781469830056</v>
+      </c>
+      <c r="F13">
         <v>2014</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G13" t="s">
         <v>35</v>
       </c>
-      <c r="G12" s="2">
+      <c r="H13" s="2">
         <v>43692</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A13" t="s">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>36</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B14" t="s">
         <v>37</v>
       </c>
-      <c r="C13">
+      <c r="C14">
         <v>5</v>
       </c>
-      <c r="D13" s="4">
+      <c r="D14" s="4">
         <v>9781975176709</v>
       </c>
-      <c r="E13">
+      <c r="E14" s="4">
+        <v>9781975176716</v>
+      </c>
+      <c r="F14">
         <v>2025</v>
       </c>
-      <c r="F13" t="s">
+      <c r="G14" t="s">
         <v>38</v>
       </c>
-      <c r="G13" s="2">
+      <c r="H14" s="2">
         <v>45628</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A14" t="s">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>4809</v>
+      </c>
+      <c r="B15" t="s">
+        <v>4807</v>
+      </c>
+      <c r="C15">
+        <v>4</v>
+      </c>
+      <c r="D15" s="4">
+        <v>9781451121186</v>
+      </c>
+      <c r="E15" s="4">
+        <v>9781469892214</v>
+      </c>
+      <c r="F15">
+        <v>2013</v>
+      </c>
+      <c r="G15" t="s">
+        <v>4808</v>
+      </c>
+      <c r="I15" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>4812</v>
+      </c>
+      <c r="B16" t="s">
+        <v>4810</v>
+      </c>
+      <c r="C16">
+        <v>6</v>
+      </c>
+      <c r="D16" s="4">
+        <v>9781451190083</v>
+      </c>
+      <c r="E16" s="4">
+        <v>9781496328175</v>
+      </c>
+      <c r="F16">
+        <v>2016</v>
+      </c>
+      <c r="G16" t="s">
+        <v>4811</v>
+      </c>
+      <c r="I16" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W16">
+        <v>6</v>
+      </c>
+      <c r="X16" t="s">
+        <v>4813</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
         <v>39</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B17" t="s">
         <v>40</v>
       </c>
-      <c r="C14">
+      <c r="C17">
         <v>7</v>
       </c>
-      <c r="D14" s="4">
+      <c r="D17" s="4">
         <v>9781975160296</v>
       </c>
-      <c r="E14">
+      <c r="E17" s="4">
+        <v>9781975160319</v>
+      </c>
+      <c r="F17">
         <v>2023</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G17" t="s">
         <v>41</v>
       </c>
-      <c r="G14" s="2">
+      <c r="H17" s="2">
         <v>44931</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A15" t="s">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>4815</v>
+      </c>
+      <c r="B18" t="s">
+        <v>4872</v>
+      </c>
+      <c r="C18">
+        <v>6</v>
+      </c>
+      <c r="D18" s="4">
+        <v>9781605472393</v>
+      </c>
+      <c r="E18" s="4">
+        <v>9781451153415</v>
+      </c>
+      <c r="F18">
+        <v>2010</v>
+      </c>
+      <c r="G18" t="s">
+        <v>4814</v>
+      </c>
+      <c r="I18" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>42</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15">
+      <c r="B19" t="s">
+        <v>4870</v>
+      </c>
+      <c r="C19">
         <v>7</v>
       </c>
-      <c r="D15" s="4">
+      <c r="D19" s="4">
         <v>9781975215668</v>
       </c>
-      <c r="E15">
+      <c r="E19" s="4">
+        <v>9781975215682</v>
+      </c>
+      <c r="F19">
         <v>2026</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G19" t="s">
         <v>44</v>
       </c>
-      <c r="G15" s="2">
+      <c r="H19" s="2">
         <v>45652</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A16" t="s">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>45</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B20" t="s">
         <v>46</v>
       </c>
-      <c r="C16">
+      <c r="C20">
         <v>1</v>
       </c>
-      <c r="D16" s="4">
+      <c r="D20" s="4">
         <v>9781496322210</v>
       </c>
-      <c r="E16">
+      <c r="E20" s="4">
+        <v>9781496329233</v>
+      </c>
+      <c r="F20">
         <v>2016</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G20" t="s">
         <v>47</v>
       </c>
-      <c r="G16" s="2">
+      <c r="H20" s="2">
         <v>43692</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A17" t="s">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>48</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B21" t="s">
         <v>49</v>
       </c>
-      <c r="C17">
+      <c r="C21">
         <v>1</v>
       </c>
-      <c r="D17" s="4">
+      <c r="D21" s="4">
         <v>9781975166359</v>
       </c>
-      <c r="E17">
+      <c r="E21" s="4">
+        <v>9781975166380</v>
+      </c>
+      <c r="F21">
         <v>2023</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G21" t="s">
         <v>50</v>
       </c>
-      <c r="G17" s="2">
+      <c r="H21" s="2">
         <v>44635</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A18" t="s">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>4818</v>
+      </c>
+      <c r="B22" t="s">
+        <v>4816</v>
+      </c>
+      <c r="C22">
+        <v>8</v>
+      </c>
+      <c r="D22" s="4">
+        <v>9781975182991</v>
+      </c>
+      <c r="E22" s="4">
+        <v>9781975183004</v>
+      </c>
+      <c r="F22">
+        <v>2023</v>
+      </c>
+      <c r="G22" t="s">
+        <v>4817</v>
+      </c>
+      <c r="I22" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>4821</v>
+      </c>
+      <c r="B23" t="s">
+        <v>4819</v>
+      </c>
+      <c r="C23">
+        <v>1</v>
+      </c>
+      <c r="D23" s="4">
+        <v>9781496351920</v>
+      </c>
+      <c r="E23" s="4">
+        <v>9781496351937</v>
+      </c>
+      <c r="F23">
+        <v>2020</v>
+      </c>
+      <c r="G23" t="s">
+        <v>4820</v>
+      </c>
+      <c r="I23" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W23">
+        <v>1</v>
+      </c>
+      <c r="X23" t="s">
+        <v>4822</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" t="s">
+        <v>4570</v>
+      </c>
+      <c r="C24">
+        <v>2</v>
+      </c>
+      <c r="D24" s="4">
+        <v>9781975214937</v>
+      </c>
+      <c r="E24" s="4">
+        <v>9781975214944</v>
+      </c>
+      <c r="F24">
+        <v>2025</v>
+      </c>
+      <c r="G24" t="s">
+        <v>4571</v>
+      </c>
+      <c r="H24" s="2">
+        <v>45700</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
         <v>51</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B25" t="s">
         <v>4706</v>
       </c>
-      <c r="C18">
+      <c r="C25">
         <v>9</v>
       </c>
-      <c r="D18" s="4">
+      <c r="D25" s="4">
         <v>9781975242947</v>
       </c>
-      <c r="E18">
+      <c r="E25" s="4">
+        <v>9781975242961</v>
+      </c>
+      <c r="F25">
         <v>2026</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G25" t="s">
         <v>4707</v>
       </c>
-      <c r="G18" s="2">
+      <c r="H25" s="2">
         <v>45932</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C19">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>4825</v>
+      </c>
+      <c r="B26" t="s">
+        <v>4823</v>
+      </c>
+      <c r="C26">
         <v>2</v>
       </c>
-      <c r="D19" s="4">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D26" s="4">
+        <v>9781496378651</v>
+      </c>
+      <c r="E26" s="4">
+        <v>9781975106119</v>
+      </c>
+      <c r="F26">
+        <v>2018</v>
+      </c>
+      <c r="G26" t="s">
+        <v>4824</v>
+      </c>
+      <c r="I26" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W26">
+        <v>2</v>
+      </c>
+      <c r="X26" t="s">
+        <v>4826</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27">
+        <v>3</v>
+      </c>
+      <c r="D27" s="4">
+        <v>9781975183585</v>
+      </c>
+      <c r="E27" s="4">
+        <v>9781975183608</v>
+      </c>
+      <c r="F27">
+        <v>2023</v>
+      </c>
+      <c r="G27" t="s">
+        <v>55</v>
+      </c>
+      <c r="H27" s="2">
+        <v>44840</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28">
+        <v>8</v>
+      </c>
+      <c r="D28" s="4">
+        <v>9781496398116</v>
+      </c>
+      <c r="E28" s="4">
+        <v>9781975162788</v>
+      </c>
+      <c r="F28">
+        <v>2021</v>
+      </c>
+      <c r="G28" t="s">
+        <v>58</v>
+      </c>
+      <c r="H28" s="2">
+        <v>3</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" t="s">
+        <v>4876</v>
+      </c>
+      <c r="C29">
+        <v>9</v>
+      </c>
+      <c r="D29" s="4">
+        <v>9781975212643</v>
+      </c>
+      <c r="E29" s="4">
+        <v>9781975212650</v>
+      </c>
+      <c r="F29">
+        <v>2026</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>4877</v>
+      </c>
+      <c r="H29" s="2">
+        <v>47024</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" s="4">
+        <v>9781975221232</v>
+      </c>
+      <c r="E30" s="4">
+        <v>9781975221249</v>
+      </c>
+      <c r="F30">
         <v>2025</v>
       </c>
-      <c r="F19" t="s">
-[...13 lines deleted...]
-      <c r="C20">
+      <c r="G30" t="s">
+        <v>61</v>
+      </c>
+      <c r="H30" s="2">
+        <v>45621</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31">
+        <v>6</v>
+      </c>
+      <c r="D31" s="4">
+        <v>9781975103545</v>
+      </c>
+      <c r="E31" s="4">
+        <v>9781975142155</v>
+      </c>
+      <c r="F31">
+        <v>2020</v>
+      </c>
+      <c r="G31" t="s">
+        <v>64</v>
+      </c>
+      <c r="H31" s="2">
+        <v>43538</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" t="s">
+        <v>4567</v>
+      </c>
+      <c r="C32">
+        <v>5</v>
+      </c>
+      <c r="D32" s="4">
+        <v>9781496343802</v>
+      </c>
+      <c r="F32">
+        <v>2019</v>
+      </c>
+      <c r="G32" t="s">
+        <v>66</v>
+      </c>
+      <c r="H32" s="2">
+        <v>43194</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33">
+        <v>2</v>
+      </c>
+      <c r="D33" s="4">
+        <v>9781975211097</v>
+      </c>
+      <c r="E33" s="4">
+        <v>9781975211103</v>
+      </c>
+      <c r="F33">
+        <v>2025</v>
+      </c>
+      <c r="G33" t="s">
+        <v>69</v>
+      </c>
+      <c r="H33" s="2">
+        <v>45350</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34">
+        <v>6</v>
+      </c>
+      <c r="D34" s="4">
+        <v>9781451186567</v>
+      </c>
+      <c r="E34" s="4">
+        <v>9781469881270</v>
+      </c>
+      <c r="F34">
+        <v>2014</v>
+      </c>
+      <c r="G34" t="s">
+        <v>72</v>
+      </c>
+      <c r="H34" s="2">
+        <v>43727</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>4829</v>
+      </c>
+      <c r="B35" t="s">
+        <v>4827</v>
+      </c>
+      <c r="C35">
+        <v>10</v>
+      </c>
+      <c r="D35" s="4">
+        <v>9781975185831</v>
+      </c>
+      <c r="E35" s="4">
+        <v>9781975185848</v>
+      </c>
+      <c r="F35">
+        <v>2023</v>
+      </c>
+      <c r="G35" t="s">
+        <v>4828</v>
+      </c>
+      <c r="I35" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W35">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A36" s="6" t="s">
+        <v>4736</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>4737</v>
+      </c>
+      <c r="C36" s="6">
+        <v>11</v>
+      </c>
+      <c r="D36" s="9">
+        <v>9781975246617</v>
+      </c>
+      <c r="E36" s="4">
+        <v>9781975246624</v>
+      </c>
+      <c r="F36" s="6">
+        <v>2027</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>4738</v>
+      </c>
+      <c r="H36" s="7">
+        <v>46034</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>4833</v>
+      </c>
+      <c r="B37" t="s">
+        <v>4831</v>
+      </c>
+      <c r="C37">
+        <v>2</v>
+      </c>
+      <c r="D37" s="4">
+        <v>9781451113679</v>
+      </c>
+      <c r="E37" s="4">
+        <v>9781451177541</v>
+      </c>
+      <c r="F37">
+        <v>2013</v>
+      </c>
+      <c r="G37" t="s">
+        <v>4832</v>
+      </c>
+      <c r="I37" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W37">
+        <v>2</v>
+      </c>
+      <c r="X37" t="s">
+        <v>4830</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>4836</v>
+      </c>
+      <c r="B38" t="s">
+        <v>4834</v>
+      </c>
+      <c r="C38">
         <v>3</v>
       </c>
-      <c r="D20" s="4">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="D38" s="4">
+        <v>9781451114225</v>
+      </c>
+      <c r="E38" s="4">
+        <v>9781469831718</v>
+      </c>
+      <c r="F38">
+        <v>2014</v>
+      </c>
+      <c r="G38" t="s">
+        <v>4835</v>
+      </c>
+      <c r="I38" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W38">
+        <v>3</v>
+      </c>
+      <c r="X38" t="s">
+        <v>4837</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>4840</v>
+      </c>
+      <c r="B39" t="s">
+        <v>4838</v>
+      </c>
+      <c r="C39">
+        <v>4</v>
+      </c>
+      <c r="D39" s="4">
+        <v>9781975113339</v>
+      </c>
+      <c r="E39" s="4">
+        <v>9781975113346</v>
+      </c>
+      <c r="F39">
+        <v>2020</v>
+      </c>
+      <c r="G39" t="s">
+        <v>4839</v>
+      </c>
+      <c r="I39" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W39">
+        <v>4</v>
+      </c>
+      <c r="X39" t="s">
+        <v>4841</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>4844</v>
+      </c>
+      <c r="B40" t="s">
+        <v>4842</v>
+      </c>
+      <c r="C40">
+        <v>3</v>
+      </c>
+      <c r="D40" s="4">
+        <v>9781451114102</v>
+      </c>
+      <c r="E40" s="4">
+        <v>9781451181876</v>
+      </c>
+      <c r="F40">
+        <v>2012</v>
+      </c>
+      <c r="G40" t="s">
+        <v>4843</v>
+      </c>
+      <c r="I40" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W40">
+        <v>3</v>
+      </c>
+      <c r="X40" t="s">
+        <v>4845</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>4848</v>
+      </c>
+      <c r="B41" t="s">
+        <v>4846</v>
+      </c>
+      <c r="C41">
+        <v>4</v>
+      </c>
+      <c r="D41" s="4">
+        <v>9781496328083</v>
+      </c>
+      <c r="E41" s="4">
+        <v>9781496353689</v>
+      </c>
+      <c r="F41">
+        <v>2016</v>
+      </c>
+      <c r="G41" t="s">
+        <v>4847</v>
+      </c>
+      <c r="I41" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>4851</v>
+      </c>
+      <c r="B42" t="s">
+        <v>4849</v>
+      </c>
+      <c r="C42">
+        <v>3</v>
+      </c>
+      <c r="D42" s="4">
+        <v>9781451114256</v>
+      </c>
+      <c r="E42" s="4">
+        <v>9781451181906</v>
+      </c>
+      <c r="F42">
+        <v>2012</v>
+      </c>
+      <c r="G42" t="s">
+        <v>4850</v>
+      </c>
+      <c r="I42" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W42">
+        <v>3</v>
+      </c>
+      <c r="X42" t="s">
+        <v>4852</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>4855</v>
+      </c>
+      <c r="B43" t="s">
+        <v>4853</v>
+      </c>
+      <c r="C43">
+        <v>37</v>
+      </c>
+      <c r="D43" s="4">
+        <v>9781975190620</v>
+      </c>
+      <c r="E43" s="4">
+        <v>9781975190637</v>
+      </c>
+      <c r="F43">
         <v>2023</v>
       </c>
-      <c r="F20" t="s">
-[...13 lines deleted...]
-      <c r="C21">
+      <c r="G43" t="s">
+        <v>4854</v>
+      </c>
+      <c r="I43" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W43">
+        <v>37</v>
+      </c>
+      <c r="X43" t="s">
+        <v>4856</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>4859</v>
+      </c>
+      <c r="B44" t="s">
+        <v>4857</v>
+      </c>
+      <c r="C44">
+        <v>2</v>
+      </c>
+      <c r="D44" s="4">
+        <v>9781451143270</v>
+      </c>
+      <c r="E44" s="4">
+        <v>9781469888590</v>
+      </c>
+      <c r="F44">
+        <v>2015</v>
+      </c>
+      <c r="G44" t="s">
+        <v>4858</v>
+      </c>
+      <c r="I44" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>4862</v>
+      </c>
+      <c r="B45" t="s">
+        <v>4860</v>
+      </c>
+      <c r="C45">
         <v>8</v>
       </c>
-      <c r="D21" s="4">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D45" s="4">
+        <v>9781975120061</v>
+      </c>
+      <c r="E45" s="4">
+        <v>9781975120085</v>
+      </c>
+      <c r="F45">
+        <v>2020</v>
+      </c>
+      <c r="G45" t="s">
+        <v>4861</v>
+      </c>
+      <c r="I45" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W45">
+        <v>8</v>
+      </c>
+      <c r="X45" t="s">
+        <v>4863</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>4866</v>
+      </c>
+      <c r="B46" t="s">
+        <v>4864</v>
+      </c>
+      <c r="C46">
+        <v>2</v>
+      </c>
+      <c r="D46" s="4">
+        <v>9781451114171</v>
+      </c>
+      <c r="E46" s="4">
+        <v>9781469831732</v>
+      </c>
+      <c r="F46">
+        <v>2017</v>
+      </c>
+      <c r="G46" t="s">
+        <v>4865</v>
+      </c>
+      <c r="I46" t="s">
+        <v>4874</v>
+      </c>
+      <c r="W46">
+        <v>2</v>
+      </c>
+      <c r="X46" t="s">
+        <v>4867</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>77</v>
+      </c>
+      <c r="B47" t="s">
+        <v>78</v>
+      </c>
+      <c r="C47">
+        <v>5</v>
+      </c>
+      <c r="D47" s="4">
+        <v>9781975235413</v>
+      </c>
+      <c r="E47" s="4">
+        <v>9781975235420</v>
+      </c>
+      <c r="F47">
+        <v>2025</v>
+      </c>
+      <c r="G47" t="s">
+        <v>79</v>
+      </c>
+      <c r="H47" s="2">
+        <v>45652</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>80</v>
+      </c>
+      <c r="B48" t="s">
+        <v>81</v>
+      </c>
+      <c r="C48">
+        <v>5</v>
+      </c>
+      <c r="D48" s="4">
+        <v>9781975212841</v>
+      </c>
+      <c r="E48" s="4">
+        <v>9781975212858</v>
+      </c>
+      <c r="F48">
+        <v>2025</v>
+      </c>
+      <c r="G48" t="s">
+        <v>82</v>
+      </c>
+      <c r="H48" s="2">
+        <v>45548</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B49" t="s">
+        <v>4568</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" s="4">
+        <v>9781496323705</v>
+      </c>
+      <c r="E49" s="4">
+        <v>9781496344670</v>
+      </c>
+      <c r="F49">
+        <v>2016</v>
+      </c>
+      <c r="G49" t="s">
+        <v>74</v>
+      </c>
+      <c r="H49" s="2">
+        <v>43663</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>83</v>
+      </c>
+      <c r="B50" t="s">
+        <v>84</v>
+      </c>
+      <c r="C50">
+        <v>4</v>
+      </c>
+      <c r="D50" s="4">
+        <v>9781975215453</v>
+      </c>
+      <c r="E50" s="4">
+        <v>9781975215460</v>
+      </c>
+      <c r="F50">
+        <v>2025</v>
+      </c>
+      <c r="G50" t="s">
+        <v>85</v>
+      </c>
+      <c r="H50" s="2">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="6" t="s">
+        <v>4739</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>4741</v>
+      </c>
+      <c r="C51" s="6">
+        <v>38</v>
+      </c>
+      <c r="D51" s="9">
+        <v>9781975245405</v>
+      </c>
+      <c r="E51" s="4">
+        <v>9781975245412</v>
+      </c>
+      <c r="F51" s="6">
+        <v>2025</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>4740</v>
+      </c>
+      <c r="H51" s="7">
+        <v>46000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>86</v>
+      </c>
+      <c r="B52" t="s">
+        <v>87</v>
+      </c>
+      <c r="C52">
+        <v>3</v>
+      </c>
+      <c r="D52" s="4">
+        <v>9781975180515</v>
+      </c>
+      <c r="E52" s="4">
+        <v>9781975191825</v>
+      </c>
+      <c r="F52">
+        <v>2023</v>
+      </c>
+      <c r="G52" t="s">
+        <v>88</v>
+      </c>
+      <c r="H52" s="2">
+        <v>44604</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>4871</v>
+      </c>
+      <c r="B53" t="s">
+        <v>4569</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" s="4">
+        <v>9781975210823</v>
+      </c>
+      <c r="E53" s="4">
+        <v>9781975210830</v>
+      </c>
+      <c r="F53">
+        <v>2025</v>
+      </c>
+      <c r="G53" t="s">
+        <v>76</v>
+      </c>
+      <c r="H53" s="2">
+        <v>45275</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>4636</v>
+      </c>
+      <c r="B54" t="s">
+        <v>4637</v>
+      </c>
+      <c r="C54">
+        <v>3</v>
+      </c>
+      <c r="D54" s="4">
+        <v>9781975237349</v>
+      </c>
+      <c r="E54" s="4">
+        <v>9781975237356</v>
+      </c>
+      <c r="F54">
+        <v>2026</v>
+      </c>
+      <c r="G54" t="s">
+        <v>4638</v>
+      </c>
+      <c r="H54" s="2">
+        <v>45744</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>89</v>
+      </c>
+      <c r="B55" t="s">
+        <v>90</v>
+      </c>
+      <c r="C55">
+        <v>3</v>
+      </c>
+      <c r="D55" s="4">
+        <v>9781975113261</v>
+      </c>
+      <c r="E55" s="4">
+        <v>9781975163020</v>
+      </c>
+      <c r="F55">
+        <v>2022</v>
+      </c>
+      <c r="G55" t="s">
+        <v>91</v>
+      </c>
+      <c r="H55" s="2">
+        <v>44285</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>92</v>
+      </c>
+      <c r="B56" t="s">
+        <v>93</v>
+      </c>
+      <c r="C56">
+        <v>4</v>
+      </c>
+      <c r="D56" s="4">
+        <v>9781975113360</v>
+      </c>
+      <c r="E56" s="4">
+        <v>9781975113377</v>
+      </c>
+      <c r="F56">
+        <v>2023</v>
+      </c>
+      <c r="G56" t="s">
+        <v>94</v>
+      </c>
+      <c r="H56" s="2">
+        <v>44817</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>95</v>
+      </c>
+      <c r="B57" t="s">
+        <v>96</v>
+      </c>
+      <c r="C57">
+        <v>3</v>
+      </c>
+      <c r="D57" s="4">
+        <v>9781975113421</v>
+      </c>
+      <c r="E57" s="4">
+        <v>9781975113438</v>
+      </c>
+      <c r="F57">
+        <v>2020</v>
+      </c>
+      <c r="G57" t="s">
+        <v>97</v>
+      </c>
+      <c r="H57" s="2">
+        <v>43657</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>98</v>
+      </c>
+      <c r="B58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C58">
+        <v>4</v>
+      </c>
+      <c r="D58" s="4">
+        <v>9781975113452</v>
+      </c>
+      <c r="E58" s="4">
+        <v>9781975113469</v>
+      </c>
+      <c r="F58">
         <v>2021</v>
       </c>
-      <c r="F21" t="s">
-[...82 lines deleted...]
-      <c r="C25">
+      <c r="G58" t="s">
+        <v>100</v>
+      </c>
+      <c r="H58" s="2">
+        <v>43818</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>101</v>
+      </c>
+      <c r="B59" t="s">
+        <v>102</v>
+      </c>
+      <c r="C59">
+        <v>4</v>
+      </c>
+      <c r="D59" s="4">
+        <v>9781975113308</v>
+      </c>
+      <c r="E59" s="4">
+        <v>9781975113315</v>
+      </c>
+      <c r="F59">
+        <v>2021</v>
+      </c>
+      <c r="G59" t="s">
+        <v>103</v>
+      </c>
+      <c r="H59" s="2">
+        <v>44097</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>83</v>
+      </c>
+      <c r="B60" t="s">
+        <v>104</v>
+      </c>
+      <c r="C60">
+        <v>3</v>
+      </c>
+      <c r="D60" s="4">
+        <v>9781496328519</v>
+      </c>
+      <c r="E60" s="4">
+        <v>9781496328533</v>
+      </c>
+      <c r="F60">
+        <v>2018</v>
+      </c>
+      <c r="G60" t="s">
+        <v>105</v>
+      </c>
+      <c r="H60" s="2">
+        <v>43048</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>106</v>
+      </c>
+      <c r="B61" t="s">
+        <v>107</v>
+      </c>
+      <c r="C61">
+        <v>9</v>
+      </c>
+      <c r="D61" s="4">
+        <v>9781975201258</v>
+      </c>
+      <c r="E61" s="4">
+        <v>9781975201265</v>
+      </c>
+      <c r="F61">
+        <v>2024</v>
+      </c>
+      <c r="G61" t="s">
+        <v>108</v>
+      </c>
+      <c r="H61" s="2">
+        <v>45275</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>109</v>
+      </c>
+      <c r="B62" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62">
         <v>2</v>
       </c>
-      <c r="D25" s="4">
-[...77 lines deleted...]
-      <c r="G28" s="2">
+      <c r="D62" s="4">
+        <v>9781451114126</v>
+      </c>
+      <c r="E62" s="4">
+        <v>9781451181951</v>
+      </c>
+      <c r="F62">
+        <v>2012</v>
+      </c>
+      <c r="G62" t="s">
+        <v>111</v>
+      </c>
+      <c r="H62" s="2">
         <v>43663</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
-[...343 lines deleted...]
-    </row>
   </sheetData>
+  <autoFilter ref="A1:X62" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:X62">
+      <sortCondition ref="B1:B62"/>
+    </sortState>
+  </autoFilter>
+  <conditionalFormatting sqref="D30:E1048576 D1:E28">
+    <cfRule type="duplicateValues" dxfId="3" priority="2"/>
+    <cfRule type="duplicateValues" dxfId="2" priority="3"/>
+    <cfRule type="duplicateValues" dxfId="1" priority="4"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D29:E29">
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:D84"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
@@ -26062,50 +28536,2147 @@
       </c>
       <c r="C263" t="s">
         <v>2815</v>
       </c>
       <c r="D263" t="s">
         <v>2816</v>
       </c>
     </row>
     <row r="264" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B264" t="s">
         <v>2817</v>
       </c>
       <c r="C264" t="s">
         <v>2818</v>
       </c>
       <c r="D264" t="s">
         <v>2819</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DCAC71D-FA21-4DB0-A630-A2BA0A948A7D}">
+  <dimension ref="A1:D266"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>4878</v>
+      </c>
+      <c r="B2" t="s">
+        <v>4876</v>
+      </c>
+      <c r="D2" t="s">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>4879</v>
+      </c>
+      <c r="C3" t="s">
+        <v>4880</v>
+      </c>
+      <c r="D3" t="s">
+        <v>5121</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C4" t="s">
+        <v>4876</v>
+      </c>
+      <c r="D4" t="s">
+        <v>5122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C5" t="s">
+        <v>117</v>
+      </c>
+      <c r="D5" t="s">
+        <v>5123</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C6" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D6" t="s">
+        <v>5124</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C7" t="s">
+        <v>195</v>
+      </c>
+      <c r="D7" t="s">
+        <v>5125</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D8" t="s">
+        <v>5126</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C9" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D9" t="s">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C10" t="s">
+        <v>121</v>
+      </c>
+      <c r="D10" t="s">
+        <v>5128</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C12" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C13" t="s">
+        <v>4881</v>
+      </c>
+      <c r="D13" t="s">
+        <v>5129</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C14" t="s">
+        <v>4882</v>
+      </c>
+      <c r="D14" t="s">
+        <v>5130</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C15" t="s">
+        <v>4883</v>
+      </c>
+      <c r="D15" t="s">
+        <v>5131</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C16" t="s">
+        <v>4884</v>
+      </c>
+      <c r="D16" t="s">
+        <v>5132</v>
+      </c>
+    </row>
+    <row r="17" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C17" t="s">
+        <v>4885</v>
+      </c>
+      <c r="D17" t="s">
+        <v>5133</v>
+      </c>
+    </row>
+    <row r="18" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C18" t="s">
+        <v>4886</v>
+      </c>
+      <c r="D18" t="s">
+        <v>5134</v>
+      </c>
+    </row>
+    <row r="19" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C19" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C20" t="s">
+        <v>4887</v>
+      </c>
+      <c r="D20" t="s">
+        <v>5135</v>
+      </c>
+    </row>
+    <row r="21" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C21" t="s">
+        <v>4888</v>
+      </c>
+      <c r="D21" t="s">
+        <v>5136</v>
+      </c>
+    </row>
+    <row r="22" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C22" t="s">
+        <v>4889</v>
+      </c>
+      <c r="D22" t="s">
+        <v>5137</v>
+      </c>
+    </row>
+    <row r="23" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C23" t="s">
+        <v>4890</v>
+      </c>
+      <c r="D23" t="s">
+        <v>5138</v>
+      </c>
+    </row>
+    <row r="24" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C24" t="s">
+        <v>4891</v>
+      </c>
+      <c r="D24" t="s">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="25" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C25" t="s">
+        <v>4892</v>
+      </c>
+      <c r="D25" t="s">
+        <v>5140</v>
+      </c>
+    </row>
+    <row r="26" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C26" t="s">
+        <v>4893</v>
+      </c>
+      <c r="D26" t="s">
+        <v>5141</v>
+      </c>
+    </row>
+    <row r="27" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C27" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="28" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C28" t="s">
+        <v>4894</v>
+      </c>
+      <c r="D28" t="s">
+        <v>5142</v>
+      </c>
+    </row>
+    <row r="29" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C29" t="s">
+        <v>4895</v>
+      </c>
+      <c r="D29" t="s">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="30" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C30" t="s">
+        <v>4896</v>
+      </c>
+      <c r="D30" t="s">
+        <v>5144</v>
+      </c>
+    </row>
+    <row r="31" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C31" t="s">
+        <v>4897</v>
+      </c>
+      <c r="D31" t="s">
+        <v>5145</v>
+      </c>
+    </row>
+    <row r="32" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C32" t="s">
+        <v>4898</v>
+      </c>
+      <c r="D32" t="s">
+        <v>5146</v>
+      </c>
+    </row>
+    <row r="33" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C33" t="s">
+        <v>4899</v>
+      </c>
+      <c r="D33" t="s">
+        <v>5147</v>
+      </c>
+    </row>
+    <row r="34" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C34" t="s">
+        <v>4900</v>
+      </c>
+      <c r="D34" t="s">
+        <v>5148</v>
+      </c>
+    </row>
+    <row r="35" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C35" t="s">
+        <v>4901</v>
+      </c>
+      <c r="D35" t="s">
+        <v>5149</v>
+      </c>
+    </row>
+    <row r="36" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C36" t="s">
+        <v>4902</v>
+      </c>
+      <c r="D36" t="s">
+        <v>5150</v>
+      </c>
+    </row>
+    <row r="37" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C37" t="s">
+        <v>4903</v>
+      </c>
+      <c r="D37" t="s">
+        <v>5151</v>
+      </c>
+    </row>
+    <row r="38" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C38" t="s">
+        <v>4904</v>
+      </c>
+      <c r="D38" t="s">
+        <v>5152</v>
+      </c>
+    </row>
+    <row r="39" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C39" t="s">
+        <v>4905</v>
+      </c>
+      <c r="D39" t="s">
+        <v>5153</v>
+      </c>
+    </row>
+    <row r="40" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C40" t="s">
+        <v>4906</v>
+      </c>
+      <c r="D40" t="s">
+        <v>5154</v>
+      </c>
+    </row>
+    <row r="41" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C41" t="s">
+        <v>4907</v>
+      </c>
+      <c r="D41" t="s">
+        <v>5155</v>
+      </c>
+    </row>
+    <row r="42" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C42" t="s">
+        <v>4908</v>
+      </c>
+      <c r="D42" t="s">
+        <v>5156</v>
+      </c>
+    </row>
+    <row r="43" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C43" t="s">
+        <v>4909</v>
+      </c>
+      <c r="D43" t="s">
+        <v>5157</v>
+      </c>
+    </row>
+    <row r="44" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C44" t="s">
+        <v>4910</v>
+      </c>
+      <c r="D44" t="s">
+        <v>5158</v>
+      </c>
+    </row>
+    <row r="45" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C45" t="s">
+        <v>4911</v>
+      </c>
+      <c r="D45" t="s">
+        <v>5159</v>
+      </c>
+    </row>
+    <row r="46" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C46" t="s">
+        <v>4912</v>
+      </c>
+      <c r="D46" t="s">
+        <v>5160</v>
+      </c>
+    </row>
+    <row r="47" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C47" t="s">
+        <v>4913</v>
+      </c>
+      <c r="D47" t="s">
+        <v>5161</v>
+      </c>
+    </row>
+    <row r="48" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C48" t="s">
+        <v>4914</v>
+      </c>
+      <c r="D48" t="s">
+        <v>5162</v>
+      </c>
+    </row>
+    <row r="49" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C49" t="s">
+        <v>4915</v>
+      </c>
+      <c r="D49" t="s">
+        <v>5163</v>
+      </c>
+    </row>
+    <row r="50" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C50" t="s">
+        <v>4916</v>
+      </c>
+      <c r="D50" t="s">
+        <v>5164</v>
+      </c>
+    </row>
+    <row r="51" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C51" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="52" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C52" t="s">
+        <v>4917</v>
+      </c>
+      <c r="D52" t="s">
+        <v>5165</v>
+      </c>
+    </row>
+    <row r="53" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C53" t="s">
+        <v>4918</v>
+      </c>
+      <c r="D53" t="s">
+        <v>5166</v>
+      </c>
+    </row>
+    <row r="54" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C54" t="s">
+        <v>4919</v>
+      </c>
+      <c r="D54" t="s">
+        <v>5167</v>
+      </c>
+    </row>
+    <row r="55" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C55" t="s">
+        <v>4920</v>
+      </c>
+      <c r="D55" t="s">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="56" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C56" t="s">
+        <v>4921</v>
+      </c>
+      <c r="D56" t="s">
+        <v>5169</v>
+      </c>
+    </row>
+    <row r="57" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C57" t="s">
+        <v>4922</v>
+      </c>
+      <c r="D57" t="s">
+        <v>5170</v>
+      </c>
+    </row>
+    <row r="58" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C58" t="s">
+        <v>4923</v>
+      </c>
+      <c r="D58" t="s">
+        <v>5171</v>
+      </c>
+    </row>
+    <row r="59" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C59" t="s">
+        <v>4924</v>
+      </c>
+      <c r="D59" t="s">
+        <v>5172</v>
+      </c>
+    </row>
+    <row r="60" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C60" t="s">
+        <v>4925</v>
+      </c>
+      <c r="D60" t="s">
+        <v>5173</v>
+      </c>
+    </row>
+    <row r="61" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C61" t="s">
+        <v>4926</v>
+      </c>
+      <c r="D61" t="s">
+        <v>5174</v>
+      </c>
+    </row>
+    <row r="62" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C62" t="s">
+        <v>4927</v>
+      </c>
+      <c r="D62" t="s">
+        <v>5175</v>
+      </c>
+    </row>
+    <row r="63" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C63" t="s">
+        <v>4928</v>
+      </c>
+      <c r="D63" t="s">
+        <v>5176</v>
+      </c>
+    </row>
+    <row r="64" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C64" t="s">
+        <v>4929</v>
+      </c>
+      <c r="D64" t="s">
+        <v>5177</v>
+      </c>
+    </row>
+    <row r="65" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C65" t="s">
+        <v>4930</v>
+      </c>
+      <c r="D65" t="s">
+        <v>5178</v>
+      </c>
+    </row>
+    <row r="66" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C66" t="s">
+        <v>4931</v>
+      </c>
+      <c r="D66" t="s">
+        <v>5179</v>
+      </c>
+    </row>
+    <row r="67" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C67" t="s">
+        <v>4932</v>
+      </c>
+      <c r="D67" t="s">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="68" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C68" t="s">
+        <v>4933</v>
+      </c>
+      <c r="D68" t="s">
+        <v>5181</v>
+      </c>
+    </row>
+    <row r="69" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C69" t="s">
+        <v>4934</v>
+      </c>
+      <c r="D69" t="s">
+        <v>5182</v>
+      </c>
+    </row>
+    <row r="70" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C70" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="71" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C71" t="s">
+        <v>4935</v>
+      </c>
+      <c r="D71" t="s">
+        <v>5183</v>
+      </c>
+    </row>
+    <row r="72" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C72" t="s">
+        <v>4936</v>
+      </c>
+      <c r="D72" t="s">
+        <v>5184</v>
+      </c>
+    </row>
+    <row r="73" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C73" t="s">
+        <v>4937</v>
+      </c>
+      <c r="D73" t="s">
+        <v>5185</v>
+      </c>
+    </row>
+    <row r="74" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C74" t="s">
+        <v>4938</v>
+      </c>
+      <c r="D74" t="s">
+        <v>5186</v>
+      </c>
+    </row>
+    <row r="75" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C75" t="s">
+        <v>4939</v>
+      </c>
+      <c r="D75" t="s">
+        <v>5187</v>
+      </c>
+    </row>
+    <row r="76" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C76" t="s">
+        <v>4940</v>
+      </c>
+      <c r="D76" t="s">
+        <v>5188</v>
+      </c>
+    </row>
+    <row r="77" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C77" t="s">
+        <v>4941</v>
+      </c>
+      <c r="D77" t="s">
+        <v>5189</v>
+      </c>
+    </row>
+    <row r="78" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C78" t="s">
+        <v>4942</v>
+      </c>
+      <c r="D78" t="s">
+        <v>5190</v>
+      </c>
+    </row>
+    <row r="79" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C79" t="s">
+        <v>4943</v>
+      </c>
+      <c r="D79" t="s">
+        <v>5191</v>
+      </c>
+    </row>
+    <row r="80" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C80" t="s">
+        <v>4944</v>
+      </c>
+      <c r="D80" t="s">
+        <v>5192</v>
+      </c>
+    </row>
+    <row r="81" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C81" t="s">
+        <v>4945</v>
+      </c>
+      <c r="D81" t="s">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="82" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C82" t="s">
+        <v>4946</v>
+      </c>
+      <c r="D82" t="s">
+        <v>5194</v>
+      </c>
+    </row>
+    <row r="83" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C83" t="s">
+        <v>4947</v>
+      </c>
+      <c r="D83" t="s">
+        <v>5195</v>
+      </c>
+    </row>
+    <row r="84" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C84" t="s">
+        <v>4948</v>
+      </c>
+      <c r="D84" t="s">
+        <v>5196</v>
+      </c>
+    </row>
+    <row r="85" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C85" t="s">
+        <v>4949</v>
+      </c>
+      <c r="D85" t="s">
+        <v>5197</v>
+      </c>
+    </row>
+    <row r="86" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C86" t="s">
+        <v>4950</v>
+      </c>
+      <c r="D86" t="s">
+        <v>5198</v>
+      </c>
+    </row>
+    <row r="87" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C87" t="s">
+        <v>4951</v>
+      </c>
+      <c r="D87" t="s">
+        <v>5199</v>
+      </c>
+    </row>
+    <row r="88" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C88" t="s">
+        <v>4952</v>
+      </c>
+      <c r="D88" t="s">
+        <v>5200</v>
+      </c>
+    </row>
+    <row r="89" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C89" t="s">
+        <v>4953</v>
+      </c>
+      <c r="D89" t="s">
+        <v>5201</v>
+      </c>
+    </row>
+    <row r="90" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C90" t="s">
+        <v>4954</v>
+      </c>
+      <c r="D90" t="s">
+        <v>5202</v>
+      </c>
+    </row>
+    <row r="91" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C91" t="s">
+        <v>4955</v>
+      </c>
+      <c r="D91" t="s">
+        <v>5203</v>
+      </c>
+    </row>
+    <row r="92" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C92" t="s">
+        <v>4956</v>
+      </c>
+      <c r="D92" t="s">
+        <v>5204</v>
+      </c>
+    </row>
+    <row r="93" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C93" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="94" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C94" t="s">
+        <v>4957</v>
+      </c>
+      <c r="D94" t="s">
+        <v>5205</v>
+      </c>
+    </row>
+    <row r="95" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C95" t="s">
+        <v>4958</v>
+      </c>
+      <c r="D95" t="s">
+        <v>5206</v>
+      </c>
+    </row>
+    <row r="96" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C96" t="s">
+        <v>4959</v>
+      </c>
+      <c r="D96" t="s">
+        <v>5207</v>
+      </c>
+    </row>
+    <row r="97" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C97" t="s">
+        <v>4960</v>
+      </c>
+      <c r="D97" t="s">
+        <v>5208</v>
+      </c>
+    </row>
+    <row r="98" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C98" t="s">
+        <v>4961</v>
+      </c>
+      <c r="D98" t="s">
+        <v>5209</v>
+      </c>
+    </row>
+    <row r="99" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C99" t="s">
+        <v>4962</v>
+      </c>
+      <c r="D99" t="s">
+        <v>5210</v>
+      </c>
+    </row>
+    <row r="100" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C100" t="s">
+        <v>4963</v>
+      </c>
+      <c r="D100" t="s">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="101" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C101" t="s">
+        <v>4964</v>
+      </c>
+      <c r="D101" t="s">
+        <v>5212</v>
+      </c>
+    </row>
+    <row r="102" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C102" t="s">
+        <v>4965</v>
+      </c>
+      <c r="D102" t="s">
+        <v>5213</v>
+      </c>
+    </row>
+    <row r="103" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C103" t="s">
+        <v>4966</v>
+      </c>
+      <c r="D103" t="s">
+        <v>5214</v>
+      </c>
+    </row>
+    <row r="104" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C104" t="s">
+        <v>4967</v>
+      </c>
+      <c r="D104" t="s">
+        <v>5215</v>
+      </c>
+    </row>
+    <row r="105" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C105" t="s">
+        <v>4968</v>
+      </c>
+      <c r="D105" t="s">
+        <v>5216</v>
+      </c>
+    </row>
+    <row r="106" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C106" t="s">
+        <v>4969</v>
+      </c>
+      <c r="D106" t="s">
+        <v>5217</v>
+      </c>
+    </row>
+    <row r="107" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C107" t="s">
+        <v>4970</v>
+      </c>
+      <c r="D107" t="s">
+        <v>5218</v>
+      </c>
+    </row>
+    <row r="108" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C108" t="s">
+        <v>4971</v>
+      </c>
+      <c r="D108" t="s">
+        <v>5219</v>
+      </c>
+    </row>
+    <row r="109" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C109" t="s">
+        <v>4972</v>
+      </c>
+      <c r="D109" t="s">
+        <v>5220</v>
+      </c>
+    </row>
+    <row r="110" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C110" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="111" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C111" t="s">
+        <v>4973</v>
+      </c>
+      <c r="D111" t="s">
+        <v>5221</v>
+      </c>
+    </row>
+    <row r="112" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C112" t="s">
+        <v>4974</v>
+      </c>
+      <c r="D112" t="s">
+        <v>5222</v>
+      </c>
+    </row>
+    <row r="113" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C113" t="s">
+        <v>4975</v>
+      </c>
+      <c r="D113" t="s">
+        <v>5223</v>
+      </c>
+    </row>
+    <row r="114" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C114" t="s">
+        <v>4976</v>
+      </c>
+      <c r="D114" t="s">
+        <v>5224</v>
+      </c>
+    </row>
+    <row r="115" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C115" t="s">
+        <v>4977</v>
+      </c>
+      <c r="D115" t="s">
+        <v>5225</v>
+      </c>
+    </row>
+    <row r="116" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C116" t="s">
+        <v>4978</v>
+      </c>
+      <c r="D116" t="s">
+        <v>5226</v>
+      </c>
+    </row>
+    <row r="117" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C117" t="s">
+        <v>4979</v>
+      </c>
+      <c r="D117" t="s">
+        <v>5227</v>
+      </c>
+    </row>
+    <row r="118" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C118" t="s">
+        <v>4980</v>
+      </c>
+      <c r="D118" t="s">
+        <v>5228</v>
+      </c>
+    </row>
+    <row r="119" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C119" t="s">
+        <v>4981</v>
+      </c>
+      <c r="D119" t="s">
+        <v>5229</v>
+      </c>
+    </row>
+    <row r="120" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C120" t="s">
+        <v>4982</v>
+      </c>
+      <c r="D120" t="s">
+        <v>5230</v>
+      </c>
+    </row>
+    <row r="121" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C121" t="s">
+        <v>4983</v>
+      </c>
+      <c r="D121" t="s">
+        <v>5231</v>
+      </c>
+    </row>
+    <row r="122" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C122" t="s">
+        <v>4984</v>
+      </c>
+      <c r="D122" t="s">
+        <v>5232</v>
+      </c>
+    </row>
+    <row r="123" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C123" t="s">
+        <v>4985</v>
+      </c>
+      <c r="D123" t="s">
+        <v>5233</v>
+      </c>
+    </row>
+    <row r="124" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C124" t="s">
+        <v>4986</v>
+      </c>
+    </row>
+    <row r="125" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C125" t="s">
+        <v>4987</v>
+      </c>
+      <c r="D125" t="s">
+        <v>5234</v>
+      </c>
+    </row>
+    <row r="126" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C126" t="s">
+        <v>4988</v>
+      </c>
+      <c r="D126" t="s">
+        <v>5235</v>
+      </c>
+    </row>
+    <row r="127" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C127" t="s">
+        <v>4989</v>
+      </c>
+      <c r="D127" t="s">
+        <v>5236</v>
+      </c>
+    </row>
+    <row r="128" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C128" t="s">
+        <v>4990</v>
+      </c>
+      <c r="D128" t="s">
+        <v>5237</v>
+      </c>
+    </row>
+    <row r="129" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C129" t="s">
+        <v>4991</v>
+      </c>
+      <c r="D129" t="s">
+        <v>5238</v>
+      </c>
+    </row>
+    <row r="130" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C130" t="s">
+        <v>4992</v>
+      </c>
+      <c r="D130" t="s">
+        <v>5239</v>
+      </c>
+    </row>
+    <row r="131" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C131" t="s">
+        <v>4993</v>
+      </c>
+      <c r="D131" t="s">
+        <v>5240</v>
+      </c>
+    </row>
+    <row r="132" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C132" t="s">
+        <v>4994</v>
+      </c>
+      <c r="D132" t="s">
+        <v>5241</v>
+      </c>
+    </row>
+    <row r="133" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C133" t="s">
+        <v>4995</v>
+      </c>
+      <c r="D133" t="s">
+        <v>5242</v>
+      </c>
+    </row>
+    <row r="134" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C134" t="s">
+        <v>4996</v>
+      </c>
+      <c r="D134" t="s">
+        <v>5243</v>
+      </c>
+    </row>
+    <row r="135" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C135" t="s">
+        <v>4997</v>
+      </c>
+      <c r="D135" t="s">
+        <v>5244</v>
+      </c>
+    </row>
+    <row r="136" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C136" t="s">
+        <v>4998</v>
+      </c>
+      <c r="D136" t="s">
+        <v>5245</v>
+      </c>
+    </row>
+    <row r="137" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C137" t="s">
+        <v>4999</v>
+      </c>
+      <c r="D137" t="s">
+        <v>5246</v>
+      </c>
+    </row>
+    <row r="138" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C138" t="s">
+        <v>5000</v>
+      </c>
+      <c r="D138" t="s">
+        <v>5247</v>
+      </c>
+    </row>
+    <row r="139" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C139" t="s">
+        <v>5001</v>
+      </c>
+      <c r="D139" t="s">
+        <v>5248</v>
+      </c>
+    </row>
+    <row r="140" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C140" t="s">
+        <v>5002</v>
+      </c>
+      <c r="D140" t="s">
+        <v>5249</v>
+      </c>
+    </row>
+    <row r="141" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C141" t="s">
+        <v>5003</v>
+      </c>
+      <c r="D141" t="s">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="142" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C142" t="s">
+        <v>5004</v>
+      </c>
+      <c r="D142" t="s">
+        <v>5251</v>
+      </c>
+    </row>
+    <row r="143" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C143" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="144" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C144" t="s">
+        <v>5005</v>
+      </c>
+      <c r="D144" t="s">
+        <v>5252</v>
+      </c>
+    </row>
+    <row r="145" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C145" t="s">
+        <v>5006</v>
+      </c>
+      <c r="D145" t="s">
+        <v>5253</v>
+      </c>
+    </row>
+    <row r="146" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C146" t="s">
+        <v>5007</v>
+      </c>
+      <c r="D146" t="s">
+        <v>5254</v>
+      </c>
+    </row>
+    <row r="147" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C147" t="s">
+        <v>5008</v>
+      </c>
+      <c r="D147" t="s">
+        <v>5255</v>
+      </c>
+    </row>
+    <row r="148" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C148" t="s">
+        <v>5009</v>
+      </c>
+      <c r="D148" t="s">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="149" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C149" t="s">
+        <v>5010</v>
+      </c>
+      <c r="D149" t="s">
+        <v>5257</v>
+      </c>
+    </row>
+    <row r="150" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C150" t="s">
+        <v>5011</v>
+      </c>
+      <c r="D150" t="s">
+        <v>5258</v>
+      </c>
+    </row>
+    <row r="151" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C151" t="s">
+        <v>5012</v>
+      </c>
+      <c r="D151" t="s">
+        <v>5259</v>
+      </c>
+    </row>
+    <row r="152" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C152" t="s">
+        <v>5013</v>
+      </c>
+      <c r="D152" t="s">
+        <v>5260</v>
+      </c>
+    </row>
+    <row r="153" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C153" t="s">
+        <v>5014</v>
+      </c>
+      <c r="D153" t="s">
+        <v>5261</v>
+      </c>
+    </row>
+    <row r="154" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C154" t="s">
+        <v>5015</v>
+      </c>
+      <c r="D154" t="s">
+        <v>5262</v>
+      </c>
+    </row>
+    <row r="155" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C155" t="s">
+        <v>5016</v>
+      </c>
+      <c r="D155" t="s">
+        <v>5263</v>
+      </c>
+    </row>
+    <row r="156" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C156" t="s">
+        <v>5017</v>
+      </c>
+      <c r="D156" t="s">
+        <v>5264</v>
+      </c>
+    </row>
+    <row r="157" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C157" t="s">
+        <v>5018</v>
+      </c>
+      <c r="D157" t="s">
+        <v>5265</v>
+      </c>
+    </row>
+    <row r="158" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C158" t="s">
+        <v>5019</v>
+      </c>
+      <c r="D158" t="s">
+        <v>5266</v>
+      </c>
+    </row>
+    <row r="159" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C159" t="s">
+        <v>5020</v>
+      </c>
+      <c r="D159" t="s">
+        <v>5267</v>
+      </c>
+    </row>
+    <row r="160" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C160" t="s">
+        <v>5021</v>
+      </c>
+      <c r="D160" t="s">
+        <v>5268</v>
+      </c>
+    </row>
+    <row r="161" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C161" t="s">
+        <v>5022</v>
+      </c>
+      <c r="D161" t="s">
+        <v>5269</v>
+      </c>
+    </row>
+    <row r="162" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C162" t="s">
+        <v>5023</v>
+      </c>
+      <c r="D162" t="s">
+        <v>5270</v>
+      </c>
+    </row>
+    <row r="163" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C163" t="s">
+        <v>5024</v>
+      </c>
+      <c r="D163" t="s">
+        <v>5271</v>
+      </c>
+    </row>
+    <row r="164" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C164" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="165" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C165" t="s">
+        <v>5025</v>
+      </c>
+      <c r="D165" t="s">
+        <v>5272</v>
+      </c>
+    </row>
+    <row r="166" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C166" t="s">
+        <v>5026</v>
+      </c>
+      <c r="D166" t="s">
+        <v>5273</v>
+      </c>
+    </row>
+    <row r="167" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C167" t="s">
+        <v>5027</v>
+      </c>
+      <c r="D167" t="s">
+        <v>5274</v>
+      </c>
+    </row>
+    <row r="168" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C168" t="s">
+        <v>5028</v>
+      </c>
+      <c r="D168" t="s">
+        <v>5275</v>
+      </c>
+    </row>
+    <row r="169" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C169" t="s">
+        <v>5029</v>
+      </c>
+      <c r="D169" t="s">
+        <v>5276</v>
+      </c>
+    </row>
+    <row r="170" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C170" t="s">
+        <v>5030</v>
+      </c>
+      <c r="D170" t="s">
+        <v>5277</v>
+      </c>
+    </row>
+    <row r="171" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C171" t="s">
+        <v>5031</v>
+      </c>
+      <c r="D171" t="s">
+        <v>5278</v>
+      </c>
+    </row>
+    <row r="172" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C172" t="s">
+        <v>5032</v>
+      </c>
+      <c r="D172" t="s">
+        <v>5279</v>
+      </c>
+    </row>
+    <row r="173" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C173" t="s">
+        <v>5033</v>
+      </c>
+      <c r="D173" t="s">
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="174" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C174" t="s">
+        <v>5034</v>
+      </c>
+      <c r="D174" t="s">
+        <v>5281</v>
+      </c>
+    </row>
+    <row r="175" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C175" t="s">
+        <v>5035</v>
+      </c>
+      <c r="D175" t="s">
+        <v>5282</v>
+      </c>
+    </row>
+    <row r="176" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C176" t="s">
+        <v>5036</v>
+      </c>
+      <c r="D176" t="s">
+        <v>5283</v>
+      </c>
+    </row>
+    <row r="177" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C177" t="s">
+        <v>5037</v>
+      </c>
+      <c r="D177" t="s">
+        <v>5284</v>
+      </c>
+    </row>
+    <row r="178" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C178" t="s">
+        <v>5038</v>
+      </c>
+      <c r="D178" t="s">
+        <v>5285</v>
+      </c>
+    </row>
+    <row r="179" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C179" t="s">
+        <v>5039</v>
+      </c>
+      <c r="D179" t="s">
+        <v>5286</v>
+      </c>
+    </row>
+    <row r="180" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C180" t="s">
+        <v>5040</v>
+      </c>
+      <c r="D180" t="s">
+        <v>5287</v>
+      </c>
+    </row>
+    <row r="181" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C181" t="s">
+        <v>5041</v>
+      </c>
+      <c r="D181" t="s">
+        <v>5288</v>
+      </c>
+    </row>
+    <row r="182" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C182" t="s">
+        <v>5042</v>
+      </c>
+      <c r="D182" t="s">
+        <v>5289</v>
+      </c>
+    </row>
+    <row r="183" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C183" t="s">
+        <v>5043</v>
+      </c>
+      <c r="D183" t="s">
+        <v>5290</v>
+      </c>
+    </row>
+    <row r="184" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C184" t="s">
+        <v>5044</v>
+      </c>
+      <c r="D184" t="s">
+        <v>5291</v>
+      </c>
+    </row>
+    <row r="185" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C185" t="s">
+        <v>5045</v>
+      </c>
+      <c r="D185" t="s">
+        <v>5292</v>
+      </c>
+    </row>
+    <row r="186" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C186" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="187" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C187" t="s">
+        <v>5046</v>
+      </c>
+      <c r="D187" t="s">
+        <v>5293</v>
+      </c>
+    </row>
+    <row r="188" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C188" t="s">
+        <v>5047</v>
+      </c>
+      <c r="D188" t="s">
+        <v>5294</v>
+      </c>
+    </row>
+    <row r="189" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C189" t="s">
+        <v>5048</v>
+      </c>
+      <c r="D189" t="s">
+        <v>5295</v>
+      </c>
+    </row>
+    <row r="190" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C190" t="s">
+        <v>5049</v>
+      </c>
+      <c r="D190" t="s">
+        <v>5296</v>
+      </c>
+    </row>
+    <row r="191" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C191" t="s">
+        <v>5050</v>
+      </c>
+      <c r="D191" t="s">
+        <v>5297</v>
+      </c>
+    </row>
+    <row r="192" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C192" t="s">
+        <v>5051</v>
+      </c>
+      <c r="D192" t="s">
+        <v>5298</v>
+      </c>
+    </row>
+    <row r="193" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C193" t="s">
+        <v>5052</v>
+      </c>
+      <c r="D193" t="s">
+        <v>5299</v>
+      </c>
+    </row>
+    <row r="194" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C194" t="s">
+        <v>5053</v>
+      </c>
+      <c r="D194" t="s">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="195" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C195" t="s">
+        <v>5054</v>
+      </c>
+      <c r="D195" t="s">
+        <v>5301</v>
+      </c>
+    </row>
+    <row r="196" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C196" t="s">
+        <v>5055</v>
+      </c>
+      <c r="D196" t="s">
+        <v>5302</v>
+      </c>
+    </row>
+    <row r="197" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C197" t="s">
+        <v>5056</v>
+      </c>
+      <c r="D197" t="s">
+        <v>5303</v>
+      </c>
+    </row>
+    <row r="198" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C198" t="s">
+        <v>5057</v>
+      </c>
+      <c r="D198" t="s">
+        <v>5304</v>
+      </c>
+    </row>
+    <row r="199" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C199" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="200" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C200" t="s">
+        <v>5058</v>
+      </c>
+      <c r="D200" t="s">
+        <v>5305</v>
+      </c>
+    </row>
+    <row r="201" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C201" t="s">
+        <v>5059</v>
+      </c>
+      <c r="D201" t="s">
+        <v>5306</v>
+      </c>
+    </row>
+    <row r="202" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C202" t="s">
+        <v>5060</v>
+      </c>
+      <c r="D202" t="s">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="203" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C203" t="s">
+        <v>5061</v>
+      </c>
+      <c r="D203" t="s">
+        <v>5308</v>
+      </c>
+    </row>
+    <row r="204" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C204" t="s">
+        <v>5062</v>
+      </c>
+      <c r="D204" t="s">
+        <v>5309</v>
+      </c>
+    </row>
+    <row r="205" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C205" t="s">
+        <v>5063</v>
+      </c>
+      <c r="D205" t="s">
+        <v>5310</v>
+      </c>
+    </row>
+    <row r="206" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C206" t="s">
+        <v>5064</v>
+      </c>
+      <c r="D206" t="s">
+        <v>5311</v>
+      </c>
+    </row>
+    <row r="207" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C207" t="s">
+        <v>5065</v>
+      </c>
+      <c r="D207" t="s">
+        <v>5312</v>
+      </c>
+    </row>
+    <row r="208" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C208" t="s">
+        <v>5066</v>
+      </c>
+      <c r="D208" t="s">
+        <v>5313</v>
+      </c>
+    </row>
+    <row r="209" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C209" t="s">
+        <v>5067</v>
+      </c>
+      <c r="D209" t="s">
+        <v>5314</v>
+      </c>
+    </row>
+    <row r="210" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C210" t="s">
+        <v>5068</v>
+      </c>
+      <c r="D210" t="s">
+        <v>5315</v>
+      </c>
+    </row>
+    <row r="211" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C211" t="s">
+        <v>5069</v>
+      </c>
+      <c r="D211" t="s">
+        <v>5316</v>
+      </c>
+    </row>
+    <row r="212" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C212" t="s">
+        <v>5070</v>
+      </c>
+      <c r="D212" t="s">
+        <v>5317</v>
+      </c>
+    </row>
+    <row r="213" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C213" t="s">
+        <v>5071</v>
+      </c>
+      <c r="D213" t="s">
+        <v>5318</v>
+      </c>
+    </row>
+    <row r="214" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C214" t="s">
+        <v>5072</v>
+      </c>
+      <c r="D214" t="s">
+        <v>5319</v>
+      </c>
+    </row>
+    <row r="215" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C215" t="s">
+        <v>5073</v>
+      </c>
+      <c r="D215" t="s">
+        <v>5320</v>
+      </c>
+    </row>
+    <row r="216" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C216" t="s">
+        <v>5074</v>
+      </c>
+      <c r="D216" t="s">
+        <v>5321</v>
+      </c>
+    </row>
+    <row r="217" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C217" t="s">
+        <v>5075</v>
+      </c>
+      <c r="D217" t="s">
+        <v>5322</v>
+      </c>
+    </row>
+    <row r="218" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C218" t="s">
+        <v>5076</v>
+      </c>
+      <c r="D218" t="s">
+        <v>5323</v>
+      </c>
+    </row>
+    <row r="219" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C219" t="s">
+        <v>5077</v>
+      </c>
+      <c r="D219" t="s">
+        <v>5324</v>
+      </c>
+    </row>
+    <row r="220" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C220" t="s">
+        <v>5078</v>
+      </c>
+      <c r="D220" t="s">
+        <v>5325</v>
+      </c>
+    </row>
+    <row r="221" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C221" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="222" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C222" t="s">
+        <v>5079</v>
+      </c>
+      <c r="D222" t="s">
+        <v>5326</v>
+      </c>
+    </row>
+    <row r="223" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C223" t="s">
+        <v>5080</v>
+      </c>
+      <c r="D223" t="s">
+        <v>5327</v>
+      </c>
+    </row>
+    <row r="224" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C224" t="s">
+        <v>5081</v>
+      </c>
+      <c r="D224" t="s">
+        <v>5328</v>
+      </c>
+    </row>
+    <row r="225" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C225" t="s">
+        <v>5082</v>
+      </c>
+      <c r="D225" t="s">
+        <v>5329</v>
+      </c>
+    </row>
+    <row r="226" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C226" t="s">
+        <v>5083</v>
+      </c>
+      <c r="D226" t="s">
+        <v>5330</v>
+      </c>
+    </row>
+    <row r="227" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C227" t="s">
+        <v>5084</v>
+      </c>
+      <c r="D227" t="s">
+        <v>5331</v>
+      </c>
+    </row>
+    <row r="228" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C228" t="s">
+        <v>5085</v>
+      </c>
+      <c r="D228" t="s">
+        <v>5332</v>
+      </c>
+    </row>
+    <row r="229" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C229" t="s">
+        <v>5086</v>
+      </c>
+      <c r="D229" t="s">
+        <v>5333</v>
+      </c>
+    </row>
+    <row r="230" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C230" t="s">
+        <v>5087</v>
+      </c>
+      <c r="D230" t="s">
+        <v>5334</v>
+      </c>
+    </row>
+    <row r="231" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C231" t="s">
+        <v>5088</v>
+      </c>
+      <c r="D231" t="s">
+        <v>5335</v>
+      </c>
+    </row>
+    <row r="232" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C232" t="s">
+        <v>5089</v>
+      </c>
+      <c r="D232" t="s">
+        <v>5336</v>
+      </c>
+    </row>
+    <row r="233" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C233" t="s">
+        <v>5090</v>
+      </c>
+      <c r="D233" t="s">
+        <v>5337</v>
+      </c>
+    </row>
+    <row r="234" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C234" t="s">
+        <v>5091</v>
+      </c>
+      <c r="D234" t="s">
+        <v>5338</v>
+      </c>
+    </row>
+    <row r="235" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C235" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="236" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C236" t="s">
+        <v>5092</v>
+      </c>
+      <c r="D236" t="s">
+        <v>5339</v>
+      </c>
+    </row>
+    <row r="237" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C237" t="s">
+        <v>5093</v>
+      </c>
+      <c r="D237" t="s">
+        <v>5340</v>
+      </c>
+    </row>
+    <row r="238" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C238" t="s">
+        <v>5094</v>
+      </c>
+      <c r="D238" t="s">
+        <v>5341</v>
+      </c>
+    </row>
+    <row r="239" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C239" t="s">
+        <v>5095</v>
+      </c>
+      <c r="D239" t="s">
+        <v>5342</v>
+      </c>
+    </row>
+    <row r="240" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C240" t="s">
+        <v>5096</v>
+      </c>
+      <c r="D240" t="s">
+        <v>5343</v>
+      </c>
+    </row>
+    <row r="241" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C241" t="s">
+        <v>5097</v>
+      </c>
+      <c r="D241" t="s">
+        <v>5344</v>
+      </c>
+    </row>
+    <row r="242" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C242" t="s">
+        <v>5098</v>
+      </c>
+      <c r="D242" t="s">
+        <v>5345</v>
+      </c>
+    </row>
+    <row r="243" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C243" t="s">
+        <v>5099</v>
+      </c>
+      <c r="D243" t="s">
+        <v>5346</v>
+      </c>
+    </row>
+    <row r="244" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C244" t="s">
+        <v>5100</v>
+      </c>
+      <c r="D244" t="s">
+        <v>5347</v>
+      </c>
+    </row>
+    <row r="245" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C245" t="s">
+        <v>5101</v>
+      </c>
+      <c r="D245" t="s">
+        <v>5348</v>
+      </c>
+    </row>
+    <row r="246" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C246" t="s">
+        <v>5102</v>
+      </c>
+      <c r="D246" t="s">
+        <v>5349</v>
+      </c>
+    </row>
+    <row r="247" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C247" t="s">
+        <v>5103</v>
+      </c>
+      <c r="D247" t="s">
+        <v>5350</v>
+      </c>
+    </row>
+    <row r="248" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C248" t="s">
+        <v>5104</v>
+      </c>
+      <c r="D248" t="s">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="249" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C249" t="s">
+        <v>5105</v>
+      </c>
+      <c r="D249" t="s">
+        <v>5352</v>
+      </c>
+    </row>
+    <row r="250" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C250" t="s">
+        <v>5106</v>
+      </c>
+      <c r="D250" t="s">
+        <v>5353</v>
+      </c>
+    </row>
+    <row r="251" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C251" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="252" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C252" t="s">
+        <v>5107</v>
+      </c>
+      <c r="D252" t="s">
+        <v>5354</v>
+      </c>
+    </row>
+    <row r="253" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C253" t="s">
+        <v>5108</v>
+      </c>
+      <c r="D253" t="s">
+        <v>5355</v>
+      </c>
+    </row>
+    <row r="254" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C254" t="s">
+        <v>5109</v>
+      </c>
+      <c r="D254" t="s">
+        <v>5356</v>
+      </c>
+    </row>
+    <row r="255" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C255" t="s">
+        <v>5110</v>
+      </c>
+      <c r="D255" t="s">
+        <v>5357</v>
+      </c>
+    </row>
+    <row r="256" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C256" t="s">
+        <v>5111</v>
+      </c>
+      <c r="D256" t="s">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="257" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C257" t="s">
+        <v>5112</v>
+      </c>
+      <c r="D257" t="s">
+        <v>5359</v>
+      </c>
+    </row>
+    <row r="258" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C258" t="s">
+        <v>5113</v>
+      </c>
+      <c r="D258" t="s">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="259" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C259" t="s">
+        <v>5114</v>
+      </c>
+      <c r="D259" t="s">
+        <v>5361</v>
+      </c>
+    </row>
+    <row r="260" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C260" t="s">
+        <v>5115</v>
+      </c>
+      <c r="D260" t="s">
+        <v>5362</v>
+      </c>
+    </row>
+    <row r="261" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C261" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="262" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C262" t="s">
+        <v>5116</v>
+      </c>
+      <c r="D262" t="s">
+        <v>5363</v>
+      </c>
+    </row>
+    <row r="263" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C263" t="s">
+        <v>5117</v>
+      </c>
+      <c r="D263" t="s">
+        <v>5364</v>
+      </c>
+    </row>
+    <row r="264" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C264" t="s">
+        <v>5118</v>
+      </c>
+      <c r="D264" t="s">
+        <v>5365</v>
+      </c>
+    </row>
+    <row r="265" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C265" t="s">
+        <v>5119</v>
+      </c>
+      <c r="D265" t="s">
+        <v>5366</v>
+      </c>
+    </row>
+    <row r="266" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C266" t="s">
+        <v>5120</v>
+      </c>
+      <c r="D266" t="s">
+        <v>5367</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -26312,51 +30883,51 @@
         <v>2856</v>
       </c>
       <c r="C22" t="s">
         <v>371</v>
       </c>
       <c r="D22" t="s">
         <v>2857</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>2858</v>
       </c>
       <c r="C23" t="s">
         <v>374</v>
       </c>
       <c r="D23" t="s">
         <v>2859</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <dimension ref="A1:D58"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -26939,55 +31510,57 @@
     </row>
     <row r="57" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B57" t="s">
         <v>2967</v>
       </c>
       <c r="C57" t="s">
         <v>481</v>
       </c>
       <c r="D57" t="s">
         <v>2968</v>
       </c>
     </row>
     <row r="58" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B58" t="s">
         <v>2969</v>
       </c>
       <c r="D58" t="s">
         <v>2970</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
   <dimension ref="A1:D35"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>65</v>
       </c>
       <c r="B2" t="s">
@@ -27331,51 +31904,51 @@
         <v>3028</v>
       </c>
       <c r="C34" t="s">
         <v>424</v>
       </c>
       <c r="D34" t="s">
         <v>3029</v>
       </c>
     </row>
     <row r="35" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B35" t="s">
         <v>3030</v>
       </c>
       <c r="C35" t="s">
         <v>427</v>
       </c>
       <c r="D35" t="s">
         <v>3031</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -27681,51 +32254,51 @@
         <v>3077</v>
       </c>
       <c r="C34" t="s">
         <v>380</v>
       </c>
       <c r="D34" t="s">
         <v>3078</v>
       </c>
     </row>
     <row r="35" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B35" t="s">
         <v>3079</v>
       </c>
       <c r="C35" t="s">
         <v>383</v>
       </c>
       <c r="D35" t="s">
         <v>3080</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <dimension ref="A1:D90"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -28660,260 +33233,260 @@
         <v>3241</v>
       </c>
       <c r="C89" t="s">
         <v>547</v>
       </c>
       <c r="D89" t="s">
         <v>3242</v>
       </c>
     </row>
     <row r="90" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B90" t="s">
         <v>2088</v>
       </c>
       <c r="C90" t="s">
         <v>3114</v>
       </c>
       <c r="D90" t="s">
         <v>3243</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="6" t="s">
         <v>4736</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B2" s="6" t="s">
         <v>4737</v>
       </c>
-      <c r="C2" s="13"/>
-      <c r="D2" s="13" t="s">
+      <c r="C2" s="6"/>
+      <c r="D2" s="6" t="s">
         <v>4738</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="13"/>
-      <c r="B3" s="13" t="s">
+      <c r="A3" s="6"/>
+      <c r="B3" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C3" s="13"/>
-      <c r="D3" s="13" t="s">
+      <c r="C3" s="6"/>
+      <c r="D3" s="6" t="s">
         <v>4788</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="13"/>
-      <c r="B4" s="13" t="s">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6" t="s">
         <v>4789</v>
       </c>
-      <c r="C4" s="13"/>
-      <c r="D4" s="13" t="s">
+      <c r="C4" s="6"/>
+      <c r="D4" s="6" t="s">
         <v>4790</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="13"/>
-      <c r="B5" s="13" t="s">
+      <c r="A5" s="6"/>
+      <c r="B5" s="6" t="s">
         <v>4789</v>
       </c>
-      <c r="C5" s="13"/>
-      <c r="D5" s="13" t="s">
+      <c r="C5" s="6"/>
+      <c r="D5" s="6" t="s">
         <v>4791</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="13"/>
-      <c r="B6" s="13" t="s">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C6" s="13"/>
-      <c r="D6" s="13" t="s">
+      <c r="C6" s="6"/>
+      <c r="D6" s="6" t="s">
         <v>4792</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="13"/>
-      <c r="B7" s="13" t="s">
+      <c r="A7" s="6"/>
+      <c r="B7" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C7" s="13"/>
-      <c r="D7" s="13" t="s">
+      <c r="C7" s="6"/>
+      <c r="D7" s="6" t="s">
         <v>4793</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="13"/>
-      <c r="B8" s="13" t="s">
+      <c r="A8" s="6"/>
+      <c r="B8" s="6" t="s">
         <v>3244</v>
       </c>
-      <c r="C8" s="13"/>
-      <c r="D8" s="13" t="s">
+      <c r="C8" s="6"/>
+      <c r="D8" s="6" t="s">
         <v>4794</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="13"/>
-      <c r="B9" s="13" t="s">
+      <c r="A9" s="6"/>
+      <c r="B9" s="6" t="s">
         <v>3245</v>
       </c>
-      <c r="C9" s="13" t="s">
+      <c r="C9" s="6" t="s">
         <v>337</v>
       </c>
-      <c r="D9" s="13" t="s">
+      <c r="D9" s="6" t="s">
         <v>4795</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="13"/>
-      <c r="B10" s="13" t="s">
+      <c r="A10" s="6"/>
+      <c r="B10" s="6" t="s">
         <v>3246</v>
       </c>
-      <c r="C10" s="13" t="s">
+      <c r="C10" s="6" t="s">
         <v>340</v>
       </c>
-      <c r="D10" s="13" t="s">
+      <c r="D10" s="6" t="s">
         <v>4796</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="13"/>
-      <c r="B11" s="13" t="s">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6" t="s">
         <v>3233</v>
       </c>
-      <c r="C11" s="13" t="s">
+      <c r="C11" s="6" t="s">
         <v>345</v>
       </c>
-      <c r="D11" s="13" t="s">
+      <c r="D11" s="6" t="s">
         <v>4797</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="13"/>
-      <c r="B12" s="13" t="s">
+      <c r="A12" s="6"/>
+      <c r="B12" s="6" t="s">
         <v>3247</v>
       </c>
-      <c r="C12" s="13" t="s">
+      <c r="C12" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="D12" s="13" t="s">
+      <c r="D12" s="6" t="s">
         <v>4798</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="13"/>
-      <c r="B13" s="13" t="s">
+      <c r="A13" s="6"/>
+      <c r="B13" s="6" t="s">
         <v>3248</v>
       </c>
-      <c r="C13" s="13" t="s">
+      <c r="C13" s="6" t="s">
         <v>351</v>
       </c>
-      <c r="D13" s="13" t="s">
+      <c r="D13" s="6" t="s">
         <v>4799</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="13"/>
-      <c r="B14" s="13" t="s">
+      <c r="A14" s="6"/>
+      <c r="B14" s="6" t="s">
         <v>3249</v>
       </c>
-      <c r="C14" s="13" t="s">
+      <c r="C14" s="6" t="s">
         <v>354</v>
       </c>
-      <c r="D14" s="13" t="s">
+      <c r="D14" s="6" t="s">
         <v>4800</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="13"/>
-      <c r="B15" s="13" t="s">
+      <c r="A15" s="6"/>
+      <c r="B15" s="6" t="s">
         <v>3250</v>
       </c>
-      <c r="C15" s="13" t="s">
+      <c r="C15" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="D15" s="13" t="s">
+      <c r="D15" s="6" t="s">
         <v>4801</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="13"/>
-      <c r="B16" s="13" t="s">
+      <c r="A16" s="6"/>
+      <c r="B16" s="6" t="s">
         <v>3251</v>
       </c>
-      <c r="C16" s="13" t="s">
+      <c r="C16" s="6" t="s">
         <v>360</v>
       </c>
-      <c r="D16" s="13" t="s">
+      <c r="D16" s="6" t="s">
         <v>4802</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B17" s="13" t="s">
+      <c r="B17" s="6" t="s">
         <v>3252</v>
       </c>
-      <c r="C17" s="13" t="s">
+      <c r="C17" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="D17" s="13" t="s">
+      <c r="D17" s="6" t="s">
         <v>4803</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -29012,406 +33585,50 @@
       </c>
       <c r="D11" t="s">
         <v>3266</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>3267</v>
       </c>
       <c r="C12" t="s">
         <v>354</v>
       </c>
       <c r="D12" t="s">
         <v>3268</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>3269</v>
       </c>
       <c r="C13" t="s">
         <v>357</v>
       </c>
       <c r="D13" t="s">
         <v>3270</v>
-      </c>
-[...354 lines deleted...]
-        <v>3326</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D57"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -30001,50 +34218,406 @@
       </c>
       <c r="C56" t="s">
         <v>324</v>
       </c>
       <c r="D56" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="57" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B57" t="s">
         <v>326</v>
       </c>
       <c r="C57" t="s">
         <v>327</v>
       </c>
       <c r="D57" t="s">
         <v>328</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
+  <dimension ref="A1:D32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B2" t="s">
+        <v>4569</v>
+      </c>
+      <c r="D2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D3" t="s">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D4" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D5" t="s">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>119</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D7" t="s">
+        <v>3276</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>3277</v>
+      </c>
+      <c r="C8" t="s">
+        <v>337</v>
+      </c>
+      <c r="D8" t="s">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C9" t="s">
+        <v>340</v>
+      </c>
+      <c r="D9" t="s">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C10" t="s">
+        <v>345</v>
+      </c>
+      <c r="D10" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>3283</v>
+      </c>
+      <c r="C11" t="s">
+        <v>348</v>
+      </c>
+      <c r="D11" t="s">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C12" t="s">
+        <v>351</v>
+      </c>
+      <c r="D12" t="s">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C13" t="s">
+        <v>354</v>
+      </c>
+      <c r="D13" t="s">
+        <v>3288</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>3289</v>
+      </c>
+      <c r="C14" t="s">
+        <v>357</v>
+      </c>
+      <c r="D14" t="s">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>3291</v>
+      </c>
+      <c r="C15" t="s">
+        <v>360</v>
+      </c>
+      <c r="D15" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C16" t="s">
+        <v>365</v>
+      </c>
+      <c r="D16" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C17" t="s">
+        <v>368</v>
+      </c>
+      <c r="D17" t="s">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C18" t="s">
+        <v>371</v>
+      </c>
+      <c r="D18" t="s">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C19" t="s">
+        <v>374</v>
+      </c>
+      <c r="D19" t="s">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>3301</v>
+      </c>
+      <c r="C20" t="s">
+        <v>377</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C21" t="s">
+        <v>380</v>
+      </c>
+      <c r="D21" t="s">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C22" t="s">
+        <v>383</v>
+      </c>
+      <c r="D22" t="s">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C23" t="s">
+        <v>386</v>
+      </c>
+      <c r="D23" t="s">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>3309</v>
+      </c>
+      <c r="C24" t="s">
+        <v>389</v>
+      </c>
+      <c r="D24" t="s">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C25" t="s">
+        <v>392</v>
+      </c>
+      <c r="D25" t="s">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C26" t="s">
+        <v>395</v>
+      </c>
+      <c r="D26" t="s">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>3315</v>
+      </c>
+      <c r="C27" t="s">
+        <v>398</v>
+      </c>
+      <c r="D27" t="s">
+        <v>3316</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C28" t="s">
+        <v>401</v>
+      </c>
+      <c r="D28" t="s">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C29" t="s">
+        <v>404</v>
+      </c>
+      <c r="D29" t="s">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>3321</v>
+      </c>
+      <c r="C30" t="s">
+        <v>407</v>
+      </c>
+      <c r="D30" t="s">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C31" t="s">
+        <v>410</v>
+      </c>
+      <c r="D31" t="s">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C32" t="s">
+        <v>413</v>
+      </c>
+      <c r="D32" t="s">
+        <v>3326</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1D00-000000000000}">
   <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -30572,51 +35145,51 @@
         <v>3422</v>
       </c>
       <c r="C52" t="s">
         <v>453</v>
       </c>
       <c r="D52" t="s">
         <v>3423</v>
       </c>
     </row>
     <row r="53" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B53" t="s">
         <v>3424</v>
       </c>
       <c r="C53" t="s">
         <v>456</v>
       </c>
       <c r="D53" t="s">
         <v>3425</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1E00-000000000000}">
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -31098,51 +35671,51 @@
         <v>3510</v>
       </c>
       <c r="C47" t="s">
         <v>453</v>
       </c>
       <c r="D47" t="s">
         <v>3511</v>
       </c>
     </row>
     <row r="48" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B48" t="s">
         <v>3512</v>
       </c>
       <c r="C48" t="s">
         <v>456</v>
       </c>
       <c r="D48" t="s">
         <v>3513</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1F00-000000000000}">
   <dimension ref="A1:D123"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -32404,514 +36977,514 @@
         <v>3739</v>
       </c>
       <c r="C122" t="s">
         <v>2365</v>
       </c>
       <c r="D122" t="s">
         <v>3740</v>
       </c>
     </row>
     <row r="123" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B123" t="s">
         <v>3741</v>
       </c>
       <c r="C123" t="s">
         <v>2368</v>
       </c>
       <c r="D123" t="s">
         <v>3742</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2000-000000000000}">
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="6" t="s">
         <v>4739</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="6" t="s">
         <v>4741</v>
       </c>
-      <c r="C2" s="12"/>
-      <c r="D2" s="12" t="s">
+      <c r="C2" s="6"/>
+      <c r="D2" s="6" t="s">
         <v>4740</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="12" t="s">
+      <c r="A3" s="6" t="s">
         <v>4742</v>
       </c>
-      <c r="B3" s="12" t="s">
+      <c r="B3" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="C3" s="12"/>
-      <c r="D3" s="12" t="s">
+      <c r="C3" s="6"/>
+      <c r="D3" s="6" t="s">
         <v>4743</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="12" t="s">
+      <c r="A4" s="6" t="s">
         <v>4744</v>
       </c>
-      <c r="B4" s="12" t="s">
+      <c r="B4" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C4" s="12"/>
-      <c r="D4" s="12" t="s">
+      <c r="C4" s="6"/>
+      <c r="D4" s="6" t="s">
         <v>4745</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="6" t="s">
         <v>4746</v>
       </c>
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C5" s="12"/>
-      <c r="D5" s="12" t="s">
+      <c r="C5" s="6"/>
+      <c r="D5" s="6" t="s">
         <v>4747</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="12" t="s">
+      <c r="A6" s="6" t="s">
         <v>4748</v>
       </c>
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="6" t="s">
         <v>3275</v>
       </c>
-      <c r="C6" s="12"/>
-      <c r="D6" s="12" t="s">
+      <c r="C6" s="6"/>
+      <c r="D6" s="6" t="s">
         <v>4749</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="12" t="s">
+      <c r="A7" s="6" t="s">
         <v>4750</v>
       </c>
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="C7" s="12"/>
-      <c r="D7" s="12" t="s">
+      <c r="C7" s="6"/>
+      <c r="D7" s="6" t="s">
         <v>4751</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="12"/>
-      <c r="B8" s="12" t="s">
+      <c r="A8" s="6"/>
+      <c r="B8" s="6" t="s">
         <v>3743</v>
       </c>
-      <c r="C8" s="12" t="s">
+      <c r="C8" s="6" t="s">
         <v>337</v>
       </c>
-      <c r="D8" s="12" t="s">
+      <c r="D8" s="6" t="s">
         <v>4752</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="12"/>
-      <c r="B9" s="12" t="s">
+      <c r="A9" s="6"/>
+      <c r="B9" s="6" t="s">
         <v>3744</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="C9" s="6" t="s">
         <v>340</v>
       </c>
-      <c r="D9" s="12" t="s">
+      <c r="D9" s="6" t="s">
         <v>4753</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="12"/>
-      <c r="B10" s="12" t="s">
+      <c r="A10" s="6"/>
+      <c r="B10" s="6" t="s">
         <v>3745</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="C10" s="6" t="s">
         <v>345</v>
       </c>
-      <c r="D10" s="12" t="s">
+      <c r="D10" s="6" t="s">
         <v>4754</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="12"/>
-      <c r="B11" s="12" t="s">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6" t="s">
         <v>3746</v>
       </c>
-      <c r="C11" s="12" t="s">
+      <c r="C11" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="D11" s="12" t="s">
+      <c r="D11" s="6" t="s">
         <v>4755</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="12"/>
-      <c r="B12" s="12" t="s">
+      <c r="A12" s="6"/>
+      <c r="B12" s="6" t="s">
         <v>3747</v>
       </c>
-      <c r="C12" s="12" t="s">
+      <c r="C12" s="6" t="s">
         <v>351</v>
       </c>
-      <c r="D12" s="12" t="s">
+      <c r="D12" s="6" t="s">
         <v>4756</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="12"/>
-      <c r="B13" s="12" t="s">
+      <c r="A13" s="6"/>
+      <c r="B13" s="6" t="s">
         <v>3748</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="C13" s="6" t="s">
         <v>354</v>
       </c>
-      <c r="D13" s="12" t="s">
+      <c r="D13" s="6" t="s">
         <v>4757</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="12"/>
-      <c r="B14" s="12" t="s">
+      <c r="A14" s="6"/>
+      <c r="B14" s="6" t="s">
         <v>3749</v>
       </c>
-      <c r="C14" s="12" t="s">
+      <c r="C14" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="D14" s="12" t="s">
+      <c r="D14" s="6" t="s">
         <v>4758</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="12"/>
-      <c r="B15" s="12" t="s">
+      <c r="A15" s="6"/>
+      <c r="B15" s="6" t="s">
         <v>3750</v>
       </c>
-      <c r="C15" s="12" t="s">
+      <c r="C15" s="6" t="s">
         <v>360</v>
       </c>
-      <c r="D15" s="12" t="s">
+      <c r="D15" s="6" t="s">
         <v>4759</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="12"/>
-      <c r="B16" s="12" t="s">
+      <c r="A16" s="6"/>
+      <c r="B16" s="6" t="s">
         <v>3751</v>
       </c>
-      <c r="C16" s="12" t="s">
+      <c r="C16" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="D16" s="12" t="s">
+      <c r="D16" s="6" t="s">
         <v>4760</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B17" s="12" t="s">
+      <c r="B17" s="6" t="s">
         <v>3752</v>
       </c>
-      <c r="C17" s="12" t="s">
+      <c r="C17" s="6" t="s">
         <v>368</v>
       </c>
-      <c r="D17" s="12" t="s">
+      <c r="D17" s="6" t="s">
         <v>4761</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B18" s="12" t="s">
+      <c r="B18" s="6" t="s">
         <v>3753</v>
       </c>
-      <c r="C18" s="12" t="s">
+      <c r="C18" s="6" t="s">
         <v>371</v>
       </c>
-      <c r="D18" s="12" t="s">
+      <c r="D18" s="6" t="s">
         <v>4762</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B19" s="12" t="s">
+      <c r="B19" s="6" t="s">
         <v>3754</v>
       </c>
-      <c r="C19" s="12" t="s">
+      <c r="C19" s="6" t="s">
         <v>374</v>
       </c>
-      <c r="D19" s="12" t="s">
+      <c r="D19" s="6" t="s">
         <v>4763</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="6" t="s">
         <v>3755</v>
       </c>
-      <c r="C20" s="12" t="s">
+      <c r="C20" s="6" t="s">
         <v>377</v>
       </c>
-      <c r="D20" s="12" t="s">
+      <c r="D20" s="6" t="s">
         <v>4764</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="6" t="s">
         <v>3756</v>
       </c>
-      <c r="C21" s="12" t="s">
+      <c r="C21" s="6" t="s">
         <v>380</v>
       </c>
-      <c r="D21" s="12" t="s">
+      <c r="D21" s="6" t="s">
         <v>4765</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B22" s="12" t="s">
+      <c r="B22" s="6" t="s">
         <v>3757</v>
       </c>
-      <c r="C22" s="12" t="s">
+      <c r="C22" s="6" t="s">
         <v>383</v>
       </c>
-      <c r="D22" s="12" t="s">
+      <c r="D22" s="6" t="s">
         <v>4766</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B23" s="12" t="s">
+      <c r="B23" s="6" t="s">
         <v>3758</v>
       </c>
-      <c r="C23" s="12" t="s">
+      <c r="C23" s="6" t="s">
         <v>386</v>
       </c>
-      <c r="D23" s="12" t="s">
+      <c r="D23" s="6" t="s">
         <v>4767</v>
       </c>
     </row>
     <row r="24" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B24" s="12" t="s">
+      <c r="B24" s="6" t="s">
         <v>4768</v>
       </c>
-      <c r="C24" s="12" t="s">
+      <c r="C24" s="6" t="s">
         <v>389</v>
       </c>
-      <c r="D24" s="12" t="s">
+      <c r="D24" s="6" t="s">
         <v>4769</v>
       </c>
     </row>
     <row r="25" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B25" s="12" t="s">
+      <c r="B25" s="6" t="s">
         <v>3759</v>
       </c>
-      <c r="C25" s="12" t="s">
+      <c r="C25" s="6" t="s">
         <v>392</v>
       </c>
-      <c r="D25" s="12" t="s">
+      <c r="D25" s="6" t="s">
         <v>4770</v>
       </c>
     </row>
     <row r="26" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B26" s="12" t="s">
+      <c r="B26" s="6" t="s">
         <v>3760</v>
       </c>
-      <c r="C26" s="12" t="s">
+      <c r="C26" s="6" t="s">
         <v>395</v>
       </c>
-      <c r="D26" s="12" t="s">
+      <c r="D26" s="6" t="s">
         <v>4771</v>
       </c>
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B27" s="12" t="s">
+      <c r="B27" s="6" t="s">
         <v>3761</v>
       </c>
-      <c r="C27" s="12" t="s">
+      <c r="C27" s="6" t="s">
         <v>398</v>
       </c>
-      <c r="D27" s="12" t="s">
+      <c r="D27" s="6" t="s">
         <v>4772</v>
       </c>
     </row>
     <row r="28" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B28" s="12" t="s">
+      <c r="B28" s="6" t="s">
         <v>3762</v>
       </c>
-      <c r="C28" s="12" t="s">
+      <c r="C28" s="6" t="s">
         <v>401</v>
       </c>
-      <c r="D28" s="12" t="s">
+      <c r="D28" s="6" t="s">
         <v>4773</v>
       </c>
     </row>
     <row r="29" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B29" s="12" t="s">
+      <c r="B29" s="6" t="s">
         <v>3763</v>
       </c>
-      <c r="C29" s="12" t="s">
+      <c r="C29" s="6" t="s">
         <v>404</v>
       </c>
-      <c r="D29" s="12" t="s">
+      <c r="D29" s="6" t="s">
         <v>4774</v>
       </c>
     </row>
     <row r="30" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B30" s="12" t="s">
+      <c r="B30" s="6" t="s">
         <v>3764</v>
       </c>
-      <c r="C30" s="12" t="s">
+      <c r="C30" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="D30" s="12" t="s">
+      <c r="D30" s="6" t="s">
         <v>4775</v>
       </c>
     </row>
     <row r="31" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B31" s="12" t="s">
+      <c r="B31" s="6" t="s">
         <v>3765</v>
       </c>
-      <c r="C31" s="12" t="s">
+      <c r="C31" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="D31" s="12" t="s">
+      <c r="D31" s="6" t="s">
         <v>4776</v>
       </c>
     </row>
     <row r="32" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B32" s="12" t="s">
+      <c r="B32" s="6" t="s">
         <v>3766</v>
       </c>
-      <c r="C32" s="12" t="s">
+      <c r="C32" s="6" t="s">
         <v>413</v>
       </c>
-      <c r="D32" s="12" t="s">
+      <c r="D32" s="6" t="s">
         <v>4777</v>
       </c>
     </row>
     <row r="33" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B33" s="12" t="s">
+      <c r="B33" s="6" t="s">
         <v>3767</v>
       </c>
-      <c r="C33" s="12" t="s">
+      <c r="C33" s="6" t="s">
         <v>416</v>
       </c>
-      <c r="D33" s="12" t="s">
+      <c r="D33" s="6" t="s">
         <v>4778</v>
       </c>
     </row>
     <row r="34" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B34" s="12" t="s">
+      <c r="B34" s="6" t="s">
         <v>3768</v>
       </c>
-      <c r="C34" s="12" t="s">
+      <c r="C34" s="6" t="s">
         <v>419</v>
       </c>
-      <c r="D34" s="12" t="s">
+      <c r="D34" s="6" t="s">
         <v>4779</v>
       </c>
     </row>
     <row r="35" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B35" s="12" t="s">
+      <c r="B35" s="6" t="s">
         <v>3608</v>
       </c>
-      <c r="C35" s="12" t="s">
+      <c r="C35" s="6" t="s">
         <v>424</v>
       </c>
-      <c r="D35" s="12" t="s">
+      <c r="D35" s="6" t="s">
         <v>4780</v>
       </c>
     </row>
     <row r="36" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B36" s="12" t="s">
+      <c r="B36" s="6" t="s">
         <v>3856</v>
       </c>
-      <c r="C36" s="12" t="s">
+      <c r="C36" s="6" t="s">
         <v>427</v>
       </c>
-      <c r="D36" s="12" t="s">
+      <c r="D36" s="6" t="s">
         <v>4781</v>
       </c>
     </row>
     <row r="37" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B37" s="12" t="s">
+      <c r="B37" s="6" t="s">
         <v>3769</v>
       </c>
-      <c r="C37" s="12" t="s">
+      <c r="C37" s="6" t="s">
         <v>4782</v>
       </c>
-      <c r="D37" s="12" t="s">
+      <c r="D37" s="6" t="s">
         <v>4783</v>
       </c>
     </row>
     <row r="38" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B38" s="12" t="s">
+      <c r="B38" s="6" t="s">
         <v>3770</v>
       </c>
-      <c r="C38" s="12" t="s">
+      <c r="C38" s="6" t="s">
         <v>4784</v>
       </c>
-      <c r="D38" s="12" t="s">
+      <c r="D38" s="6" t="s">
         <v>4785</v>
       </c>
     </row>
     <row r="39" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B39" s="12" t="s">
+      <c r="B39" s="6" t="s">
         <v>3771</v>
       </c>
-      <c r="C39" s="12" t="s">
+      <c r="C39" s="6" t="s">
         <v>4786</v>
       </c>
-      <c r="D39" s="12" t="s">
+      <c r="D39" s="6" t="s">
         <v>4787</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2100-000000000000}">
   <dimension ref="A1:D64"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -33551,51 +38124,51 @@
         <v>2259</v>
       </c>
       <c r="C63" t="s">
         <v>478</v>
       </c>
       <c r="D63" t="s">
         <v>3873</v>
       </c>
     </row>
     <row r="64" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B64" t="s">
         <v>3874</v>
       </c>
       <c r="C64" t="s">
         <v>481</v>
       </c>
       <c r="D64" t="s">
         <v>3875</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2200-000000000000}">
   <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -33867,51 +38440,51 @@
         <v>3922</v>
       </c>
       <c r="C26" t="s">
         <v>398</v>
       </c>
       <c r="D26" t="s">
         <v>3923</v>
       </c>
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B27" t="s">
         <v>3924</v>
       </c>
       <c r="C27" t="s">
         <v>401</v>
       </c>
       <c r="D27" t="s">
         <v>3925</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2300-000000000000}">
   <dimension ref="A1:D50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -34424,51 +38997,51 @@
         <v>3241</v>
       </c>
       <c r="C49" t="s">
         <v>462</v>
       </c>
       <c r="D49" t="s">
         <v>4012</v>
       </c>
     </row>
     <row r="50" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
         <v>4013</v>
       </c>
       <c r="C50" t="s">
         <v>465</v>
       </c>
       <c r="D50" t="s">
         <v>4014</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2400-000000000000}">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -34759,51 +39332,51 @@
         <v>4060</v>
       </c>
       <c r="C28" t="s">
         <v>401</v>
       </c>
       <c r="D28" t="s">
         <v>4061</v>
       </c>
     </row>
     <row r="29" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B29" t="s">
         <v>4062</v>
       </c>
       <c r="C29" t="s">
         <v>404</v>
       </c>
       <c r="D29" t="s">
         <v>4063</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2500-000000000000}">
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -35250,462 +39823,50 @@
       </c>
       <c r="D44" t="s">
         <v>4145</v>
       </c>
     </row>
     <row r="45" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B45" t="s">
         <v>4146</v>
       </c>
       <c r="C45" t="s">
         <v>430</v>
       </c>
       <c r="D45" t="s">
         <v>4147</v>
       </c>
     </row>
     <row r="46" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B46" t="s">
         <v>4148</v>
       </c>
       <c r="C46" t="s">
         <v>433</v>
       </c>
       <c r="D46" t="s">
         <v>4149</v>
-      </c>
-[...410 lines deleted...]
-        <v>4705</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -36632,50 +40793,462 @@
       </c>
       <c r="C88" t="s">
         <v>568</v>
       </c>
       <c r="D88" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="89" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B89" t="s">
         <v>570</v>
       </c>
       <c r="C89" t="s">
         <v>571</v>
       </c>
       <c r="D89" t="s">
         <v>572</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2600-000000000000}">
+  <dimension ref="A1:D36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>4636</v>
+      </c>
+      <c r="B2" t="s">
+        <v>4637</v>
+      </c>
+      <c r="D2" t="s">
+        <v>4638</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>4639</v>
+      </c>
+      <c r="B3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D3" t="s">
+        <v>4640</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>4641</v>
+      </c>
+      <c r="B4" t="s">
+        <v>4642</v>
+      </c>
+      <c r="D4" t="s">
+        <v>4643</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>4644</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D5" t="s">
+        <v>4645</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>3329</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D6" t="s">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>4647</v>
+      </c>
+      <c r="B7" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D7" t="s">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>834</v>
+      </c>
+      <c r="D8" t="s">
+        <v>4649</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>4650</v>
+      </c>
+      <c r="C9" t="s">
+        <v>337</v>
+      </c>
+      <c r="D9" t="s">
+        <v>4651</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>4652</v>
+      </c>
+      <c r="C10" t="s">
+        <v>340</v>
+      </c>
+      <c r="D10" t="s">
+        <v>4653</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>4654</v>
+      </c>
+      <c r="C11" t="s">
+        <v>345</v>
+      </c>
+      <c r="D11" t="s">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>4656</v>
+      </c>
+      <c r="C12" t="s">
+        <v>348</v>
+      </c>
+      <c r="D12" t="s">
+        <v>4657</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>4658</v>
+      </c>
+      <c r="C13" t="s">
+        <v>351</v>
+      </c>
+      <c r="D13" t="s">
+        <v>4659</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>4660</v>
+      </c>
+      <c r="C14" t="s">
+        <v>354</v>
+      </c>
+      <c r="D14" t="s">
+        <v>4661</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>4662</v>
+      </c>
+      <c r="C15" t="s">
+        <v>357</v>
+      </c>
+      <c r="D15" t="s">
+        <v>4663</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>4664</v>
+      </c>
+      <c r="C16" t="s">
+        <v>360</v>
+      </c>
+      <c r="D16" t="s">
+        <v>4665</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>4666</v>
+      </c>
+      <c r="C17" t="s">
+        <v>365</v>
+      </c>
+      <c r="D17" t="s">
+        <v>4667</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>4668</v>
+      </c>
+      <c r="C18" t="s">
+        <v>368</v>
+      </c>
+      <c r="D18" t="s">
+        <v>4669</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>4670</v>
+      </c>
+      <c r="C19" t="s">
+        <v>371</v>
+      </c>
+      <c r="D19" t="s">
+        <v>4671</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>4672</v>
+      </c>
+      <c r="C20" t="s">
+        <v>374</v>
+      </c>
+      <c r="D20" t="s">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>4674</v>
+      </c>
+      <c r="C21" t="s">
+        <v>377</v>
+      </c>
+      <c r="D21" t="s">
+        <v>4675</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>4676</v>
+      </c>
+      <c r="C22" t="s">
+        <v>380</v>
+      </c>
+      <c r="D22" t="s">
+        <v>4677</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>4678</v>
+      </c>
+      <c r="C23" t="s">
+        <v>383</v>
+      </c>
+      <c r="D23" t="s">
+        <v>4679</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>4680</v>
+      </c>
+      <c r="C24" t="s">
+        <v>386</v>
+      </c>
+      <c r="D24" t="s">
+        <v>4681</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>4682</v>
+      </c>
+      <c r="C25" t="s">
+        <v>389</v>
+      </c>
+      <c r="D25" t="s">
+        <v>4683</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>4684</v>
+      </c>
+      <c r="C26" t="s">
+        <v>392</v>
+      </c>
+      <c r="D26" t="s">
+        <v>4685</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>4686</v>
+      </c>
+      <c r="C27" t="s">
+        <v>395</v>
+      </c>
+      <c r="D27" t="s">
+        <v>4687</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>4688</v>
+      </c>
+      <c r="C28" t="s">
+        <v>398</v>
+      </c>
+      <c r="D28" t="s">
+        <v>4689</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>4690</v>
+      </c>
+      <c r="C29" t="s">
+        <v>401</v>
+      </c>
+      <c r="D29" t="s">
+        <v>4691</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>4692</v>
+      </c>
+      <c r="C30" t="s">
+        <v>404</v>
+      </c>
+      <c r="D30" t="s">
+        <v>4693</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>4694</v>
+      </c>
+      <c r="C31" t="s">
+        <v>407</v>
+      </c>
+      <c r="D31" t="s">
+        <v>4695</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>4696</v>
+      </c>
+      <c r="C32" t="s">
+        <v>410</v>
+      </c>
+      <c r="D32" t="s">
+        <v>4697</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>4698</v>
+      </c>
+      <c r="C33" t="s">
+        <v>413</v>
+      </c>
+      <c r="D33" t="s">
+        <v>4699</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>4700</v>
+      </c>
+      <c r="C34" t="s">
+        <v>416</v>
+      </c>
+      <c r="D34" t="s">
+        <v>4701</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>4702</v>
+      </c>
+      <c r="C35" t="s">
+        <v>419</v>
+      </c>
+      <c r="D35" t="s">
+        <v>4703</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>4704</v>
+      </c>
+      <c r="C36" t="s">
+        <v>424</v>
+      </c>
+      <c r="D36" t="s">
+        <v>4705</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2700-000000000000}">
   <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -37012,51 +41585,51 @@
         <v>4200</v>
       </c>
       <c r="C33" t="s">
         <v>413</v>
       </c>
       <c r="D33" t="s">
         <v>4201</v>
       </c>
     </row>
     <row r="34" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B34" t="s">
         <v>4202</v>
       </c>
       <c r="C34" t="s">
         <v>416</v>
       </c>
       <c r="D34" t="s">
         <v>4203</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2800-000000000000}">
   <dimension ref="A1:D118"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -38263,51 +42836,51 @@
         <v>4353</v>
       </c>
       <c r="C117" t="s">
         <v>2351</v>
       </c>
       <c r="D117" t="s">
         <v>4354</v>
       </c>
     </row>
     <row r="118" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B118" t="s">
         <v>3741</v>
       </c>
       <c r="C118" t="s">
         <v>2354</v>
       </c>
       <c r="D118" t="s">
         <v>4355</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2900-000000000000}">
   <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -38824,51 +43397,51 @@
     </row>
     <row r="48" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B48" t="s">
         <v>4444</v>
       </c>
       <c r="C48" t="s">
         <v>469</v>
       </c>
       <c r="D48" t="s">
         <v>4445</v>
       </c>
     </row>
     <row r="49" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B49" t="s">
         <v>4446</v>
       </c>
       <c r="D49" t="s">
         <v>4447</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2A00-000000000000}">
   <dimension ref="A1:D63"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -41146,86 +45719,88 @@
       <c r="C22" t="s">
         <v>389</v>
       </c>
       <c r="D22" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>827</v>
       </c>
       <c r="C23" t="s">
         <v>392</v>
       </c>
       <c r="D23" t="s">
         <v>828</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>43</vt:i4>
+        <vt:i4>44</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="43" baseType="lpstr">
+    <vt:vector size="44" baseType="lpstr">
       <vt:lpstr>Subscription Title List</vt:lpstr>
       <vt:lpstr>Byrne, 01 ed. - Artificial Inte</vt:lpstr>
       <vt:lpstr>Jarvis, 07 ed. - Bennett Brachm</vt:lpstr>
       <vt:lpstr>McDonnell, 06 ed. - Block’s Dis</vt:lpstr>
       <vt:lpstr>Kanjee, 01 ed. - Cases in Hospi</vt:lpstr>
       <vt:lpstr>Clyne, 01 ed. - Field Guide to</vt:lpstr>
       <vt:lpstr>Howley, 07 ed. - Fields Virolog</vt:lpstr>
       <vt:lpstr>Howley, 07 ed. - Fields Vi (1)</vt:lpstr>
       <vt:lpstr>Howley, 07 ed. - Fields Vi (2)</vt:lpstr>
       <vt:lpstr>Mansoor - Frameworks for Intern</vt:lpstr>
       <vt:lpstr>Liao, 01 ed. - Internal Medicin</vt:lpstr>
       <vt:lpstr>Lotke, 02 ed. - Lippincott's Pr</vt:lpstr>
       <vt:lpstr>Marino - Marino’s The ICU Book,</vt:lpstr>
       <vt:lpstr>Katzman, 07 ed. - Neinstein's A</vt:lpstr>
       <vt:lpstr>Lewis, 07 ed. - Neurology for t</vt:lpstr>
       <vt:lpstr>Landsberg, 01 ed. - On Rounds 1</vt:lpstr>
       <vt:lpstr>Wakeman, 1 ed. - Pocket Addicti</vt:lpstr>
       <vt:lpstr>Sabatine, 09 ed. - Pocket Medic</vt:lpstr>
       <vt:lpstr>Ahn, 01 ed. - Pocket Notebook P</vt:lpstr>
       <vt:lpstr>Chong, 03 ed. - Pocket Primary</vt:lpstr>
       <vt:lpstr>Goroll, 08 ed. - Primary Care M</vt:lpstr>
+      <vt:lpstr>Goroll, 09 ed. - Primary Care M</vt:lpstr>
       <vt:lpstr>Liao, 01 ed. - Reshaping Health</vt:lpstr>
       <vt:lpstr>Lo, 06 ed. - Resolving Ethical</vt:lpstr>
       <vt:lpstr>Orient, 05 ed. - Sapira's Art S</vt:lpstr>
       <vt:lpstr>Nelson, 02 ed. - Systematic Rev</vt:lpstr>
       <vt:lpstr>Stoller, 06 ed. - The Cleveland</vt:lpstr>
       <vt:lpstr>Thaler, 11 ed. - The Only EKG B</vt:lpstr>
       <vt:lpstr>Freer, 01 ed. - The Washington</vt:lpstr>
       <vt:lpstr>Alhamad, 01 ed. - The Washingto</vt:lpstr>
       <vt:lpstr>McGill - The Washington Manual®</vt:lpstr>
       <vt:lpstr>Van Tine - The Washington Manua</vt:lpstr>
       <vt:lpstr>Kollef, 04 ed. - The Washington</vt:lpstr>
       <vt:lpstr>Daniel, 38 ed. - The Washington</vt:lpstr>
       <vt:lpstr>Lyons, 03 ed. - The Washington</vt:lpstr>
       <vt:lpstr>Kau, 03 ed. - The Washington Ma</vt:lpstr>
       <vt:lpstr>Sadhu, 04 ed. - The Washington</vt:lpstr>
       <vt:lpstr>Kirmani, 03 ed. - The Washingto</vt:lpstr>
       <vt:lpstr>Alhamad, 04 ed. - The Washingto</vt:lpstr>
       <vt:lpstr>Anderson, 03 ed. - The Washingt</vt:lpstr>
       <vt:lpstr>Gyawali, 04 ed. - The Washingto</vt:lpstr>
       <vt:lpstr>Kollef, 03 ed. - The Washington</vt:lpstr>
       <vt:lpstr>Wise, 09 ed. - The Washington M</vt:lpstr>
       <vt:lpstr>Kahl, 02 ed. - The Washington M</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>