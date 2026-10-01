--- v1 (2026-06-21)
+++ v2 (2026-10-01)
@@ -1,70 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/KBART Files/KBART Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="54" documentId="11_550F43DC7F1CE401AC030927E0840460400B798C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{537C032A-A745-4500-A5CA-DE33A645E87D}"/>
+  <xr:revisionPtr revIDLastSave="129" documentId="11_550F43DC7F1CE401AC030927E0840460400B798C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4FF20727-2E6F-48A6-8946-E2C08A9663B2}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23280" windowHeight="11010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'sheet 1'!$A$1:$AA$1</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1674" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1553" uniqueCount="315">
   <si>
     <t>publication_title</t>
   </si>
   <si>
     <t>print_identifier</t>
   </si>
   <si>
     <t>online_identifier</t>
   </si>
   <si>
     <t>date_first_issue_online</t>
   </si>
   <si>
     <t>num_first_vol_online</t>
   </si>
   <si>
     <t>num_first_issue_online</t>
   </si>
   <si>
     <t>date_last_issue_online</t>
   </si>
   <si>
     <t>num_last_vol_online</t>
   </si>
   <si>
@@ -962,94 +975,109 @@
     <t>The Washington Manual of Surgery, 8e</t>
   </si>
   <si>
     <t>The Washington Manual of Surgery, 9e</t>
   </si>
   <si>
     <t>The Washington Manual Cardiology Subspecialty Consult, 3e</t>
   </si>
   <si>
     <t>The Washington Manual Gastroenterology Subspecialty Consult, 3e</t>
   </si>
   <si>
     <t>The Washington Manual Rheumatology Subspecialty Consult, 2e</t>
   </si>
   <si>
     <t>Neinstein's Adolescent and Young Adult Health Care: A Practical Guide, 6e</t>
   </si>
   <si>
     <t>The Washington Manual Allergy, Asthma, and Immunology, 2e</t>
   </si>
   <si>
     <t>The Washington Manual Nephrology Subspecialty Consult, 3e</t>
   </si>
   <si>
     <t>The Washington Manual Nephrology Subspecialty Consult, 4e</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9781975185848	</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1346,65 +1374,93 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA62"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="C53" sqref="C53"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.26953125" customWidth="1"/>
+    <col min="1" max="1" width="99.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.85546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="66" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="17" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="52.28515625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="16.140625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="31.7109375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="33.140625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="19" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="18.7109375" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="14.7109375" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="25.5703125" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="28.7109375" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="12" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="4.42578125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
@@ -1436,59 +1492,59 @@
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>27</v>
       </c>
-      <c r="B2" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B2" s="3">
+        <v>9781975197933</v>
+      </c>
+      <c r="C2" s="3">
+        <v>9781975197940</v>
       </c>
       <c r="D2" t="s">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2" t="s">
         <v>29</v>
       </c>
       <c r="I2" t="s">
         <v>29</v>
       </c>
       <c r="J2" t="s">
         <v>30</v>
       </c>
       <c r="K2" t="s">
         <v>31</v>
       </c>
@@ -1519,59 +1575,59 @@
       <c r="T2" t="s">
         <v>29</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>29</v>
       </c>
       <c r="W2" t="s">
         <v>29</v>
       </c>
       <c r="X2" t="s">
         <v>29</v>
       </c>
       <c r="Y2" t="s">
         <v>29</v>
       </c>
       <c r="Z2" t="s">
         <v>29</v>
       </c>
       <c r="AA2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="3" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>280</v>
       </c>
-      <c r="B3" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B3" s="3">
+        <v>9781975149604</v>
+      </c>
+      <c r="C3" s="3">
+        <v>9781975149628</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3" t="s">
         <v>29</v>
       </c>
       <c r="I3" t="s">
         <v>29</v>
       </c>
       <c r="J3" t="s">
         <v>38</v>
       </c>
       <c r="K3" t="s">
         <v>39</v>
       </c>
@@ -1602,59 +1658,59 @@
       <c r="T3" t="s">
         <v>29</v>
       </c>
       <c r="U3" t="s">
         <v>41</v>
       </c>
       <c r="V3" t="s">
         <v>29</v>
       </c>
       <c r="W3" t="s">
         <v>29</v>
       </c>
       <c r="X3" t="s">
         <v>29</v>
       </c>
       <c r="Y3" t="s">
         <v>29</v>
       </c>
       <c r="Z3" t="s">
         <v>29</v>
       </c>
       <c r="AA3" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>281</v>
       </c>
-      <c r="B4" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B4" s="3">
+        <v>9781496381491</v>
+      </c>
+      <c r="C4" s="3">
+        <v>9781496381507</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4" t="s">
         <v>29</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4" t="s">
         <v>43</v>
       </c>
       <c r="K4" t="s">
         <v>44</v>
       </c>
@@ -1685,59 +1741,59 @@
       <c r="T4" t="s">
         <v>29</v>
       </c>
       <c r="U4" t="s">
         <v>46</v>
       </c>
       <c r="V4" t="s">
         <v>29</v>
       </c>
       <c r="W4" t="s">
         <v>29</v>
       </c>
       <c r="X4" t="s">
         <v>29</v>
       </c>
       <c r="Y4" t="s">
         <v>29</v>
       </c>
       <c r="Z4" t="s">
         <v>29</v>
       </c>
       <c r="AA4" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>47</v>
       </c>
-      <c r="B5" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B5" s="3">
+        <v>9781975111571</v>
+      </c>
+      <c r="C5" s="3">
+        <v>9781975153335</v>
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
       <c r="I5" t="s">
         <v>29</v>
       </c>
       <c r="J5" t="s">
         <v>49</v>
       </c>
       <c r="K5" t="s">
         <v>50</v>
       </c>
@@ -1768,59 +1824,59 @@
       <c r="T5" t="s">
         <v>29</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
       <c r="V5" t="s">
         <v>29</v>
       </c>
       <c r="W5" t="s">
         <v>29</v>
       </c>
       <c r="X5" t="s">
         <v>29</v>
       </c>
       <c r="Y5" t="s">
         <v>29</v>
       </c>
       <c r="Z5" t="s">
         <v>29</v>
       </c>
       <c r="AA5" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>52</v>
       </c>
-      <c r="B6" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B6" s="3">
+        <v>9781496396235</v>
+      </c>
+      <c r="C6" s="3">
+        <v>9781496396242</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
       <c r="I6" t="s">
         <v>29</v>
       </c>
       <c r="J6" t="s">
         <v>54</v>
       </c>
       <c r="K6" t="s">
         <v>55</v>
       </c>
@@ -1851,59 +1907,59 @@
       <c r="T6" t="s">
         <v>29</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
       <c r="V6" t="s">
         <v>57</v>
       </c>
       <c r="W6" t="s">
         <v>29</v>
       </c>
       <c r="X6" t="s">
         <v>29</v>
       </c>
       <c r="Y6" t="s">
         <v>29</v>
       </c>
       <c r="Z6" t="s">
         <v>29</v>
       </c>
       <c r="AA6" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>58</v>
       </c>
-      <c r="B7" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B7" s="3">
+        <v>9781975112516</v>
+      </c>
+      <c r="C7" s="3">
+        <v>9781975112523</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>29</v>
       </c>
       <c r="I7" t="s">
         <v>29</v>
       </c>
       <c r="J7" t="s">
         <v>60</v>
       </c>
       <c r="K7" t="s">
         <v>61</v>
       </c>
@@ -1934,59 +1990,59 @@
       <c r="T7" t="s">
         <v>29</v>
       </c>
       <c r="U7" t="s">
         <v>41</v>
       </c>
       <c r="V7" t="s">
         <v>62</v>
       </c>
       <c r="W7" t="s">
         <v>29</v>
       </c>
       <c r="X7" t="s">
         <v>29</v>
       </c>
       <c r="Y7" t="s">
         <v>29</v>
       </c>
       <c r="Z7" t="s">
         <v>29</v>
       </c>
       <c r="AA7" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>63</v>
       </c>
-      <c r="B8" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B8" s="3">
+        <v>9781975112578</v>
+      </c>
+      <c r="C8" s="3">
+        <v>9781975112585</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>29</v>
       </c>
       <c r="I8" t="s">
         <v>29</v>
       </c>
       <c r="J8" t="s">
         <v>65</v>
       </c>
       <c r="K8" t="s">
         <v>61</v>
       </c>
@@ -2017,59 +2073,59 @@
       <c r="T8" t="s">
         <v>29</v>
       </c>
       <c r="U8" t="s">
         <v>41</v>
       </c>
       <c r="V8" t="s">
         <v>62</v>
       </c>
       <c r="W8" t="s">
         <v>29</v>
       </c>
       <c r="X8" t="s">
         <v>29</v>
       </c>
       <c r="Y8" t="s">
         <v>29</v>
       </c>
       <c r="Z8" t="s">
         <v>29</v>
       </c>
       <c r="AA8" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>67</v>
       </c>
-      <c r="B9" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B9" s="3">
+        <v>9781975112547</v>
+      </c>
+      <c r="C9" s="3">
+        <v>9781975112554</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>29</v>
       </c>
       <c r="G9" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>29</v>
       </c>
       <c r="I9" t="s">
         <v>29</v>
       </c>
       <c r="J9" t="s">
         <v>69</v>
       </c>
       <c r="K9" t="s">
         <v>61</v>
       </c>
@@ -2100,59 +2156,59 @@
       <c r="T9" t="s">
         <v>29</v>
       </c>
       <c r="U9" t="s">
         <v>41</v>
       </c>
       <c r="V9" t="s">
         <v>62</v>
       </c>
       <c r="W9" t="s">
         <v>29</v>
       </c>
       <c r="X9" t="s">
         <v>29</v>
       </c>
       <c r="Y9" t="s">
         <v>29</v>
       </c>
       <c r="Z9" t="s">
         <v>29</v>
       </c>
       <c r="AA9" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>70</v>
       </c>
-      <c r="B10" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B10" s="3">
+        <v>9781496359308</v>
+      </c>
+      <c r="C10" s="3">
+        <v>9781496359315</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
       <c r="G10" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
         <v>29</v>
       </c>
       <c r="I10" t="s">
         <v>29</v>
       </c>
       <c r="J10" t="s">
         <v>72</v>
       </c>
       <c r="K10" t="s">
         <v>73</v>
       </c>
@@ -2183,59 +2239,59 @@
       <c r="T10" t="s">
         <v>29</v>
       </c>
       <c r="U10" t="s">
         <v>36</v>
       </c>
       <c r="V10" t="s">
         <v>29</v>
       </c>
       <c r="W10" t="s">
         <v>29</v>
       </c>
       <c r="X10" t="s">
         <v>29</v>
       </c>
       <c r="Y10" t="s">
         <v>29</v>
       </c>
       <c r="Z10" t="s">
         <v>29</v>
       </c>
       <c r="AA10" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="11" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>74</v>
       </c>
-      <c r="B11" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B11" s="3">
+        <v>9781975193126</v>
+      </c>
+      <c r="C11" s="3">
+        <v>9781975193157</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
       <c r="G11" t="s">
         <v>29</v>
       </c>
       <c r="H11" t="s">
         <v>29</v>
       </c>
       <c r="I11" t="s">
         <v>29</v>
       </c>
       <c r="J11" t="s">
         <v>76</v>
       </c>
       <c r="K11" t="s">
         <v>73</v>
       </c>
@@ -2266,59 +2322,59 @@
       <c r="T11" t="s">
         <v>29</v>
       </c>
       <c r="U11" t="s">
         <v>29</v>
       </c>
       <c r="V11" t="s">
         <v>29</v>
       </c>
       <c r="W11" t="s">
         <v>29</v>
       </c>
       <c r="X11" t="s">
         <v>29</v>
       </c>
       <c r="Y11" t="s">
         <v>29</v>
       </c>
       <c r="Z11" t="s">
         <v>29</v>
       </c>
       <c r="AA11" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="12" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>78</v>
       </c>
-      <c r="B12" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B12" s="3">
+        <v>9781496343550</v>
+      </c>
+      <c r="C12" s="3">
+        <v>9781496387455</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" t="s">
         <v>29</v>
       </c>
       <c r="H12" t="s">
         <v>29</v>
       </c>
       <c r="I12" t="s">
         <v>29</v>
       </c>
       <c r="J12" t="s">
         <v>80</v>
       </c>
       <c r="K12" t="s">
         <v>81</v>
       </c>
@@ -2349,59 +2405,59 @@
       <c r="T12" t="s">
         <v>29</v>
       </c>
       <c r="U12" t="s">
         <v>36</v>
       </c>
       <c r="V12" t="s">
         <v>50</v>
       </c>
       <c r="W12" t="s">
         <v>29</v>
       </c>
       <c r="X12" t="s">
         <v>29</v>
       </c>
       <c r="Y12" t="s">
         <v>29</v>
       </c>
       <c r="Z12" t="s">
         <v>29</v>
       </c>
       <c r="AA12" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B13" s="3">
+        <v>9781451173215</v>
+      </c>
+      <c r="C13" s="3">
+        <v>9781469830056</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
       <c r="G13" t="s">
         <v>29</v>
       </c>
       <c r="H13" t="s">
         <v>29</v>
       </c>
       <c r="I13" t="s">
         <v>29</v>
       </c>
       <c r="J13" t="s">
         <v>85</v>
       </c>
       <c r="K13" t="s">
         <v>86</v>
       </c>
@@ -2432,59 +2488,59 @@
       <c r="T13" t="s">
         <v>29</v>
       </c>
       <c r="U13" t="s">
         <v>88</v>
       </c>
       <c r="V13" t="s">
         <v>89</v>
       </c>
       <c r="W13" t="s">
         <v>29</v>
       </c>
       <c r="X13" t="s">
         <v>29</v>
       </c>
       <c r="Y13" t="s">
         <v>29</v>
       </c>
       <c r="Z13" t="s">
         <v>29</v>
       </c>
       <c r="AA13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="14" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>282</v>
       </c>
-      <c r="B14" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B14" s="3">
+        <v>9781451121186</v>
+      </c>
+      <c r="C14" s="3">
+        <v>9781469892214</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
         <v>29</v>
       </c>
       <c r="I14" t="s">
         <v>29</v>
       </c>
       <c r="J14" t="s">
         <v>91</v>
       </c>
       <c r="K14" t="s">
         <v>92</v>
       </c>
@@ -2515,59 +2571,59 @@
       <c r="T14" t="s">
         <v>29</v>
       </c>
       <c r="U14" t="s">
         <v>95</v>
       </c>
       <c r="V14" t="s">
         <v>29</v>
       </c>
       <c r="W14" t="s">
         <v>29</v>
       </c>
       <c r="X14" t="s">
         <v>29</v>
       </c>
       <c r="Y14" t="s">
         <v>29</v>
       </c>
       <c r="Z14" t="s">
         <v>29</v>
       </c>
       <c r="AA14" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="15" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>283</v>
       </c>
-      <c r="B15" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B15" s="3">
+        <v>9781975176709</v>
+      </c>
+      <c r="C15" s="3">
+        <v>9781975176716</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
         <v>29</v>
       </c>
       <c r="I15" t="s">
         <v>29</v>
       </c>
       <c r="J15" t="s">
         <v>97</v>
       </c>
       <c r="K15" t="s">
         <v>92</v>
       </c>
@@ -2598,59 +2654,59 @@
       <c r="T15" t="s">
         <v>29</v>
       </c>
       <c r="U15" t="s">
         <v>29</v>
       </c>
       <c r="V15" t="s">
         <v>29</v>
       </c>
       <c r="W15" t="s">
         <v>29</v>
       </c>
       <c r="X15" t="s">
         <v>29</v>
       </c>
       <c r="Y15" t="s">
         <v>29</v>
       </c>
       <c r="Z15" t="s">
         <v>29</v>
       </c>
       <c r="AA15" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="16" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>310</v>
       </c>
-      <c r="B16" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B16" s="3">
+        <v>9781451190083</v>
+      </c>
+      <c r="C16" s="3">
+        <v>9781496328175</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
         <v>29</v>
       </c>
       <c r="I16" t="s">
         <v>29</v>
       </c>
       <c r="J16" t="s">
         <v>100</v>
       </c>
       <c r="K16" t="s">
         <v>101</v>
       </c>
@@ -2681,59 +2737,59 @@
       <c r="T16" t="s">
         <v>29</v>
       </c>
       <c r="U16" t="s">
         <v>46</v>
       </c>
       <c r="V16" t="s">
         <v>103</v>
       </c>
       <c r="W16" t="s">
         <v>29</v>
       </c>
       <c r="X16" t="s">
         <v>29</v>
       </c>
       <c r="Y16" t="s">
         <v>29</v>
       </c>
       <c r="Z16" t="s">
         <v>29</v>
       </c>
       <c r="AA16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="17" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>104</v>
       </c>
-      <c r="B17" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B17" s="3">
+        <v>9781975160296</v>
+      </c>
+      <c r="C17" s="3">
+        <v>9781975160319</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>29</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
         <v>29</v>
       </c>
       <c r="I17" t="s">
         <v>29</v>
       </c>
       <c r="J17" t="s">
         <v>106</v>
       </c>
       <c r="K17" t="s">
         <v>103</v>
       </c>
@@ -2764,59 +2820,59 @@
       <c r="T17" t="s">
         <v>29</v>
       </c>
       <c r="U17" t="s">
         <v>41</v>
       </c>
       <c r="V17" t="s">
         <v>107</v>
       </c>
       <c r="W17" t="s">
         <v>29</v>
       </c>
       <c r="X17" t="s">
         <v>29</v>
       </c>
       <c r="Y17" t="s">
         <v>29</v>
       </c>
       <c r="Z17" t="s">
         <v>29</v>
       </c>
       <c r="AA17" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="18" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>108</v>
       </c>
-      <c r="B18" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B18" s="3">
+        <v>9781605472393</v>
+      </c>
+      <c r="C18" s="3">
+        <v>9781451153415</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
       <c r="G18" t="s">
         <v>29</v>
       </c>
       <c r="H18" t="s">
         <v>29</v>
       </c>
       <c r="I18" t="s">
         <v>29</v>
       </c>
       <c r="J18" t="s">
         <v>110</v>
       </c>
       <c r="K18" t="s">
         <v>111</v>
       </c>
@@ -2847,59 +2903,59 @@
       <c r="T18" t="s">
         <v>29</v>
       </c>
       <c r="U18" t="s">
         <v>46</v>
       </c>
       <c r="V18" t="s">
         <v>29</v>
       </c>
       <c r="W18" t="s">
         <v>29</v>
       </c>
       <c r="X18" t="s">
         <v>29</v>
       </c>
       <c r="Y18" t="s">
         <v>29</v>
       </c>
       <c r="Z18" t="s">
         <v>29</v>
       </c>
       <c r="AA18" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="19" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>113</v>
       </c>
-      <c r="B19" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B19" s="3">
+        <v>9781975215668</v>
+      </c>
+      <c r="C19" s="3">
+        <v>9781975215682</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>29</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19" t="s">
         <v>29</v>
       </c>
       <c r="I19" t="s">
         <v>29</v>
       </c>
       <c r="J19" t="s">
         <v>115</v>
       </c>
       <c r="K19" t="s">
         <v>116</v>
       </c>
@@ -2930,59 +2986,59 @@
       <c r="T19" t="s">
         <v>29</v>
       </c>
       <c r="U19" t="s">
         <v>41</v>
       </c>
       <c r="V19" t="s">
         <v>29</v>
       </c>
       <c r="W19" t="s">
         <v>29</v>
       </c>
       <c r="X19" t="s">
         <v>29</v>
       </c>
       <c r="Y19" t="s">
         <v>29</v>
       </c>
       <c r="Z19" t="s">
         <v>29</v>
       </c>
       <c r="AA19" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="20" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>118</v>
       </c>
-      <c r="B20" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B20" s="3">
+        <v>9781496322210</v>
+      </c>
+      <c r="C20" s="3">
+        <v>9781496329233</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
       <c r="G20" t="s">
         <v>29</v>
       </c>
       <c r="H20" t="s">
         <v>29</v>
       </c>
       <c r="I20" t="s">
         <v>29</v>
       </c>
       <c r="J20" t="s">
         <v>120</v>
       </c>
       <c r="K20" t="s">
         <v>121</v>
       </c>
@@ -3013,59 +3069,59 @@
       <c r="T20" t="s">
         <v>29</v>
       </c>
       <c r="U20" t="s">
         <v>36</v>
       </c>
       <c r="V20" t="s">
         <v>29</v>
       </c>
       <c r="W20" t="s">
         <v>29</v>
       </c>
       <c r="X20" t="s">
         <v>29</v>
       </c>
       <c r="Y20" t="s">
         <v>29</v>
       </c>
       <c r="Z20" t="s">
         <v>29</v>
       </c>
       <c r="AA20" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="21" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>122</v>
       </c>
-      <c r="B21" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B21" s="3">
+        <v>9781975166359</v>
+      </c>
+      <c r="C21" s="3">
+        <v>9781975166380</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
       <c r="G21" t="s">
         <v>29</v>
       </c>
       <c r="H21" t="s">
         <v>29</v>
       </c>
       <c r="I21" t="s">
         <v>29</v>
       </c>
       <c r="J21" t="s">
         <v>124</v>
       </c>
       <c r="K21" t="s">
         <v>125</v>
       </c>
@@ -3096,59 +3152,59 @@
       <c r="T21" t="s">
         <v>29</v>
       </c>
       <c r="U21" t="s">
         <v>36</v>
       </c>
       <c r="V21" t="s">
         <v>126</v>
       </c>
       <c r="W21" t="s">
         <v>29</v>
       </c>
       <c r="X21" t="s">
         <v>29</v>
       </c>
       <c r="Y21" t="s">
         <v>29</v>
       </c>
       <c r="Z21" t="s">
         <v>29</v>
       </c>
       <c r="AA21" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="22" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>127</v>
       </c>
-      <c r="B22" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B22" s="3">
+        <v>9781975182991</v>
+      </c>
+      <c r="C22" s="3">
+        <v>9781975183004</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>29</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22" t="s">
         <v>29</v>
       </c>
       <c r="I22" t="s">
         <v>29</v>
       </c>
       <c r="J22" t="s">
         <v>129</v>
       </c>
       <c r="K22" t="s">
         <v>130</v>
       </c>
@@ -3179,59 +3235,59 @@
       <c r="T22" t="s">
         <v>29</v>
       </c>
       <c r="U22" t="s">
         <v>131</v>
       </c>
       <c r="V22" t="s">
         <v>29</v>
       </c>
       <c r="W22" t="s">
         <v>29</v>
       </c>
       <c r="X22" t="s">
         <v>29</v>
       </c>
       <c r="Y22" t="s">
         <v>29</v>
       </c>
       <c r="Z22" t="s">
         <v>29</v>
       </c>
       <c r="AA22" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="23" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>284</v>
       </c>
-      <c r="B23" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B23" s="3">
+        <v>9781975242947</v>
+      </c>
+      <c r="C23" s="3">
+        <v>9781975242961</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
       <c r="G23" t="s">
         <v>29</v>
       </c>
       <c r="H23" t="s">
         <v>29</v>
       </c>
       <c r="I23" t="s">
         <v>29</v>
       </c>
       <c r="J23" t="s">
         <v>137</v>
       </c>
       <c r="K23" t="s">
         <v>29</v>
       </c>
@@ -3262,59 +3318,59 @@
       <c r="T23" t="s">
         <v>29</v>
       </c>
       <c r="U23" t="s">
         <v>138</v>
       </c>
       <c r="V23" t="s">
         <v>130</v>
       </c>
       <c r="W23" t="s">
         <v>29</v>
       </c>
       <c r="X23" t="s">
         <v>29</v>
       </c>
       <c r="Y23" t="s">
         <v>29</v>
       </c>
       <c r="Z23" t="s">
         <v>29</v>
       </c>
       <c r="AA23" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="24" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>285</v>
       </c>
-      <c r="B24" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B24" s="3">
+        <v>9781496351920</v>
+      </c>
+      <c r="C24" s="3">
+        <v>9781496351937</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>29</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24" t="s">
         <v>29</v>
       </c>
       <c r="I24" t="s">
         <v>29</v>
       </c>
       <c r="J24" t="s">
         <v>140</v>
       </c>
       <c r="K24" t="s">
         <v>135</v>
       </c>
@@ -3345,59 +3401,59 @@
       <c r="T24" t="s">
         <v>29</v>
       </c>
       <c r="U24" t="s">
         <v>36</v>
       </c>
       <c r="V24" t="s">
         <v>141</v>
       </c>
       <c r="W24" t="s">
         <v>29</v>
       </c>
       <c r="X24" t="s">
         <v>29</v>
       </c>
       <c r="Y24" t="s">
         <v>29</v>
       </c>
       <c r="Z24" t="s">
         <v>29</v>
       </c>
       <c r="AA24" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="25" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>132</v>
       </c>
-      <c r="B25" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B25" s="3">
+        <v>9781975214937</v>
+      </c>
+      <c r="C25" s="3">
+        <v>9781975214944</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>29</v>
       </c>
       <c r="G25" t="s">
         <v>29</v>
       </c>
       <c r="H25" t="s">
         <v>29</v>
       </c>
       <c r="I25" t="s">
         <v>29</v>
       </c>
       <c r="J25" t="s">
         <v>134</v>
       </c>
       <c r="K25" t="s">
         <v>29</v>
       </c>
@@ -3428,59 +3484,59 @@
       <c r="T25" t="s">
         <v>29</v>
       </c>
       <c r="U25" t="s">
         <v>29</v>
       </c>
       <c r="V25" t="s">
         <v>135</v>
       </c>
       <c r="W25" t="s">
         <v>29</v>
       </c>
       <c r="X25" t="s">
         <v>29</v>
       </c>
       <c r="Y25" t="s">
         <v>29</v>
       </c>
       <c r="Z25" t="s">
         <v>29</v>
       </c>
       <c r="AA25" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="26" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>286</v>
       </c>
-      <c r="B26" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B26" s="3">
+        <v>9781496378651</v>
+      </c>
+      <c r="C26" s="3">
+        <v>9781975106119</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>29</v>
       </c>
       <c r="G26" t="s">
         <v>29</v>
       </c>
       <c r="H26" t="s">
         <v>29</v>
       </c>
       <c r="I26" t="s">
         <v>29</v>
       </c>
       <c r="J26" t="s">
         <v>143</v>
       </c>
       <c r="K26" t="s">
         <v>144</v>
       </c>
@@ -3511,59 +3567,59 @@
       <c r="T26" t="s">
         <v>29</v>
       </c>
       <c r="U26" t="s">
         <v>88</v>
       </c>
       <c r="V26" t="s">
         <v>146</v>
       </c>
       <c r="W26" t="s">
         <v>29</v>
       </c>
       <c r="X26" t="s">
         <v>29</v>
       </c>
       <c r="Y26" t="s">
         <v>29</v>
       </c>
       <c r="Z26" t="s">
         <v>29</v>
       </c>
       <c r="AA26" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="27" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>147</v>
       </c>
-      <c r="B27" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B27" s="3">
+        <v>9781975183585</v>
+      </c>
+      <c r="C27" s="3">
+        <v>9781975183608</v>
       </c>
       <c r="D27" t="s">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>29</v>
       </c>
       <c r="G27" t="s">
         <v>29</v>
       </c>
       <c r="H27" t="s">
         <v>29</v>
       </c>
       <c r="I27" t="s">
         <v>29</v>
       </c>
       <c r="J27" t="s">
         <v>149</v>
       </c>
       <c r="K27" t="s">
         <v>146</v>
       </c>
@@ -3594,59 +3650,59 @@
       <c r="T27" t="s">
         <v>29</v>
       </c>
       <c r="U27" t="s">
         <v>150</v>
       </c>
       <c r="V27" t="s">
         <v>29</v>
       </c>
       <c r="W27" t="s">
         <v>29</v>
       </c>
       <c r="X27" t="s">
         <v>29</v>
       </c>
       <c r="Y27" t="s">
         <v>29</v>
       </c>
       <c r="Z27" t="s">
         <v>29</v>
       </c>
       <c r="AA27" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="28" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>151</v>
       </c>
-      <c r="B28" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B28" s="3">
+        <v>9781451151497</v>
+      </c>
+      <c r="C28" s="3">
+        <v>9781469883694</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>29</v>
       </c>
       <c r="G28" t="s">
         <v>29</v>
       </c>
       <c r="H28" t="s">
         <v>29</v>
       </c>
       <c r="I28" t="s">
         <v>29</v>
       </c>
       <c r="J28" t="s">
         <v>153</v>
       </c>
       <c r="K28" t="s">
         <v>154</v>
       </c>
@@ -3677,59 +3733,59 @@
       <c r="T28" t="s">
         <v>29</v>
       </c>
       <c r="U28" t="s">
         <v>41</v>
       </c>
       <c r="V28" t="s">
         <v>29</v>
       </c>
       <c r="W28" t="s">
         <v>29</v>
       </c>
       <c r="X28" t="s">
         <v>29</v>
       </c>
       <c r="Y28" t="s">
         <v>29</v>
       </c>
       <c r="Z28" t="s">
         <v>29</v>
       </c>
       <c r="AA28" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="29" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>155</v>
       </c>
-      <c r="B29" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B29" s="3">
+        <v>9781496398116</v>
+      </c>
+      <c r="C29" s="4">
+        <v>9781975162788</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>29</v>
       </c>
       <c r="G29" t="s">
         <v>29</v>
       </c>
       <c r="H29" t="s">
         <v>29</v>
       </c>
       <c r="I29" t="s">
         <v>29</v>
       </c>
       <c r="J29" t="s">
         <v>157</v>
       </c>
       <c r="K29" t="s">
         <v>154</v>
       </c>
@@ -3760,59 +3816,59 @@
       <c r="T29" t="s">
         <v>29</v>
       </c>
       <c r="U29" t="s">
         <v>131</v>
       </c>
       <c r="V29" t="s">
         <v>158</v>
       </c>
       <c r="W29" t="s">
         <v>29</v>
       </c>
       <c r="X29" t="s">
         <v>29</v>
       </c>
       <c r="Y29" t="s">
         <v>29</v>
       </c>
       <c r="Z29" t="s">
         <v>29</v>
       </c>
       <c r="AA29" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="30" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>159</v>
       </c>
-      <c r="B30" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B30" s="3">
+        <v>9781975221232</v>
+      </c>
+      <c r="C30" s="4">
+        <v>9781975221249</v>
       </c>
       <c r="D30" t="s">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>29</v>
       </c>
       <c r="G30" t="s">
         <v>29</v>
       </c>
       <c r="H30" t="s">
         <v>29</v>
       </c>
       <c r="I30" t="s">
         <v>29</v>
       </c>
       <c r="J30" t="s">
         <v>161</v>
       </c>
       <c r="K30" t="s">
         <v>81</v>
       </c>
@@ -3843,59 +3899,59 @@
       <c r="T30" t="s">
         <v>29</v>
       </c>
       <c r="U30" t="s">
         <v>36</v>
       </c>
       <c r="V30" t="s">
         <v>29</v>
       </c>
       <c r="W30" t="s">
         <v>29</v>
       </c>
       <c r="X30" t="s">
         <v>29</v>
       </c>
       <c r="Y30" t="s">
         <v>29</v>
       </c>
       <c r="Z30" t="s">
         <v>29</v>
       </c>
       <c r="AA30" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="31" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>162</v>
       </c>
-      <c r="B31" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B31" s="3">
+        <v>9781975103545</v>
+      </c>
+      <c r="C31" s="3">
+        <v>9781975142155</v>
       </c>
       <c r="D31" t="s">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
       <c r="G31" t="s">
         <v>29</v>
       </c>
       <c r="H31" t="s">
         <v>29</v>
       </c>
       <c r="I31" t="s">
         <v>29</v>
       </c>
       <c r="J31" t="s">
         <v>164</v>
       </c>
       <c r="K31" t="s">
         <v>165</v>
       </c>
@@ -3926,59 +3982,56 @@
       <c r="T31" t="s">
         <v>29</v>
       </c>
       <c r="U31" t="s">
         <v>46</v>
       </c>
       <c r="V31" t="s">
         <v>29</v>
       </c>
       <c r="W31" t="s">
         <v>29</v>
       </c>
       <c r="X31" t="s">
         <v>29</v>
       </c>
       <c r="Y31" t="s">
         <v>29</v>
       </c>
       <c r="Z31" t="s">
         <v>29</v>
       </c>
       <c r="AA31" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="32" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>287</v>
       </c>
-      <c r="B32" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B32" s="3">
+        <v>9781496343802</v>
       </c>
       <c r="D32" t="s">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>29</v>
       </c>
       <c r="G32" t="s">
         <v>29</v>
       </c>
       <c r="H32" t="s">
         <v>29</v>
       </c>
       <c r="I32" t="s">
         <v>29</v>
       </c>
       <c r="J32" t="s">
         <v>167</v>
       </c>
       <c r="K32" t="s">
         <v>168</v>
       </c>
@@ -4009,59 +4062,59 @@
       <c r="T32" t="s">
         <v>29</v>
       </c>
       <c r="U32" t="s">
         <v>169</v>
       </c>
       <c r="V32" t="s">
         <v>29</v>
       </c>
       <c r="W32" t="s">
         <v>29</v>
       </c>
       <c r="X32" t="s">
         <v>29</v>
       </c>
       <c r="Y32" t="s">
         <v>29</v>
       </c>
       <c r="Z32" t="s">
         <v>29</v>
       </c>
       <c r="AA32" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="33" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>170</v>
       </c>
-      <c r="B33" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B33" s="3">
+        <v>9781975211097</v>
+      </c>
+      <c r="C33" s="4">
+        <v>9781975211103</v>
       </c>
       <c r="D33" t="s">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>29</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33" t="s">
         <v>29</v>
       </c>
       <c r="I33" t="s">
         <v>29</v>
       </c>
       <c r="J33" t="s">
         <v>172</v>
       </c>
       <c r="K33" t="s">
         <v>173</v>
       </c>
@@ -4092,59 +4145,59 @@
       <c r="T33" t="s">
         <v>29</v>
       </c>
       <c r="U33" t="s">
         <v>88</v>
       </c>
       <c r="V33" t="s">
         <v>29</v>
       </c>
       <c r="W33" t="s">
         <v>29</v>
       </c>
       <c r="X33" t="s">
         <v>29</v>
       </c>
       <c r="Y33" t="s">
         <v>29</v>
       </c>
       <c r="Z33" t="s">
         <v>29</v>
       </c>
       <c r="AA33" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="34" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>174</v>
       </c>
-      <c r="B34" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B34" s="3">
+        <v>9781451186567</v>
+      </c>
+      <c r="C34" s="4">
+        <v>9781469881270</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>29</v>
       </c>
       <c r="G34" t="s">
         <v>29</v>
       </c>
       <c r="H34" t="s">
         <v>29</v>
       </c>
       <c r="I34" t="s">
         <v>29</v>
       </c>
       <c r="J34" t="s">
         <v>176</v>
       </c>
       <c r="K34" t="s">
         <v>177</v>
       </c>
@@ -4175,59 +4228,59 @@
       <c r="T34" t="s">
         <v>29</v>
       </c>
       <c r="U34" t="s">
         <v>46</v>
       </c>
       <c r="V34" t="s">
         <v>178</v>
       </c>
       <c r="W34" t="s">
         <v>29</v>
       </c>
       <c r="X34" t="s">
         <v>29</v>
       </c>
       <c r="Y34" t="s">
         <v>29</v>
       </c>
       <c r="Z34" t="s">
         <v>29</v>
       </c>
       <c r="AA34" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="35" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>179</v>
       </c>
-      <c r="B35" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B35" s="3">
+        <v>9781975185831</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>314</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>29</v>
       </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35" t="s">
         <v>29</v>
       </c>
       <c r="I35" t="s">
         <v>29</v>
       </c>
       <c r="J35" t="s">
         <v>181</v>
       </c>
       <c r="K35" t="s">
         <v>182</v>
       </c>
@@ -4258,59 +4311,59 @@
       <c r="T35" t="s">
         <v>29</v>
       </c>
       <c r="U35" t="s">
         <v>183</v>
       </c>
       <c r="V35" t="s">
         <v>29</v>
       </c>
       <c r="W35" t="s">
         <v>29</v>
       </c>
       <c r="X35" t="s">
         <v>29</v>
       </c>
       <c r="Y35" t="s">
         <v>29</v>
       </c>
       <c r="Z35" t="s">
         <v>29</v>
       </c>
       <c r="AA35" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="36" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>184</v>
       </c>
-      <c r="B36" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B36" s="3">
+        <v>9781975246617</v>
+      </c>
+      <c r="C36" s="4">
+        <v>9781975246624</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
       <c r="G36" t="s">
         <v>29</v>
       </c>
       <c r="H36" t="s">
         <v>29</v>
       </c>
       <c r="I36" t="s">
         <v>29</v>
       </c>
       <c r="J36" t="s">
         <v>186</v>
       </c>
       <c r="K36" t="s">
         <v>182</v>
       </c>
@@ -4341,59 +4394,59 @@
       <c r="T36" t="s">
         <v>29</v>
       </c>
       <c r="U36" t="s">
         <v>29</v>
       </c>
       <c r="V36" t="s">
         <v>29</v>
       </c>
       <c r="W36" t="s">
         <v>29</v>
       </c>
       <c r="X36" t="s">
         <v>29</v>
       </c>
       <c r="Y36" t="s">
         <v>29</v>
       </c>
       <c r="Z36" t="s">
         <v>29</v>
       </c>
       <c r="AA36" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="37" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>299</v>
       </c>
-      <c r="B37" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B37" s="3">
+        <v>9781975113261</v>
+      </c>
+      <c r="C37" s="4">
+        <v>9781975163020</v>
       </c>
       <c r="D37" t="s">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>29</v>
       </c>
       <c r="G37" t="s">
         <v>29</v>
       </c>
       <c r="H37" t="s">
         <v>29</v>
       </c>
       <c r="I37" t="s">
         <v>29</v>
       </c>
       <c r="J37" t="s">
         <v>231</v>
       </c>
       <c r="K37" t="s">
         <v>232</v>
       </c>
@@ -4424,59 +4477,59 @@
       <c r="T37" t="s">
         <v>29</v>
       </c>
       <c r="U37" t="s">
         <v>150</v>
       </c>
       <c r="V37" t="s">
         <v>233</v>
       </c>
       <c r="W37" t="s">
         <v>29</v>
       </c>
       <c r="X37" t="s">
         <v>29</v>
       </c>
       <c r="Y37" t="s">
         <v>29</v>
       </c>
       <c r="Z37" t="s">
         <v>29</v>
       </c>
       <c r="AA37" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="38" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>311</v>
       </c>
-      <c r="B38" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B38" s="3">
+        <v>9781451113679</v>
+      </c>
+      <c r="C38" s="4">
+        <v>9781451177541</v>
       </c>
       <c r="D38" t="s">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>29</v>
       </c>
       <c r="G38" t="s">
         <v>29</v>
       </c>
       <c r="H38" t="s">
         <v>29</v>
       </c>
       <c r="I38" t="s">
         <v>29</v>
       </c>
       <c r="J38" t="s">
         <v>267</v>
       </c>
       <c r="K38" t="s">
         <v>268</v>
       </c>
@@ -4507,59 +4560,59 @@
       <c r="T38" t="s">
         <v>29</v>
       </c>
       <c r="U38" t="s">
         <v>88</v>
       </c>
       <c r="V38" t="s">
         <v>232</v>
       </c>
       <c r="W38" t="s">
         <v>29</v>
       </c>
       <c r="X38" t="s">
         <v>29</v>
       </c>
       <c r="Y38" t="s">
         <v>29</v>
       </c>
       <c r="Z38" t="s">
         <v>29</v>
       </c>
       <c r="AA38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="39" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>307</v>
       </c>
-      <c r="B39" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B39" s="3">
+        <v>9781451114225</v>
+      </c>
+      <c r="C39" s="4">
+        <v>9781469831718</v>
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>29</v>
       </c>
       <c r="G39" t="s">
         <v>29</v>
       </c>
       <c r="H39" t="s">
         <v>29</v>
       </c>
       <c r="I39" t="s">
         <v>29</v>
       </c>
       <c r="J39" t="s">
         <v>271</v>
       </c>
       <c r="K39" t="s">
         <v>272</v>
       </c>
@@ -4590,59 +4643,59 @@
       <c r="T39" t="s">
         <v>29</v>
       </c>
       <c r="U39" t="s">
         <v>150</v>
       </c>
       <c r="V39" t="s">
         <v>273</v>
       </c>
       <c r="W39" t="s">
         <v>29</v>
       </c>
       <c r="X39" t="s">
         <v>29</v>
       </c>
       <c r="Y39" t="s">
         <v>29</v>
       </c>
       <c r="Z39" t="s">
         <v>29</v>
       </c>
       <c r="AA39" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="40" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>300</v>
       </c>
-      <c r="B40" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B40" s="3">
+        <v>9781975113360</v>
+      </c>
+      <c r="C40" s="4">
+        <v>9781975113377</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
       <c r="G40" t="s">
         <v>29</v>
       </c>
       <c r="H40" t="s">
         <v>29</v>
       </c>
       <c r="I40" t="s">
         <v>29</v>
       </c>
       <c r="J40" t="s">
         <v>235</v>
       </c>
       <c r="K40" t="s">
         <v>236</v>
       </c>
@@ -4673,59 +4726,59 @@
       <c r="T40" t="s">
         <v>29</v>
       </c>
       <c r="U40" t="s">
         <v>95</v>
       </c>
       <c r="V40" t="s">
         <v>237</v>
       </c>
       <c r="W40" t="s">
         <v>29</v>
       </c>
       <c r="X40" t="s">
         <v>29</v>
       </c>
       <c r="Y40" t="s">
         <v>29</v>
       </c>
       <c r="Z40" t="s">
         <v>29</v>
       </c>
       <c r="AA40" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="41" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>291</v>
       </c>
-      <c r="B41" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B41" s="3">
+        <v>9781975113339</v>
+      </c>
+      <c r="C41" s="4">
+        <v>9781975113346</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
       <c r="G41" t="s">
         <v>29</v>
       </c>
       <c r="H41" t="s">
         <v>29</v>
       </c>
       <c r="I41" t="s">
         <v>29</v>
       </c>
       <c r="J41" t="s">
         <v>204</v>
       </c>
       <c r="K41" t="s">
         <v>205</v>
       </c>
@@ -4756,59 +4809,59 @@
       <c r="T41" t="s">
         <v>29</v>
       </c>
       <c r="U41" t="s">
         <v>95</v>
       </c>
       <c r="V41" t="s">
         <v>206</v>
       </c>
       <c r="W41" t="s">
         <v>29</v>
       </c>
       <c r="X41" t="s">
         <v>29</v>
       </c>
       <c r="Y41" t="s">
         <v>29</v>
       </c>
       <c r="Z41" t="s">
         <v>29</v>
       </c>
       <c r="AA41" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="42" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>292</v>
       </c>
-      <c r="B42" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B42" s="3">
+        <v>9781975235413</v>
+      </c>
+      <c r="C42" s="4">
+        <v>9781975235420</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>29</v>
       </c>
       <c r="G42" t="s">
         <v>29</v>
       </c>
       <c r="H42" t="s">
         <v>29</v>
       </c>
       <c r="I42" t="s">
         <v>29</v>
       </c>
       <c r="J42" t="s">
         <v>208</v>
       </c>
       <c r="K42" t="s">
         <v>29</v>
       </c>
@@ -4839,59 +4892,59 @@
       <c r="T42" t="s">
         <v>29</v>
       </c>
       <c r="U42" t="s">
         <v>29</v>
       </c>
       <c r="V42" t="s">
         <v>206</v>
       </c>
       <c r="W42" t="s">
         <v>29</v>
       </c>
       <c r="X42" t="s">
         <v>29</v>
       </c>
       <c r="Y42" t="s">
         <v>29</v>
       </c>
       <c r="Z42" t="s">
         <v>29</v>
       </c>
       <c r="AA42" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="43" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>308</v>
       </c>
-      <c r="B43" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B43" s="3">
+        <v>9781451114102</v>
+      </c>
+      <c r="C43" s="4">
+        <v>9781451181876</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>29</v>
       </c>
       <c r="G43" t="s">
         <v>29</v>
       </c>
       <c r="H43" t="s">
         <v>29</v>
       </c>
       <c r="I43" t="s">
         <v>29</v>
       </c>
       <c r="J43" t="s">
         <v>275</v>
       </c>
       <c r="K43" t="s">
         <v>251</v>
       </c>
@@ -4922,59 +4975,59 @@
       <c r="T43" t="s">
         <v>29</v>
       </c>
       <c r="U43" t="s">
         <v>150</v>
       </c>
       <c r="V43" t="s">
         <v>276</v>
       </c>
       <c r="W43" t="s">
         <v>29</v>
       </c>
       <c r="X43" t="s">
         <v>29</v>
       </c>
       <c r="Y43" t="s">
         <v>29</v>
       </c>
       <c r="Z43" t="s">
         <v>29</v>
       </c>
       <c r="AA43" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="44" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>303</v>
       </c>
-      <c r="B44" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B44" s="3">
+        <v>9781975113308</v>
+      </c>
+      <c r="C44" s="4">
+        <v>9781975113315</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>29</v>
       </c>
       <c r="G44" t="s">
         <v>29</v>
       </c>
       <c r="H44" t="s">
         <v>29</v>
       </c>
       <c r="I44" t="s">
         <v>29</v>
       </c>
       <c r="J44" t="s">
         <v>250</v>
       </c>
       <c r="K44" t="s">
         <v>251</v>
       </c>
@@ -5005,59 +5058,59 @@
       <c r="T44" t="s">
         <v>29</v>
       </c>
       <c r="U44" t="s">
         <v>95</v>
       </c>
       <c r="V44" t="s">
         <v>252</v>
       </c>
       <c r="W44" t="s">
         <v>29</v>
       </c>
       <c r="X44" t="s">
         <v>29</v>
       </c>
       <c r="Y44" t="s">
         <v>29</v>
       </c>
       <c r="Z44" t="s">
         <v>29</v>
       </c>
       <c r="AA44" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="45" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>293</v>
       </c>
-      <c r="B45" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B45" s="3">
+        <v>9781496328083</v>
+      </c>
+      <c r="C45" s="4">
+        <v>9781496353689</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
       <c r="G45" t="s">
         <v>29</v>
       </c>
       <c r="H45" t="s">
         <v>29</v>
       </c>
       <c r="I45" t="s">
         <v>29</v>
       </c>
       <c r="J45" t="s">
         <v>210</v>
       </c>
       <c r="K45" t="s">
         <v>211</v>
       </c>
@@ -5088,59 +5141,59 @@
       <c r="T45" t="s">
         <v>29</v>
       </c>
       <c r="U45" t="s">
         <v>95</v>
       </c>
       <c r="V45" t="s">
         <v>29</v>
       </c>
       <c r="W45" t="s">
         <v>29</v>
       </c>
       <c r="X45" t="s">
         <v>29</v>
       </c>
       <c r="Y45" t="s">
         <v>29</v>
       </c>
       <c r="Z45" t="s">
         <v>29</v>
       </c>
       <c r="AA45" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="46" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>294</v>
       </c>
-      <c r="B46" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B46" s="3">
+        <v>9781975212841</v>
+      </c>
+      <c r="C46" s="4">
+        <v>9781975212858</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
         <v>29</v>
       </c>
       <c r="G46" t="s">
         <v>29</v>
       </c>
       <c r="H46" t="s">
         <v>29</v>
       </c>
       <c r="I46" t="s">
         <v>29</v>
       </c>
       <c r="J46" t="s">
         <v>214</v>
       </c>
       <c r="K46" t="s">
         <v>29</v>
       </c>
@@ -5171,59 +5224,59 @@
       <c r="T46" t="s">
         <v>29</v>
       </c>
       <c r="U46" t="s">
         <v>29</v>
       </c>
       <c r="V46" t="s">
         <v>215</v>
       </c>
       <c r="W46" t="s">
         <v>29</v>
       </c>
       <c r="X46" t="s">
         <v>29</v>
       </c>
       <c r="Y46" t="s">
         <v>29</v>
       </c>
       <c r="Z46" t="s">
         <v>29</v>
       </c>
       <c r="AA46" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="47" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>301</v>
       </c>
-      <c r="B47" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B47" s="3">
+        <v>9781975113421</v>
+      </c>
+      <c r="C47" s="4">
+        <v>9781975113438</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>29</v>
       </c>
       <c r="F47" t="s">
         <v>29</v>
       </c>
       <c r="G47" t="s">
         <v>29</v>
       </c>
       <c r="H47" t="s">
         <v>29</v>
       </c>
       <c r="I47" t="s">
         <v>29</v>
       </c>
       <c r="J47" t="s">
         <v>239</v>
       </c>
       <c r="K47" t="s">
         <v>240</v>
       </c>
@@ -5254,59 +5307,59 @@
       <c r="T47" t="s">
         <v>29</v>
       </c>
       <c r="U47" t="s">
         <v>150</v>
       </c>
       <c r="V47" t="s">
         <v>241</v>
       </c>
       <c r="W47" t="s">
         <v>29</v>
       </c>
       <c r="X47" t="s">
         <v>29</v>
       </c>
       <c r="Y47" t="s">
         <v>29</v>
       </c>
       <c r="Z47" t="s">
         <v>29</v>
       </c>
       <c r="AA47" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="48" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>312</v>
       </c>
-      <c r="B48" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B48" s="3">
+        <v>9781451114256</v>
+      </c>
+      <c r="C48" s="4">
+        <v>9781451181906</v>
       </c>
       <c r="D48" t="s">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>29</v>
       </c>
       <c r="F48" t="s">
         <v>29</v>
       </c>
       <c r="G48" t="s">
         <v>29</v>
       </c>
       <c r="H48" t="s">
         <v>29</v>
       </c>
       <c r="I48" t="s">
         <v>29</v>
       </c>
       <c r="J48" t="s">
         <v>254</v>
       </c>
       <c r="K48" t="s">
         <v>244</v>
       </c>
@@ -5337,59 +5390,59 @@
       <c r="T48" t="s">
         <v>29</v>
       </c>
       <c r="U48" t="s">
         <v>150</v>
       </c>
       <c r="V48" t="s">
         <v>256</v>
       </c>
       <c r="W48" t="s">
         <v>29</v>
       </c>
       <c r="X48" t="s">
         <v>29</v>
       </c>
       <c r="Y48" t="s">
         <v>29</v>
       </c>
       <c r="Z48" t="s">
         <v>29</v>
       </c>
       <c r="AA48" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="49" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>313</v>
       </c>
-      <c r="B49" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B49" s="3">
+        <v>9781975113452</v>
+      </c>
+      <c r="C49" s="4">
+        <v>9781975113469</v>
       </c>
       <c r="D49" t="s">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>29</v>
       </c>
       <c r="G49" t="s">
         <v>29</v>
       </c>
       <c r="H49" t="s">
         <v>29</v>
       </c>
       <c r="I49" t="s">
         <v>29</v>
       </c>
       <c r="J49" t="s">
         <v>243</v>
       </c>
       <c r="K49" t="s">
         <v>197</v>
       </c>
@@ -5420,59 +5473,59 @@
       <c r="T49" t="s">
         <v>29</v>
       </c>
       <c r="U49" t="s">
         <v>95</v>
       </c>
       <c r="V49" t="s">
         <v>244</v>
       </c>
       <c r="W49" t="s">
         <v>29</v>
       </c>
       <c r="X49" t="s">
         <v>29</v>
       </c>
       <c r="Y49" t="s">
         <v>29</v>
       </c>
       <c r="Z49" t="s">
         <v>29</v>
       </c>
       <c r="AA49" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="50" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>288</v>
       </c>
-      <c r="B50" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B50" s="3">
+        <v>9781496323705</v>
+      </c>
+      <c r="C50" s="4">
+        <v>9781496344670</v>
       </c>
       <c r="D50" t="s">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
       <c r="G50" t="s">
         <v>29</v>
       </c>
       <c r="H50" t="s">
         <v>29</v>
       </c>
       <c r="I50" t="s">
         <v>29</v>
       </c>
       <c r="J50" t="s">
         <v>189</v>
       </c>
       <c r="K50" t="s">
         <v>190</v>
       </c>
@@ -5503,59 +5556,59 @@
       <c r="T50" t="s">
         <v>29</v>
       </c>
       <c r="U50" t="s">
         <v>36</v>
       </c>
       <c r="V50" t="s">
         <v>29</v>
       </c>
       <c r="W50" t="s">
         <v>29</v>
       </c>
       <c r="X50" t="s">
         <v>29</v>
       </c>
       <c r="Y50" t="s">
         <v>29</v>
       </c>
       <c r="Z50" t="s">
         <v>29</v>
       </c>
       <c r="AA50" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="51" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>304</v>
       </c>
-      <c r="B51" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B51" s="3">
+        <v>9781496328519</v>
+      </c>
+      <c r="C51" s="4">
+        <v>9781496328533</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>29</v>
       </c>
       <c r="F51" t="s">
         <v>29</v>
       </c>
       <c r="G51" t="s">
         <v>29</v>
       </c>
       <c r="H51" t="s">
         <v>29</v>
       </c>
       <c r="I51" t="s">
         <v>29</v>
       </c>
       <c r="J51" t="s">
         <v>258</v>
       </c>
       <c r="K51" t="s">
         <v>218</v>
       </c>
@@ -5586,59 +5639,59 @@
       <c r="T51" t="s">
         <v>29</v>
       </c>
       <c r="U51" t="s">
         <v>150</v>
       </c>
       <c r="V51" t="s">
         <v>29</v>
       </c>
       <c r="W51" t="s">
         <v>29</v>
       </c>
       <c r="X51" t="s">
         <v>29</v>
       </c>
       <c r="Y51" t="s">
         <v>29</v>
       </c>
       <c r="Z51" t="s">
         <v>29</v>
       </c>
       <c r="AA51" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="52" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>295</v>
       </c>
-      <c r="B52" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B52" s="3">
+        <v>9781975215453</v>
+      </c>
+      <c r="C52" s="4">
+        <v>9781975215460</v>
       </c>
       <c r="D52" t="s">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
       <c r="F52" t="s">
         <v>29</v>
       </c>
       <c r="G52" t="s">
         <v>29</v>
       </c>
       <c r="H52" t="s">
         <v>29</v>
       </c>
       <c r="I52" t="s">
         <v>29</v>
       </c>
       <c r="J52" t="s">
         <v>217</v>
       </c>
       <c r="K52" t="s">
         <v>218</v>
       </c>
@@ -5669,59 +5722,59 @@
       <c r="T52" t="s">
         <v>29</v>
       </c>
       <c r="U52" t="s">
         <v>95</v>
       </c>
       <c r="V52" t="s">
         <v>29</v>
       </c>
       <c r="W52" t="s">
         <v>29</v>
       </c>
       <c r="X52" t="s">
         <v>29</v>
       </c>
       <c r="Y52" t="s">
         <v>29</v>
       </c>
       <c r="Z52" t="s">
         <v>29</v>
       </c>
       <c r="AA52" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="53" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>296</v>
       </c>
-      <c r="B53" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B53" s="3">
+        <v>9781975190620</v>
+      </c>
+      <c r="C53" s="4">
+        <v>9781975190637</v>
       </c>
       <c r="D53" t="s">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
       <c r="F53" t="s">
         <v>29</v>
       </c>
       <c r="G53" t="s">
         <v>29</v>
       </c>
       <c r="H53" t="s">
         <v>29</v>
       </c>
       <c r="I53" t="s">
         <v>29</v>
       </c>
       <c r="J53" t="s">
         <v>220</v>
       </c>
       <c r="K53" t="s">
         <v>221</v>
       </c>
@@ -5752,59 +5805,59 @@
       <c r="T53" t="s">
         <v>29</v>
       </c>
       <c r="U53" t="s">
         <v>222</v>
       </c>
       <c r="V53" t="s">
         <v>223</v>
       </c>
       <c r="W53" t="s">
         <v>29</v>
       </c>
       <c r="X53" t="s">
         <v>29</v>
       </c>
       <c r="Y53" t="s">
         <v>29</v>
       </c>
       <c r="Z53" t="s">
         <v>29</v>
       </c>
       <c r="AA53" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="54" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>289</v>
       </c>
-      <c r="B54" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B54" s="3">
+        <v>9781975245405</v>
+      </c>
+      <c r="C54" s="4">
+        <v>9781975245412</v>
       </c>
       <c r="D54" t="s">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>29</v>
       </c>
       <c r="F54" t="s">
         <v>29</v>
       </c>
       <c r="G54" t="s">
         <v>29</v>
       </c>
       <c r="H54" t="s">
         <v>29</v>
       </c>
       <c r="I54" t="s">
         <v>29</v>
       </c>
       <c r="J54" t="s">
         <v>192</v>
       </c>
       <c r="K54" t="s">
         <v>29</v>
       </c>
@@ -5835,59 +5888,59 @@
       <c r="T54" t="s">
         <v>29</v>
       </c>
       <c r="U54" t="s">
         <v>29</v>
       </c>
       <c r="V54" t="s">
         <v>194</v>
       </c>
       <c r="W54" t="s">
         <v>29</v>
       </c>
       <c r="X54" t="s">
         <v>29</v>
       </c>
       <c r="Y54" t="s">
         <v>29</v>
       </c>
       <c r="Z54" t="s">
         <v>29</v>
       </c>
       <c r="AA54" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="55" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>198</v>
       </c>
-      <c r="B55" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B55" s="3">
+        <v>9781451143270</v>
+      </c>
+      <c r="C55" s="4">
+        <v>9781469888590</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>29</v>
       </c>
       <c r="F55" t="s">
         <v>29</v>
       </c>
       <c r="G55" t="s">
         <v>29</v>
       </c>
       <c r="H55" t="s">
         <v>29</v>
       </c>
       <c r="I55" t="s">
         <v>29</v>
       </c>
       <c r="J55" t="s">
         <v>200</v>
       </c>
       <c r="K55" t="s">
         <v>201</v>
       </c>
@@ -5918,59 +5971,59 @@
       <c r="T55" t="s">
         <v>29</v>
       </c>
       <c r="U55" t="s">
         <v>88</v>
       </c>
       <c r="V55" t="s">
         <v>29</v>
       </c>
       <c r="W55" t="s">
         <v>29</v>
       </c>
       <c r="X55" t="s">
         <v>29</v>
       </c>
       <c r="Y55" t="s">
         <v>29</v>
       </c>
       <c r="Z55" t="s">
         <v>29</v>
       </c>
       <c r="AA55" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="56" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>297</v>
       </c>
-      <c r="B56" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B56" s="3">
+        <v>9781975180515</v>
+      </c>
+      <c r="C56" s="4">
+        <v>9781975191825</v>
       </c>
       <c r="D56" t="s">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
         <v>29</v>
       </c>
       <c r="G56" t="s">
         <v>29</v>
       </c>
       <c r="H56" t="s">
         <v>29</v>
       </c>
       <c r="I56" t="s">
         <v>29</v>
       </c>
       <c r="J56" t="s">
         <v>225</v>
       </c>
       <c r="K56" t="s">
         <v>226</v>
       </c>
@@ -6001,59 +6054,59 @@
       <c r="T56" t="s">
         <v>29</v>
       </c>
       <c r="U56" t="s">
         <v>150</v>
       </c>
       <c r="V56" t="s">
         <v>44</v>
       </c>
       <c r="W56" t="s">
         <v>29</v>
       </c>
       <c r="X56" t="s">
         <v>29</v>
       </c>
       <c r="Y56" t="s">
         <v>29</v>
       </c>
       <c r="Z56" t="s">
         <v>29</v>
       </c>
       <c r="AA56" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="57" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>305</v>
       </c>
-      <c r="B57" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B57" s="3">
+        <v>9781975120061</v>
+      </c>
+      <c r="C57" s="4">
+        <v>9781975120085</v>
       </c>
       <c r="D57" t="s">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
       <c r="F57" t="s">
         <v>29</v>
       </c>
       <c r="G57" t="s">
         <v>29</v>
       </c>
       <c r="H57" t="s">
         <v>29</v>
       </c>
       <c r="I57" t="s">
         <v>29</v>
       </c>
       <c r="J57" t="s">
         <v>261</v>
       </c>
       <c r="K57" t="s">
         <v>259</v>
       </c>
@@ -6084,59 +6137,59 @@
       <c r="T57" t="s">
         <v>29</v>
       </c>
       <c r="U57" t="s">
         <v>131</v>
       </c>
       <c r="V57" t="s">
         <v>262</v>
       </c>
       <c r="W57" t="s">
         <v>29</v>
       </c>
       <c r="X57" t="s">
         <v>29</v>
       </c>
       <c r="Y57" t="s">
         <v>29</v>
       </c>
       <c r="Z57" t="s">
         <v>29</v>
       </c>
       <c r="AA57" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="58" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>306</v>
       </c>
-      <c r="B58" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B58" s="3">
+        <v>9781975201258</v>
+      </c>
+      <c r="C58" s="4">
+        <v>9781975201265</v>
       </c>
       <c r="D58" t="s">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>29</v>
       </c>
       <c r="F58" t="s">
         <v>29</v>
       </c>
       <c r="G58" t="s">
         <v>29</v>
       </c>
       <c r="H58" t="s">
         <v>29</v>
       </c>
       <c r="I58" t="s">
         <v>29</v>
       </c>
       <c r="J58" t="s">
         <v>264</v>
       </c>
       <c r="K58" t="s">
         <v>262</v>
       </c>
@@ -6167,59 +6220,59 @@
       <c r="T58" t="s">
         <v>29</v>
       </c>
       <c r="U58" t="s">
         <v>138</v>
       </c>
       <c r="V58" t="s">
         <v>265</v>
       </c>
       <c r="W58" t="s">
         <v>29</v>
       </c>
       <c r="X58" t="s">
         <v>29</v>
       </c>
       <c r="Y58" t="s">
         <v>29</v>
       </c>
       <c r="Z58" t="s">
         <v>29</v>
       </c>
       <c r="AA58" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="59" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>290</v>
       </c>
-      <c r="B59" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B59" s="3">
+        <v>9781975210823</v>
+      </c>
+      <c r="C59" s="4">
+        <v>9781975210830</v>
       </c>
       <c r="D59" t="s">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>29</v>
       </c>
       <c r="F59" t="s">
         <v>29</v>
       </c>
       <c r="G59" t="s">
         <v>29</v>
       </c>
       <c r="H59" t="s">
         <v>29</v>
       </c>
       <c r="I59" t="s">
         <v>29</v>
       </c>
       <c r="J59" t="s">
         <v>196</v>
       </c>
       <c r="K59" t="s">
         <v>197</v>
       </c>
@@ -6250,59 +6303,59 @@
       <c r="T59" t="s">
         <v>29</v>
       </c>
       <c r="U59" t="s">
         <v>36</v>
       </c>
       <c r="V59" t="s">
         <v>29</v>
       </c>
       <c r="W59" t="s">
         <v>29</v>
       </c>
       <c r="X59" t="s">
         <v>29</v>
       </c>
       <c r="Y59" t="s">
         <v>29</v>
       </c>
       <c r="Z59" t="s">
         <v>29</v>
       </c>
       <c r="AA59" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="60" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>302</v>
       </c>
-      <c r="B60" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B60" s="3">
+        <v>9781451114171</v>
+      </c>
+      <c r="C60" s="4">
+        <v>9781469831732</v>
       </c>
       <c r="D60" t="s">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>29</v>
       </c>
       <c r="F60" t="s">
         <v>29</v>
       </c>
       <c r="G60" t="s">
         <v>29</v>
       </c>
       <c r="H60" t="s">
         <v>29</v>
       </c>
       <c r="I60" t="s">
         <v>29</v>
       </c>
       <c r="J60" t="s">
         <v>246</v>
       </c>
       <c r="K60" t="s">
         <v>247</v>
       </c>
@@ -6333,59 +6386,59 @@
       <c r="T60" t="s">
         <v>29</v>
       </c>
       <c r="U60" t="s">
         <v>88</v>
       </c>
       <c r="V60" t="s">
         <v>248</v>
       </c>
       <c r="W60" t="s">
         <v>29</v>
       </c>
       <c r="X60" t="s">
         <v>29</v>
       </c>
       <c r="Y60" t="s">
         <v>29</v>
       </c>
       <c r="Z60" t="s">
         <v>29</v>
       </c>
       <c r="AA60" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="61" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>298</v>
       </c>
-      <c r="B61" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B61" s="3">
+        <v>9781975237349</v>
+      </c>
+      <c r="C61" s="4">
+        <v>9781975237356</v>
       </c>
       <c r="D61" t="s">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>29</v>
       </c>
       <c r="F61" t="s">
         <v>29</v>
       </c>
       <c r="G61" t="s">
         <v>29</v>
       </c>
       <c r="H61" t="s">
         <v>29</v>
       </c>
       <c r="I61" t="s">
         <v>29</v>
       </c>
       <c r="J61" t="s">
         <v>228</v>
       </c>
       <c r="K61" t="s">
         <v>29</v>
       </c>
@@ -6416,59 +6469,59 @@
       <c r="T61" t="s">
         <v>29</v>
       </c>
       <c r="U61" t="s">
         <v>29</v>
       </c>
       <c r="V61" t="s">
         <v>229</v>
       </c>
       <c r="W61" t="s">
         <v>29</v>
       </c>
       <c r="X61" t="s">
         <v>29</v>
       </c>
       <c r="Y61" t="s">
         <v>29</v>
       </c>
       <c r="Z61" t="s">
         <v>29</v>
       </c>
       <c r="AA61" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="62" spans="1:27" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>309</v>
       </c>
-      <c r="B62" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B62" s="3">
+        <v>9781451114126</v>
+      </c>
+      <c r="C62" s="4">
+        <v>9781451181951</v>
       </c>
       <c r="D62" t="s">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>29</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
       <c r="G62" t="s">
         <v>29</v>
       </c>
       <c r="H62" t="s">
         <v>29</v>
       </c>
       <c r="I62" t="s">
         <v>29</v>
       </c>
       <c r="J62" t="s">
         <v>278</v>
       </c>
       <c r="K62" t="s">
         <v>279</v>
       </c>