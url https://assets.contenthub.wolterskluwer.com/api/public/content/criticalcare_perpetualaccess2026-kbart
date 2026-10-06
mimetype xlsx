--- v0 (2026-02-21)
+++ v1 (2026-10-06)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/KBART Files/KBART Files/2026 Perpetual Access/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="11_393F58FA7DDF912704021DED1842268C400A695D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9538AED2-178A-4B9C-B16C-2604402FC912}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="11_393F58FA7DDF912704021DED1842268C400A695D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CC0CC10E-F22E-4CA3-94A0-500D03A1A919}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="118">
   <si>
     <t>publication_title</t>
   </si>
   <si>
     <t>print_identifier</t>
   </si>
   <si>
     <t>online_identifier</t>
   </si>
   <si>
     <t>date_first_issue_online</t>
   </si>
   <si>
     <t>num_first_vol_online</t>
   </si>
   <si>
     <t>num_first_issue_online</t>
   </si>
   <si>
     <t>date_last_issue_online</t>
   </si>
   <si>
     <t>num_last_vol_online</t>
   </si>
   <si>
@@ -362,94 +362,114 @@
     <t>978-1-4511-7368-0</t>
   </si>
   <si>
     <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=1222</t>
   </si>
   <si>
     <t>Berg</t>
   </si>
   <si>
     <t>Lippincott Williams &amp; Wilkins</t>
   </si>
   <si>
     <t>2014-01-01</t>
   </si>
   <si>
     <t>The Washington Manual® of Critical Care, 4e</t>
   </si>
   <si>
     <t>978-1-975215-45-3</t>
   </si>
   <si>
     <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=3371</t>
   </si>
   <si>
     <t>Kollef</t>
+  </si>
+  <si>
+    <t>Clinical ECMO Management: A Case-Based Approach, 1e</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=3479</t>
+  </si>
+  <si>
+    <t>978-1-9752-4014-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -744,51 +764,51 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AA17"/>
+  <dimension ref="A1:AA18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1000,1218 +1020,1302 @@
         <v>29</v>
       </c>
       <c r="U3" t="s">
         <v>43</v>
       </c>
       <c r="V3" t="s">
         <v>29</v>
       </c>
       <c r="W3" t="s">
         <v>29</v>
       </c>
       <c r="X3" t="s">
         <v>29</v>
       </c>
       <c r="Y3" t="s">
         <v>29</v>
       </c>
       <c r="Z3" t="s">
         <v>29</v>
       </c>
       <c r="AA3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:27" x14ac:dyDescent="0.35">
-      <c r="A4" t="s">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A4" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B4" s="3">
+        <v>9781975240141</v>
+      </c>
+      <c r="C4" s="3">
+        <v>9781975240158</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4" t="s">
         <v>29</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>116</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>117</v>
       </c>
       <c r="M4" t="s">
         <v>29</v>
       </c>
       <c r="N4" t="s">
         <v>32</v>
       </c>
       <c r="O4" t="s">
         <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>33</v>
       </c>
       <c r="Q4" t="s">
         <v>34</v>
       </c>
-      <c r="R4" t="s">
-        <v>48</v>
+      <c r="R4" s="5">
+        <v>46078</v>
       </c>
       <c r="S4" t="s">
         <v>29</v>
       </c>
       <c r="T4" t="s">
         <v>29</v>
       </c>
-      <c r="U4" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="U4">
+        <v>1</v>
+      </c>
+      <c r="V4" s="2" t="s">
+        <v>67</v>
       </c>
       <c r="W4" t="s">
         <v>29</v>
       </c>
       <c r="X4" t="s">
         <v>29</v>
       </c>
       <c r="Y4" t="s">
         <v>29</v>
       </c>
       <c r="Z4" t="s">
         <v>29</v>
       </c>
       <c r="AA4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
       <c r="I5" t="s">
         <v>29</v>
       </c>
       <c r="J5" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
         <v>29</v>
       </c>
       <c r="N5" t="s">
         <v>32</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>33</v>
       </c>
       <c r="Q5" t="s">
         <v>34</v>
       </c>
       <c r="R5" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="S5" t="s">
         <v>29</v>
       </c>
       <c r="T5" t="s">
         <v>29</v>
       </c>
       <c r="U5" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="W5" t="s">
         <v>29</v>
       </c>
       <c r="X5" t="s">
         <v>29</v>
       </c>
       <c r="Y5" t="s">
         <v>29</v>
       </c>
       <c r="Z5" t="s">
         <v>29</v>
       </c>
       <c r="AA5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
       <c r="I6" t="s">
         <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="K6" t="s">
         <v>53</v>
       </c>
       <c r="L6" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="M6" t="s">
         <v>29</v>
       </c>
       <c r="N6" t="s">
         <v>32</v>
       </c>
       <c r="O6" t="s">
         <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>33</v>
       </c>
       <c r="Q6" t="s">
         <v>34</v>
       </c>
       <c r="R6" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="S6" t="s">
         <v>29</v>
       </c>
       <c r="T6" t="s">
         <v>29</v>
       </c>
       <c r="U6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="V6" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="W6" t="s">
         <v>29</v>
       </c>
       <c r="X6" t="s">
         <v>29</v>
       </c>
       <c r="Y6" t="s">
         <v>29</v>
       </c>
       <c r="Z6" t="s">
         <v>29</v>
       </c>
       <c r="AA6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>29</v>
       </c>
       <c r="I7" t="s">
         <v>29</v>
       </c>
       <c r="J7" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="K7" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="M7" t="s">
         <v>29</v>
       </c>
       <c r="N7" t="s">
         <v>32</v>
       </c>
       <c r="O7" t="s">
         <v>29</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="Q7" t="s">
         <v>34</v>
       </c>
       <c r="R7" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="S7" t="s">
         <v>29</v>
       </c>
       <c r="T7" t="s">
         <v>29</v>
       </c>
       <c r="U7" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="V7" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="W7" t="s">
         <v>29</v>
       </c>
       <c r="X7" t="s">
         <v>29</v>
       </c>
       <c r="Y7" t="s">
         <v>29</v>
       </c>
       <c r="Z7" t="s">
         <v>29</v>
       </c>
       <c r="AA7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>29</v>
       </c>
       <c r="I8" t="s">
         <v>29</v>
       </c>
       <c r="J8" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="K8" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="L8" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="M8" t="s">
         <v>29</v>
       </c>
       <c r="N8" t="s">
         <v>32</v>
       </c>
       <c r="O8" t="s">
         <v>29</v>
       </c>
       <c r="P8" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="Q8" t="s">
         <v>34</v>
       </c>
       <c r="R8" t="s">
         <v>66</v>
       </c>
       <c r="S8" t="s">
         <v>29</v>
       </c>
       <c r="T8" t="s">
         <v>29</v>
       </c>
       <c r="U8" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="V8" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="W8" t="s">
         <v>29</v>
       </c>
       <c r="X8" t="s">
         <v>29</v>
       </c>
       <c r="Y8" t="s">
         <v>29</v>
       </c>
       <c r="Z8" t="s">
         <v>29</v>
       </c>
       <c r="AA8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>29</v>
       </c>
       <c r="G9" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>29</v>
       </c>
       <c r="I9" t="s">
         <v>29</v>
       </c>
       <c r="J9" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="K9" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="L9" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="M9" t="s">
         <v>29</v>
       </c>
       <c r="N9" t="s">
         <v>32</v>
       </c>
       <c r="O9" t="s">
         <v>29</v>
       </c>
       <c r="P9" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="Q9" t="s">
         <v>34</v>
       </c>
       <c r="R9" t="s">
         <v>66</v>
       </c>
       <c r="S9" t="s">
         <v>29</v>
       </c>
       <c r="T9" t="s">
         <v>29</v>
       </c>
       <c r="U9" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="V9" t="s">
         <v>29</v>
       </c>
       <c r="W9" t="s">
         <v>29</v>
       </c>
       <c r="X9" t="s">
         <v>29</v>
       </c>
       <c r="Y9" t="s">
         <v>29</v>
       </c>
       <c r="Z9" t="s">
         <v>29</v>
       </c>
       <c r="AA9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
       <c r="G10" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
         <v>29</v>
       </c>
       <c r="I10" t="s">
         <v>29</v>
       </c>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K10" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
         <v>29</v>
       </c>
       <c r="N10" t="s">
         <v>32</v>
       </c>
       <c r="O10" t="s">
         <v>29</v>
       </c>
       <c r="P10" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="Q10" t="s">
         <v>34</v>
       </c>
       <c r="R10" t="s">
         <v>66</v>
       </c>
       <c r="S10" t="s">
         <v>29</v>
       </c>
       <c r="T10" t="s">
         <v>29</v>
       </c>
       <c r="U10" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="V10" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="W10" t="s">
         <v>29</v>
       </c>
       <c r="X10" t="s">
         <v>29</v>
       </c>
       <c r="Y10" t="s">
         <v>29</v>
       </c>
       <c r="Z10" t="s">
         <v>29</v>
       </c>
       <c r="AA10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
       <c r="G11" t="s">
         <v>29</v>
       </c>
       <c r="H11" t="s">
         <v>29</v>
       </c>
       <c r="I11" t="s">
         <v>29</v>
       </c>
       <c r="J11" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="K11" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
       <c r="L11" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="M11" t="s">
         <v>29</v>
       </c>
       <c r="N11" t="s">
         <v>32</v>
       </c>
       <c r="O11" t="s">
         <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>33</v>
       </c>
       <c r="Q11" t="s">
         <v>34</v>
       </c>
       <c r="R11" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="S11" t="s">
         <v>29</v>
       </c>
       <c r="T11" t="s">
         <v>29</v>
       </c>
       <c r="U11" t="s">
         <v>55</v>
       </c>
       <c r="V11" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="W11" t="s">
         <v>29</v>
       </c>
       <c r="X11" t="s">
         <v>29</v>
       </c>
       <c r="Y11" t="s">
         <v>29</v>
       </c>
       <c r="Z11" t="s">
         <v>29</v>
       </c>
       <c r="AA11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" t="s">
         <v>29</v>
       </c>
       <c r="H12" t="s">
         <v>29</v>
       </c>
       <c r="I12" t="s">
         <v>29</v>
       </c>
       <c r="J12" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="K12" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="L12" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M12" t="s">
         <v>29</v>
       </c>
       <c r="N12" t="s">
         <v>32</v>
       </c>
       <c r="O12" t="s">
         <v>29</v>
       </c>
       <c r="P12" t="s">
         <v>33</v>
       </c>
       <c r="Q12" t="s">
         <v>34</v>
       </c>
       <c r="R12" t="s">
         <v>48</v>
       </c>
       <c r="S12" t="s">
         <v>29</v>
       </c>
       <c r="T12" t="s">
         <v>29</v>
       </c>
       <c r="U12" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="V12" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="W12" t="s">
         <v>29</v>
       </c>
       <c r="X12" t="s">
         <v>29</v>
       </c>
       <c r="Y12" t="s">
         <v>29</v>
       </c>
       <c r="Z12" t="s">
         <v>29</v>
       </c>
       <c r="AA12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
       <c r="G13" t="s">
         <v>29</v>
       </c>
       <c r="H13" t="s">
         <v>29</v>
       </c>
       <c r="I13" t="s">
         <v>29</v>
       </c>
       <c r="J13" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="K13" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="L13" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="M13" t="s">
         <v>29</v>
       </c>
       <c r="N13" t="s">
         <v>32</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" t="s">
         <v>33</v>
       </c>
       <c r="Q13" t="s">
         <v>34</v>
       </c>
       <c r="R13" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="S13" t="s">
         <v>29</v>
       </c>
       <c r="T13" t="s">
         <v>29</v>
       </c>
       <c r="U13" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="V13" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="W13" t="s">
         <v>29</v>
       </c>
       <c r="X13" t="s">
         <v>29</v>
       </c>
       <c r="Y13" t="s">
         <v>29</v>
       </c>
       <c r="Z13" t="s">
         <v>29</v>
       </c>
       <c r="AA13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B14" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
         <v>29</v>
       </c>
       <c r="I14" t="s">
         <v>29</v>
       </c>
       <c r="J14" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="K14" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="L14" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="M14" t="s">
         <v>29</v>
       </c>
       <c r="N14" t="s">
         <v>32</v>
       </c>
       <c r="O14" t="s">
         <v>29</v>
       </c>
       <c r="P14" t="s">
         <v>33</v>
       </c>
       <c r="Q14" t="s">
         <v>34</v>
       </c>
       <c r="R14" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="S14" t="s">
         <v>29</v>
       </c>
       <c r="T14" t="s">
         <v>29</v>
       </c>
       <c r="U14" t="s">
         <v>94</v>
       </c>
       <c r="V14" t="s">
-        <v>99</v>
+        <v>29</v>
       </c>
       <c r="W14" t="s">
         <v>29</v>
       </c>
       <c r="X14" t="s">
         <v>29</v>
       </c>
       <c r="Y14" t="s">
         <v>29</v>
       </c>
       <c r="Z14" t="s">
         <v>29</v>
       </c>
       <c r="AA14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B15" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
         <v>29</v>
       </c>
       <c r="I15" t="s">
         <v>29</v>
       </c>
       <c r="J15" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="K15" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="L15" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="M15" t="s">
         <v>29</v>
       </c>
       <c r="N15" t="s">
         <v>32</v>
       </c>
       <c r="O15" t="s">
         <v>29</v>
       </c>
       <c r="P15" t="s">
         <v>33</v>
       </c>
       <c r="Q15" t="s">
         <v>34</v>
       </c>
       <c r="R15" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="S15" t="s">
         <v>29</v>
       </c>
       <c r="T15" t="s">
         <v>29</v>
       </c>
       <c r="U15" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="V15" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="W15" t="s">
         <v>29</v>
       </c>
       <c r="X15" t="s">
         <v>29</v>
       </c>
       <c r="Y15" t="s">
         <v>29</v>
       </c>
       <c r="Z15" t="s">
         <v>29</v>
       </c>
       <c r="AA15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B16" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
         <v>29</v>
       </c>
       <c r="I16" t="s">
         <v>29</v>
       </c>
       <c r="J16" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="K16" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="L16" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="M16" t="s">
         <v>29</v>
       </c>
       <c r="N16" t="s">
         <v>32</v>
       </c>
       <c r="O16" t="s">
         <v>29</v>
       </c>
       <c r="P16" t="s">
-        <v>109</v>
+        <v>33</v>
       </c>
       <c r="Q16" t="s">
         <v>34</v>
       </c>
       <c r="R16" t="s">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="S16" t="s">
         <v>29</v>
       </c>
       <c r="T16" t="s">
         <v>29</v>
       </c>
       <c r="U16" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="V16" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="W16" t="s">
         <v>29</v>
       </c>
       <c r="X16" t="s">
         <v>29</v>
       </c>
       <c r="Y16" t="s">
         <v>29</v>
       </c>
       <c r="Z16" t="s">
         <v>29</v>
       </c>
       <c r="AA16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="B17" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>29</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
         <v>29</v>
       </c>
       <c r="I17" t="s">
         <v>29</v>
       </c>
       <c r="J17" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="K17" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="L17" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="M17" t="s">
         <v>29</v>
       </c>
       <c r="N17" t="s">
         <v>32</v>
       </c>
       <c r="O17" t="s">
         <v>29</v>
       </c>
       <c r="P17" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="Q17" t="s">
         <v>34</v>
       </c>
       <c r="R17" t="s">
+        <v>110</v>
+      </c>
+      <c r="S17" t="s">
+        <v>29</v>
+      </c>
+      <c r="T17" t="s">
+        <v>29</v>
+      </c>
+      <c r="U17" t="s">
+        <v>55</v>
+      </c>
+      <c r="V17" t="s">
+        <v>29</v>
+      </c>
+      <c r="W17" t="s">
+        <v>29</v>
+      </c>
+      <c r="X17" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" t="s">
+        <v>112</v>
+      </c>
+      <c r="C18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" t="s">
+        <v>29</v>
+      </c>
+      <c r="I18" t="s">
+        <v>29</v>
+      </c>
+      <c r="J18" t="s">
+        <v>113</v>
+      </c>
+      <c r="K18" t="s">
+        <v>114</v>
+      </c>
+      <c r="L18" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" t="s">
+        <v>29</v>
+      </c>
+      <c r="N18" t="s">
+        <v>32</v>
+      </c>
+      <c r="O18" t="s">
+        <v>29</v>
+      </c>
+      <c r="P18" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>34</v>
+      </c>
+      <c r="R18" t="s">
         <v>66</v>
       </c>
-      <c r="S17" t="s">
-[...5 lines deleted...]
-      <c r="U17" t="s">
+      <c r="S18" t="s">
+        <v>29</v>
+      </c>
+      <c r="T18" t="s">
+        <v>29</v>
+      </c>
+      <c r="U18" t="s">
         <v>36</v>
       </c>
-      <c r="V17" t="s">
-[...14 lines deleted...]
-      <c r="AA17" t="s">
+      <c r="V18" t="s">
+        <v>29</v>
+      </c>
+      <c r="W18" t="s">
+        <v>29</v>
+      </c>
+      <c r="X18" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA18" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 