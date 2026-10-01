--- v1 (2026-02-07)
+++ v2 (2026-10-01)
@@ -6,108 +6,167 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/Health Library Title Lists/Subscription/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="28" documentId="13_ncr:1_{510F030F-38D2-4493-9BFD-E8BFADA235C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9D7758B5-5A16-437E-85AE-6BC8A6BB2783}"/>
+  <xr:revisionPtr revIDLastSave="109" documentId="13_ncr:1_{510F030F-38D2-4493-9BFD-E8BFADA235C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8BEC6488-8178-4ACA-9487-F69DC36DD6CA}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Subscription Title List" sheetId="1" r:id="rId1"/>
     <sheet name="Jarvis, 07 ed. - Bennett Brachm" sheetId="3" r:id="rId2"/>
     <sheet name="Layon, 05 ed. - Civetta, Taylor" sheetId="4" r:id="rId3"/>
-    <sheet name="Savage, 2 ed. - Comprehensive T" sheetId="5" r:id="rId4"/>
-[...19 lines deleted...]
-    <sheet name="Kollef, 03 ed. - The Washington" sheetId="23" r:id="rId24"/>
+    <sheet name="Mosier, 01 ed. - Clinical ECMO" sheetId="25" r:id="rId4"/>
+    <sheet name="Savage, 2 ed. - Comprehensive T" sheetId="5" r:id="rId5"/>
+    <sheet name="Bittner, 07 ed. - Critical Care" sheetId="6" r:id="rId6"/>
+    <sheet name="Herzog, 01 ed. - Herzog’s CCU B" sheetId="7" r:id="rId7"/>
+    <sheet name="Troiano, 05 ed. - High-Risk &amp; C" sheetId="2" r:id="rId8"/>
+    <sheet name="Lilly, 01 ed. - Irwin Rippe’s U" sheetId="8" r:id="rId9"/>
+    <sheet name="Lilly, 09 ed. - Irwin and Rippe" sheetId="9" r:id="rId10"/>
+    <sheet name="Mosier - Manual of Airway Manag" sheetId="10" r:id="rId11"/>
+    <sheet name="Hansen, 04 ed. - Manual of Neon" sheetId="24" r:id="rId12"/>
+    <sheet name="Marino - Marino’s The ICU Book," sheetId="11" r:id="rId13"/>
+    <sheet name="Galvagno, 03 ed. - Marino's The" sheetId="12" r:id="rId14"/>
+    <sheet name="Bagchi, 01 ed. - Massachusetts" sheetId="13" r:id="rId15"/>
+    <sheet name="Rosenblatt, 01 ed. - Master Tec" sheetId="14" r:id="rId16"/>
+    <sheet name="Schwartzstein, 01 ed. - Mechani" sheetId="15" r:id="rId17"/>
+    <sheet name="Frendl, 03 ed. - Pocket ICU, 3e" sheetId="16" r:id="rId18"/>
+    <sheet name="Diepenbrock, 06 ed. - Quick Ref" sheetId="17" r:id="rId19"/>
+    <sheet name="Shaffner, 06 ed. - Rogers’ Text" sheetId="18" r:id="rId20"/>
+    <sheet name="Nicoara, 03 ed. - Savage Aronso" sheetId="19" r:id="rId21"/>
+    <sheet name="Berg, 1 ed. - The Massachusetts" sheetId="20" r:id="rId22"/>
+    <sheet name="Peitzman, 05 ed. - The Trauma M" sheetId="21" r:id="rId23"/>
+    <sheet name="Kollef, 04 ed. - The Washington" sheetId="22" r:id="rId24"/>
+    <sheet name="Kollef, 03 ed. - The Washington" sheetId="23" r:id="rId25"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <externalReferences>
+    <externalReference r:id="rId26"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Subscription Title List'!$A$1:$I$33</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E3" i="1" l="1"/>
+  <c r="E4" i="1"/>
+  <c r="E6" i="1"/>
+  <c r="E7" i="1"/>
+  <c r="E8" i="1"/>
+  <c r="E9" i="1"/>
+  <c r="E10" i="1"/>
+  <c r="E11" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="E13" i="1"/>
+  <c r="E14" i="1"/>
+  <c r="E15" i="1"/>
+  <c r="E16" i="1"/>
+  <c r="E17" i="1"/>
+  <c r="E18" i="1"/>
+  <c r="E19" i="1"/>
+  <c r="E20" i="1"/>
+  <c r="E21" i="1"/>
+  <c r="E22" i="1"/>
+  <c r="E23" i="1"/>
+  <c r="E24" i="1"/>
+  <c r="E25" i="1"/>
+  <c r="E26" i="1"/>
+  <c r="E27" i="1"/>
+  <c r="E28" i="1"/>
+  <c r="E29" i="1"/>
+  <c r="E30" i="1"/>
+  <c r="E31" i="1"/>
+  <c r="E32" i="1"/>
+  <c r="E33" i="1"/>
+  <c r="E2" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5684" uniqueCount="4222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5779" uniqueCount="4299">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Year Published</t>
   </si>
   <si>
     <t>Title Level URL</t>
   </si>
   <si>
     <t>Date Added to HL</t>
   </si>
   <si>
     <t>William R. Jarvis, MD</t>
   </si>
   <si>
@@ -12729,50 +12788,281 @@
     <t xml:space="preserve"> SECTION XIV.: APPENDICES</t>
   </si>
   <si>
     <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionId=261686592&amp;bookId=3467</t>
   </si>
   <si>
     <t>Units, Conversions, and Ventilator Tidal Volumes</t>
   </si>
   <si>
     <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionId=261686593&amp;bookId=3467</t>
   </si>
   <si>
     <t>Clinical Calculators</t>
   </si>
   <si>
     <t xml:space="preserve"> Appendix 2</t>
   </si>
   <si>
     <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionId=261686600&amp;bookId=3467</t>
   </si>
   <si>
     <t>BackExtra</t>
   </si>
   <si>
     <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionId=261686618&amp;bookId=3467</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=2485</t>
+  </si>
+  <si>
+    <t>Troiano</t>
+  </si>
+  <si>
+    <t>Critical Care Handbook of the Massachusetts General Hospital, 6e</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=2834</t>
+  </si>
+  <si>
+    <t>Irwin and Rippe's Intensive Care Medicine, 8e</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=2831</t>
+  </si>
+  <si>
+    <t>Irwin</t>
+  </si>
+  <si>
+    <t>Marino's The ICU Book, 4e</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=942</t>
+  </si>
+  <si>
+    <t>Marino</t>
+  </si>
+  <si>
+    <t>Marino's The Little ICU Book, 2e</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=2034</t>
+  </si>
+  <si>
+    <t>Pocket ICU, 2e</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=2989</t>
+  </si>
+  <si>
+    <t>Frendl</t>
+  </si>
+  <si>
+    <t>Quick Reference to Critical Care, 5e</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=2836</t>
+  </si>
+  <si>
+    <t>Diepenbrock</t>
+  </si>
+  <si>
+    <t>Rogers' Textbook of Pediatric Intensive Care, 5e</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=1609</t>
+  </si>
+  <si>
+    <t>Nichols</t>
+  </si>
+  <si>
+    <t>NAN H. TROIANO, MSN, RNCOB, NEBC, CEFM</t>
+  </si>
+  <si>
+    <t>AWHONN HighRisk &amp; Critical Care Obstetrics, 4e</t>
+  </si>
+  <si>
+    <t>WienerKronish</t>
+  </si>
+  <si>
+    <t>Archive ?</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>eISBN</t>
+  </si>
+  <si>
+    <t>Jarrod M. Mosier</t>
+  </si>
+  <si>
+    <t>Clinical ECMO Management: A Case-Based Approach, 1e</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/book.aspx?bookid=3479</t>
+  </si>
+  <si>
+    <t>Joseph E. Tonna</t>
+  </si>
+  <si>
+    <t>Copyright</t>
+  </si>
+  <si>
+    <t>Chapter 1: Introduction to Cannulation Configuration Strategies</t>
+  </si>
+  <si>
+    <t>Chapter 2: Acute Respiratory Distress Syndrome</t>
+  </si>
+  <si>
+    <t>Chapter 3: Acute Respiratory Distress Syndrome in the Pregnant Patient</t>
+  </si>
+  <si>
+    <t>Chapter 4: Status Asthmaticus</t>
+  </si>
+  <si>
+    <t>Chapter 5: Bridge to Lung Transplantation</t>
+  </si>
+  <si>
+    <t>Chapter 6: Decompensated Pulmonary Arterial Hypertension and Right Ventricular Failure</t>
+  </si>
+  <si>
+    <t>Chapter 7: Septic Shock</t>
+  </si>
+  <si>
+    <t>Chapter 8: Cardiotoxic Overdose</t>
+  </si>
+  <si>
+    <t>Chapter 9: Postcardiotomy Shock</t>
+  </si>
+  <si>
+    <t>Chapter 10: Adult Extracorporeal Cardiopulmonary Resuscitation</t>
+  </si>
+  <si>
+    <t>Chapter 11: Acute Cardiogenic Shock From Myocarditis</t>
+  </si>
+  <si>
+    <t>Chapter 12: Acute Cardiogenic Shock From Myocardial Infarction</t>
+  </si>
+  <si>
+    <t>Chapter 13: Acute Right Ventricular Failure From Pulmonary Embolism</t>
+  </si>
+  <si>
+    <t>Chapter 14: Peripartum Cardiomyopathy</t>
+  </si>
+  <si>
+    <t>Chapter 15: Shock in the Trauma Patient</t>
+  </si>
+  <si>
+    <t>Chapter 16: Bridge to Advanced Heart Failure Therapies</t>
+  </si>
+  <si>
+    <t>Chapter 17: Pediatric Patient With Acute Respiratory Distress Syndrome</t>
+  </si>
+  <si>
+    <t>Chapter 18: Pediatric Patient With Cardiogenic Shock</t>
+  </si>
+  <si>
+    <t>Chapter 19: Neonate With Congenital Diaphragmatic Hernia</t>
+  </si>
+  <si>
+    <t>Chapter 20: Pediatric Extracorporeal Cardiopulmonary Resuscitation</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261929722&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261929726&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261929738&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261929744&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261929751&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261929752&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261929850&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261929940&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261930045&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261930111&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261930175&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261930271&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261930346&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261930472&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261930669&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261930864&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261930963&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261931071&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261931175&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261931237&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261931356&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261931442&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261931551&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261931680&amp;bookid=3479</t>
+  </si>
+  <si>
+    <t>https://criticalcare.lwwhealthlibrary.com/content.aspx?sectionid=261931760&amp;bookid=3479</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
@@ -12782,83 +13072,379 @@
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1"/>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1"/>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{C007EFDD-47D8-4C9F-8576-6C955B65C0FB}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="2">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health%20Library/Health%20Library%20Repository/KBART%20Files/KBART%20Files/critical-care_subscription-kbart.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/personal/leanne_vandetty_wolterskluwer_com/Documents/Health%20Library/Health%20Library%20Repository/KBART%20Files/KBART%20Files/critical-care_subscription-kbart.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="sheet 1"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="1">
+          <cell r="B1" t="str">
+            <v>print_identifier</v>
+          </cell>
+          <cell r="C1" t="str">
+            <v>online_identifier</v>
+          </cell>
+        </row>
+        <row r="2">
+          <cell r="B2">
+            <v>9781496379986</v>
+          </cell>
+          <cell r="C2">
+            <v>9781496379993</v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="B3">
+            <v>9781975236731</v>
+          </cell>
+          <cell r="C3">
+            <v>9781975236755</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="B4">
+            <v>9781975149604</v>
+          </cell>
+          <cell r="C4">
+            <v>9781975149628</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="B5">
+            <v>9781469889849</v>
+          </cell>
+          <cell r="C5">
+            <v>9781469889856</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="B6">
+            <v>9781605472461</v>
+          </cell>
+          <cell r="C6">
+            <v>9781451153132</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="B7">
+            <v>9781451195101</v>
+          </cell>
+          <cell r="C7">
+            <v>9781496330697</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="B8">
+            <v>9781975183790</v>
+          </cell>
+          <cell r="C8">
+            <v>9781975183806</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="B9">
+            <v>9781496362612</v>
+          </cell>
+          <cell r="C9">
+            <v>9781496362681</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="B10">
+            <v>9781975144951</v>
+          </cell>
+          <cell r="C10">
+            <v>9781975144975</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="B11">
+            <v>9781496306081</v>
+          </cell>
+          <cell r="C11">
+            <v>9781975102227</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="B12">
+            <v>9781975181444</v>
+          </cell>
+          <cell r="C12">
+            <v>9781975181468</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="B13">
+            <v>9781975214203</v>
+          </cell>
+          <cell r="C13">
+            <v>9781975214210</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="B14">
+            <v>9781975222451</v>
+          </cell>
+          <cell r="C14">
+            <v>9781975222468</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="B15">
+            <v>9781451121186</v>
+          </cell>
+          <cell r="C15">
+            <v>9781469831633</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="B16">
+            <v>9781975176709</v>
+          </cell>
+          <cell r="C16">
+            <v>9781975176716</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="B17">
+            <v>9781451194586</v>
+          </cell>
+          <cell r="C17">
+            <v>9781496373274</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="B18">
+            <v>9781975222420</v>
+          </cell>
+          <cell r="C18">
+            <v>9781975222437</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="B19">
+            <v>9781975174330</v>
+          </cell>
+          <cell r="C19">
+            <v>9781975174354</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="B20">
+            <v>9781451193046</v>
+          </cell>
+          <cell r="C20">
+            <v>9781496312617</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="B21">
+            <v>9781975171094</v>
+          </cell>
+          <cell r="C21">
+            <v>9781975171124</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="B22">
+            <v>9781496358172</v>
+          </cell>
+          <cell r="C22">
+            <v>9781496358196</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="B23">
+            <v>9781975192259</v>
+          </cell>
+          <cell r="C23">
+            <v>9781975192242</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="B24">
+            <v>9781451194265</v>
+          </cell>
+          <cell r="C24">
+            <v>9781496328427</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="B25">
+            <v>9781975136833</v>
+          </cell>
+          <cell r="C25">
+            <v>9781975136857</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="B26">
+            <v>9781451176629</v>
+          </cell>
+          <cell r="C26">
+            <v>9781469888378</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="B27">
+            <v>9781975174217</v>
+          </cell>
+          <cell r="C27">
+            <v>9781975174224</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="B28">
+            <v>9781975102920</v>
+          </cell>
+          <cell r="C28">
+            <v>9781975113070</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="B29">
+            <v>9781451173680</v>
+          </cell>
+          <cell r="C29">
+            <v>9781469831695</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="B30">
+            <v>9781975113049</v>
+          </cell>
+          <cell r="C30">
+            <v>9781975113056</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="B31">
+            <v>9781496328519</v>
+          </cell>
+          <cell r="C31">
+            <v>9781496328533</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="B32">
+            <v>9781975215453</v>
+          </cell>
+          <cell r="C32">
+            <v>9781975215460</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13134,618 +13720,3619 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="50.7265625" customWidth="1"/>
-    <col min="3" max="3" width="7.36328125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="7" width="50.7265625" customWidth="1"/>
+    <col min="3" max="3" width="7.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.7265625" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.7265625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="14.81640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="50.7265625" customWidth="1"/>
+    <col min="8" max="8" width="41.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="7" t="s">
+        <v>4248</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="I1" s="1" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
+        <v>4223</v>
+      </c>
+      <c r="B2" t="s">
+        <v>4244</v>
+      </c>
+      <c r="C2">
+        <v>4</v>
+      </c>
+      <c r="D2" s="8">
+        <v>9781496379986</v>
+      </c>
+      <c r="E2" s="8">
+        <f>_xlfn.XLOOKUP(D2,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781496379993</v>
+      </c>
+      <c r="F2">
+        <v>2019</v>
+      </c>
+      <c r="G2" t="s">
+        <v>4222</v>
+      </c>
+      <c r="I2" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>7</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B3" t="s">
         <v>3819</v>
       </c>
-      <c r="C2">
+      <c r="C3">
         <v>7</v>
       </c>
-      <c r="D2" s="10">
+      <c r="D3" s="8">
         <v>9781975149604</v>
       </c>
-      <c r="E2">
+      <c r="E3" s="8">
+        <f>_xlfn.XLOOKUP(D3,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975149628</v>
+      </c>
+      <c r="F3">
         <v>2023</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G3" t="s">
         <v>9</v>
       </c>
-      <c r="G2" s="2">
+      <c r="H3" s="2">
         <v>44883</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>10</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" t="s">
         <v>3820</v>
       </c>
-      <c r="C3">
+      <c r="C4">
         <v>5</v>
       </c>
-      <c r="D3" s="10">
+      <c r="D4" s="8">
         <v>9781469889849</v>
       </c>
-      <c r="E3">
+      <c r="E4" s="8">
+        <f>_xlfn.XLOOKUP(D4,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781469889856</v>
+      </c>
+      <c r="F4">
         <v>2018</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G4" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="2">
+      <c r="H4" s="2">
         <v>43881</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>4249</v>
+      </c>
+      <c r="B5" t="s">
+        <v>4250</v>
+      </c>
+      <c r="C5">
+        <v>1</v>
+      </c>
+      <c r="D5" s="8">
+        <v>9781975240141</v>
+      </c>
+      <c r="E5" s="8">
+        <v>9781975240158</v>
+      </c>
+      <c r="F5">
+        <v>2026</v>
+      </c>
+      <c r="G5" t="s">
+        <v>4251</v>
+      </c>
+      <c r="H5" s="2">
+        <v>46293</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B6" t="s">
         <v>14</v>
       </c>
-      <c r="C4">
+      <c r="C6">
         <v>2</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D6" s="8">
         <v>9781605472461</v>
       </c>
-      <c r="E4">
+      <c r="E6" s="8">
+        <f>_xlfn.XLOOKUP(D6,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781451153132</v>
+      </c>
+      <c r="F6">
         <v>2011</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G6" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="2">
+      <c r="H6" s="2">
         <v>42530</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>4245</v>
+      </c>
+      <c r="B7" t="s">
+        <v>4224</v>
+      </c>
+      <c r="C7">
+        <v>6</v>
+      </c>
+      <c r="D7" s="8">
+        <v>9781451195101</v>
+      </c>
+      <c r="E7" s="8">
+        <f>_xlfn.XLOOKUP(D7,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781496330697</v>
+      </c>
+      <c r="F7">
+        <v>2016</v>
+      </c>
+      <c r="G7" t="s">
+        <v>4225</v>
+      </c>
+      <c r="I7" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B8" t="s">
         <v>17</v>
       </c>
-      <c r="C5">
+      <c r="C8">
         <v>7</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D8" s="8">
         <v>9781975183790</v>
       </c>
-      <c r="E5">
+      <c r="E8" s="8">
+        <f>_xlfn.XLOOKUP(D8,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975183806</v>
+      </c>
+      <c r="F8">
         <v>2024</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G8" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="2">
+      <c r="H8" s="2">
         <v>45096</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B9" t="s">
         <v>20</v>
       </c>
-      <c r="C6">
+      <c r="C9">
         <v>1</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D9" s="8">
         <v>9781496362612</v>
       </c>
-      <c r="E6">
+      <c r="E9" s="8">
+        <f>_xlfn.XLOOKUP(D9,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781496362681</v>
+      </c>
+      <c r="F9">
         <v>2018</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G9" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2">
+      <c r="H9" s="2">
         <v>43927</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B7" s="5" t="s">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>4243</v>
+      </c>
+      <c r="B10" s="5" t="s">
         <v>3925</v>
       </c>
-      <c r="C7">
+      <c r="C10">
         <v>5</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D10" s="8">
         <v>9781975236731</v>
       </c>
-      <c r="E7">
+      <c r="E10" s="8">
+        <f>_xlfn.XLOOKUP(D10,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975236755</v>
+      </c>
+      <c r="F10">
         <v>2026</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G10" t="s">
         <v>3824</v>
       </c>
-      <c r="G7" s="2">
+      <c r="H10" s="2">
         <v>45744</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B11" t="s">
         <v>3821</v>
       </c>
-      <c r="C8">
+      <c r="C11">
         <v>1</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D11" s="8">
         <v>9781975144951</v>
       </c>
-      <c r="E8">
+      <c r="E11" s="8">
+        <f>_xlfn.XLOOKUP(D11,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975144975</v>
+      </c>
+      <c r="F11">
         <v>2021</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G11" t="s">
         <v>24</v>
       </c>
-      <c r="G8" s="2">
+      <c r="H11" s="2">
         <v>44115</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B12" t="s">
         <v>26</v>
       </c>
-      <c r="C9">
+      <c r="C12">
         <v>9</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D12" s="8">
         <v>9781975181444</v>
       </c>
-      <c r="E9">
+      <c r="E12" s="8">
+        <f>_xlfn.XLOOKUP(D12,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975181468</v>
+      </c>
+      <c r="F12">
         <v>2024</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G12" t="s">
         <v>27</v>
       </c>
-      <c r="G9" s="2">
+      <c r="H12" s="2">
         <v>45106</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>4228</v>
+      </c>
+      <c r="B13" t="s">
+        <v>4226</v>
+      </c>
+      <c r="C13">
+        <v>8</v>
+      </c>
+      <c r="D13" s="8">
+        <v>9781496306081</v>
+      </c>
+      <c r="E13" s="8">
+        <f>_xlfn.XLOOKUP(D13,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975102227</v>
+      </c>
+      <c r="F13">
+        <v>2018</v>
+      </c>
+      <c r="G13" t="s">
+        <v>4227</v>
+      </c>
+      <c r="I13" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B14" t="s">
         <v>29</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D14" s="8">
         <v>9781975214203</v>
       </c>
-      <c r="E10">
+      <c r="E14" s="8">
+        <f>_xlfn.XLOOKUP(D14,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975214210</v>
+      </c>
+      <c r="F14">
         <v>2025</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G14" t="s">
         <v>30</v>
       </c>
-      <c r="G10" s="2">
+      <c r="H14" s="2">
         <v>45560</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>3926</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B15" t="s">
         <v>3927</v>
       </c>
-      <c r="C11">
+      <c r="C15">
         <v>4</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D15" s="8">
         <v>9781975222451</v>
       </c>
-      <c r="E11">
+      <c r="E15" s="8">
+        <f>_xlfn.XLOOKUP(D15,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975222468</v>
+      </c>
+      <c r="F15">
         <v>2025</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G15" t="s">
         <v>3928</v>
       </c>
-      <c r="G11" s="2">
+      <c r="H15" s="2">
         <v>45937</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B16" t="s">
         <v>32</v>
       </c>
-      <c r="C12">
+      <c r="C16">
         <v>5</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D16" s="8">
         <v>9781975176709</v>
       </c>
-      <c r="E12">
+      <c r="E16" s="8">
+        <f>_xlfn.XLOOKUP(D16,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975176716</v>
+      </c>
+      <c r="F16">
         <v>2025</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G16" t="s">
         <v>33</v>
       </c>
-      <c r="G12" s="2">
+      <c r="H16" s="2">
         <v>45628</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A13" s="6" t="s">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
         <v>4068</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B17" s="3" t="s">
         <v>4071</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C17" s="3">
         <v>3</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D17" s="9">
         <v>9781975222420</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E17" s="8">
+        <f>_xlfn.XLOOKUP(D17,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975222437</v>
+      </c>
+      <c r="F17" s="3">
         <v>2026</v>
       </c>
-      <c r="F13" s="6" t="s">
+      <c r="G17" s="3" t="s">
         <v>4070</v>
       </c>
-      <c r="G13" s="7">
+      <c r="H17" s="6">
         <v>45999</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A14" t="s">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>4231</v>
+      </c>
+      <c r="B18" t="s">
+        <v>4229</v>
+      </c>
+      <c r="C18">
+        <v>4</v>
+      </c>
+      <c r="D18" s="8">
+        <v>9781451121186</v>
+      </c>
+      <c r="E18" s="8">
+        <f>_xlfn.XLOOKUP(D18,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781469831633</v>
+      </c>
+      <c r="F18">
+        <v>2013</v>
+      </c>
+      <c r="G18" t="s">
+        <v>4230</v>
+      </c>
+      <c r="I18" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>4231</v>
+      </c>
+      <c r="B19" t="s">
+        <v>4232</v>
+      </c>
+      <c r="C19">
+        <v>2</v>
+      </c>
+      <c r="D19" s="8">
+        <v>9781451194586</v>
+      </c>
+      <c r="E19" s="8">
+        <f>_xlfn.XLOOKUP(D19,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781496373274</v>
+      </c>
+      <c r="F19">
+        <v>2017</v>
+      </c>
+      <c r="G19" t="s">
+        <v>4233</v>
+      </c>
+      <c r="I19" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B20" t="s">
         <v>35</v>
       </c>
-      <c r="C14">
+      <c r="C20">
         <v>1</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D20" s="8">
         <v>9781975174330</v>
       </c>
-      <c r="E14">
+      <c r="E20" s="8">
+        <f>_xlfn.XLOOKUP(D20,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975174354</v>
+      </c>
+      <c r="F20">
         <v>2025</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G20" t="s">
         <v>36</v>
       </c>
-      <c r="G14" s="2">
+      <c r="H20" s="2">
         <v>45560</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A15" t="s">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B21" t="s">
         <v>38</v>
-      </c>
-[...136 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
-      <c r="D21" s="10">
-[...12 lines deleted...]
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D21" s="8">
+        <v>9781451193046</v>
+      </c>
+      <c r="E21" s="8">
+        <f>_xlfn.XLOOKUP(D21,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781496312617</v>
+      </c>
+      <c r="F21">
+        <v>2015</v>
+      </c>
+      <c r="G21" t="s">
+        <v>39</v>
+      </c>
+      <c r="H21" s="2">
+        <v>43922</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="B22" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="C22">
-        <v>5</v>
-[...14 lines deleted...]
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="D22" s="8">
+        <v>9781975171094</v>
+      </c>
+      <c r="E22" s="8">
+        <f>_xlfn.XLOOKUP(D22,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975171124</v>
+      </c>
+      <c r="F22">
+        <v>2024</v>
+      </c>
+      <c r="G22" t="s">
+        <v>42</v>
+      </c>
+      <c r="H22" s="2">
+        <v>45201</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>4236</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>4234</v>
       </c>
       <c r="C23">
-        <v>4</v>
-[...14 lines deleted...]
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="D23" s="8">
+        <v>9781496358172</v>
+      </c>
+      <c r="E23" s="8">
+        <f>_xlfn.XLOOKUP(D23,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781496358196</v>
+      </c>
+      <c r="F23">
+        <v>2017</v>
+      </c>
+      <c r="G23" t="s">
+        <v>4235</v>
+      </c>
+      <c r="I23" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B24" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="C24">
         <v>3</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="8">
+        <v>9781975192259</v>
+      </c>
+      <c r="E24" s="8">
+        <f>_xlfn.XLOOKUP(D24,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975192242</v>
+      </c>
+      <c r="F24">
+        <v>2024</v>
+      </c>
+      <c r="G24" t="s">
+        <v>45</v>
+      </c>
+      <c r="H24" s="2">
+        <v>45096</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B25" t="s">
+        <v>4237</v>
+      </c>
+      <c r="C25">
+        <v>5</v>
+      </c>
+      <c r="D25" s="8">
+        <v>9781451194265</v>
+      </c>
+      <c r="E25" s="8">
+        <f>_xlfn.XLOOKUP(D25,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781496328427</v>
+      </c>
+      <c r="F25">
+        <v>2016</v>
+      </c>
+      <c r="G25" t="s">
+        <v>4238</v>
+      </c>
+      <c r="I25" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26">
+        <v>6</v>
+      </c>
+      <c r="D26" s="8">
+        <v>9781975136833</v>
+      </c>
+      <c r="E26" s="8">
+        <f>_xlfn.XLOOKUP(D26,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975136857</v>
+      </c>
+      <c r="F26">
+        <v>2021</v>
+      </c>
+      <c r="G26" t="s">
+        <v>48</v>
+      </c>
+      <c r="H26" s="2">
+        <v>44252</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>4242</v>
+      </c>
+      <c r="B27" t="s">
+        <v>4240</v>
+      </c>
+      <c r="C27">
+        <v>5</v>
+      </c>
+      <c r="D27" s="8">
+        <v>9781451176629</v>
+      </c>
+      <c r="E27" s="8">
+        <f>_xlfn.XLOOKUP(D27,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781469888378</v>
+      </c>
+      <c r="F27">
+        <v>2016</v>
+      </c>
+      <c r="G27" t="s">
+        <v>4241</v>
+      </c>
+      <c r="I27" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28">
+        <v>6</v>
+      </c>
+      <c r="D28" s="8">
+        <v>9781975174217</v>
+      </c>
+      <c r="E28" s="8">
+        <f>_xlfn.XLOOKUP(D28,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975174224</v>
+      </c>
+      <c r="F28">
+        <v>2024</v>
+      </c>
+      <c r="G28" t="s">
+        <v>51</v>
+      </c>
+      <c r="H28" s="2">
+        <v>45205</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C29">
+        <v>3</v>
+      </c>
+      <c r="D29" s="8">
+        <v>9781975102920</v>
+      </c>
+      <c r="E29" s="8">
+        <f>_xlfn.XLOOKUP(D29,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975113070</v>
+      </c>
+      <c r="F29">
+        <v>2023</v>
+      </c>
+      <c r="G29" t="s">
+        <v>54</v>
+      </c>
+      <c r="H29" s="2">
+        <v>44777</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" s="8">
+        <v>9781451173680</v>
+      </c>
+      <c r="E30" s="8">
+        <f>_xlfn.XLOOKUP(D30,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781469831695</v>
+      </c>
+      <c r="F30">
+        <v>2014</v>
+      </c>
+      <c r="G30" t="s">
+        <v>57</v>
+      </c>
+      <c r="H30" s="2">
+        <v>41999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31">
+        <v>5</v>
+      </c>
+      <c r="D31" s="8">
+        <v>9781975113049</v>
+      </c>
+      <c r="E31" s="8">
+        <f>_xlfn.XLOOKUP(D31,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975113056</v>
+      </c>
+      <c r="F31">
+        <v>2020</v>
+      </c>
+      <c r="G31" t="s">
+        <v>60</v>
+      </c>
+      <c r="H31" s="2">
+        <v>43808</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32">
+        <v>4</v>
+      </c>
+      <c r="D32" s="8">
+        <v>9781975215453</v>
+      </c>
+      <c r="E32" s="8">
+        <f>_xlfn.XLOOKUP(D32,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781975215460</v>
+      </c>
+      <c r="F32">
+        <v>2025</v>
+      </c>
+      <c r="G32" t="s">
+        <v>63</v>
+      </c>
+      <c r="H32" s="2">
+        <v>45565</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B33" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33">
+        <v>3</v>
+      </c>
+      <c r="D33" s="8">
         <v>9781496328519</v>
       </c>
-      <c r="E24">
+      <c r="E33" s="8">
+        <f>_xlfn.XLOOKUP(D33,'[1]sheet 1'!$B:$B,'[1]sheet 1'!$C:$C)</f>
+        <v>9781496328533</v>
+      </c>
+      <c r="F33">
         <v>2018</v>
       </c>
-      <c r="F24" t="s">
+      <c r="G33" t="s">
         <v>65</v>
       </c>
-      <c r="G24" s="2">
+      <c r="H33" s="2">
         <v>43048</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:I33" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I33">
+      <sortCondition ref="B1:B33"/>
+    </sortState>
+  </autoFilter>
+  <conditionalFormatting sqref="D1:E4 D6:E1048576 D5 F5">
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="2"/>
+  </conditionalFormatting>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <dimension ref="A1:D246"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C12" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C14" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C17" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C20" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C22" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C23" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C24" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C25" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C26" t="s">
+        <v>97</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C27" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C28" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C29" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C31" t="s">
+        <v>104</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C32" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C33" t="s">
+        <v>108</v>
+      </c>
+      <c r="D33" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C34" t="s">
+        <v>110</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C35" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C36" t="s">
+        <v>942</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C38" t="s">
+        <v>945</v>
+      </c>
+      <c r="D38" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C39" t="s">
+        <v>948</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C40" t="s">
+        <v>951</v>
+      </c>
+      <c r="D40" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C41" t="s">
+        <v>954</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C42" t="s">
+        <v>957</v>
+      </c>
+      <c r="D42" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D43" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C44" t="s">
+        <v>960</v>
+      </c>
+      <c r="D44" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C45" t="s">
+        <v>963</v>
+      </c>
+      <c r="D45" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B46" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C46" t="s">
+        <v>966</v>
+      </c>
+      <c r="D46" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="47" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C47" t="s">
+        <v>969</v>
+      </c>
+      <c r="D47" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="48" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D48" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C49" t="s">
+        <v>974</v>
+      </c>
+      <c r="D49" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B50" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C50" t="s">
+        <v>977</v>
+      </c>
+      <c r="D50" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B51" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C51" t="s">
+        <v>980</v>
+      </c>
+      <c r="D51" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B52" t="s">
+        <v>397</v>
+      </c>
+      <c r="C52" t="s">
+        <v>983</v>
+      </c>
+      <c r="D52" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="53" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B53" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C53" t="s">
+        <v>986</v>
+      </c>
+      <c r="D53" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B54" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C54" t="s">
+        <v>989</v>
+      </c>
+      <c r="D54" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="55" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B55" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C55" t="s">
+        <v>992</v>
+      </c>
+      <c r="D55" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B56" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C56" t="s">
+        <v>995</v>
+      </c>
+      <c r="D56" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B57" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C57" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D57" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C58" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D58" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B59" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D59" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B60" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C60" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D60" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B61" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C61" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D61" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B62" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C62" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D62" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B63" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C63" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D63" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B64" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C64" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D64" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="65" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B65" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C65" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D65" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="66" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B66" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C66" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D66" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="67" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B67" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C67" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D67" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="68" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B68" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C68" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D68" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="69" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B69" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D69" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B70" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C70" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D70" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="71" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B71" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C71" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D71" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B72" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C72" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D72" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="73" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B73" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C73" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D73" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="74" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B74" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C74" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D74" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="75" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B75" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C75" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D75" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="76" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B76" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C76" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D76" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="77" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B77" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C77" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D77" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="78" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B78" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C78" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="79" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B79" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D79" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="80" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B80" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B81" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D81" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="82" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B82" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D82" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="83" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B83" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C83" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D83" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="84" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B84" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C84" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D84" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="85" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B85" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D85" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="86" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B86" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D86" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="87" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B87" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C87" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D87" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="88" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B88" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C88" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D88" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="89" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B89" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C89" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D89" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="90" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B90" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C90" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D90" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="91" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B91" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C91" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D91" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="92" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B92" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C92" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D92" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="93" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B93" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C93" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="94" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B94" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C94" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D94" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="95" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B95" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C95" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D95" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="96" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B96" t="s">
+        <v>213</v>
+      </c>
+      <c r="C96" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D96" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="97" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B97" t="s">
+        <v>225</v>
+      </c>
+      <c r="C97" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D97" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="98" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B98" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C98" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D98" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="99" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B99" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C99" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="100" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B100" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C100" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D100" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="101" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B101" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C101" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D101" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="102" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B102" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C102" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D102" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="103" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B103" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C103" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D103" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="104" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B104" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D104" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="105" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B105" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D105" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="106" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B106" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D106" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="107" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B107" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="108" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B108" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="109" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B109" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="110" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B110" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="111" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B111" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="112" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B112" t="s">
+        <v>716</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="113" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B113" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="114" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B114" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="115" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B115" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="116" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B116" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="117" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B117" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="118" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B118" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="119" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B119" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="120" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B120" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="121" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B121" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="122" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B122" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="123" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B123" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="124" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B124" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D124" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="125" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B125" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D125" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="126" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B126" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D126" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="127" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B127" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D127" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="128" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B128" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="129" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B129" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D129" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="130" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B130" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D130" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="131" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B131" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="132" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B132" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="133" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B133" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="134" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B134" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D134" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="135" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B135" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D135" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="136" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B136" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D136" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="137" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B137" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D137" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="138" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B138" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="139" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B139" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D139" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="140" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B140" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D140" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="141" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B141" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D141" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="142" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B142" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D142" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="143" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B143" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D143" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="144" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B144" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="145" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B145" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="146" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B146" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="147" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B147" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="148" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B148" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="149" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B149" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="150" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B150" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="151" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B151" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="152" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B152" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="153" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B153" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="154" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B154" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="155" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B155" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="156" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B156" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="157" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B157" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="158" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B158" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="159" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B159" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="160" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B160" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="161" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B161" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="162" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B162" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="163" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B163" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="164" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B164" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="165" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B165" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="166" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B166" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="167" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B167" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="168" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B168" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="169" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B169" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="170" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B170" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="171" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B171" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="172" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B172" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="173" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B173" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="174" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B174" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="175" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B175" t="s">
+        <v>628</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="176" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B176" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="177" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B177" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="178" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B178" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="179" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B179" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="180" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B180" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="181" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B181" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="182" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B182" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="183" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B183" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="184" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B184" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="185" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B185" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="186" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B186" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="187" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B187" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="188" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B188" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="189" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B189" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D189" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="190" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B190" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D190" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="191" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B191" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D191" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="192" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B192" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="193" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B193" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="194" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B194" t="s">
+        <v>938</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="195" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B195" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="196" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B196" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="197" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B197" t="s">
+        <v>596</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="198" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B198" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="199" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B199" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="200" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B200" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="201" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B201" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="202" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B202" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="203" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B203" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D203" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="204" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B204" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="205" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B205" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="206" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B206" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="207" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B207" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="208" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B208" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="209" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B209" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="210" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B210" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="211" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B211" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="212" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B212" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="213" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B213" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="214" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B214" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="215" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B215" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D215" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="216" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B216" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D216" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="217" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B217" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D217" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="218" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B218" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="219" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B219" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D219" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="220" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B220" t="s">
+        <v>552</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="221" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B221" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="222" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B222" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="223" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B223" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="224" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B224" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="225" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B225" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="226" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B226" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="227" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B227" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="228" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B228" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="229" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B229" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="230" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B230" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="231" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B231" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="232" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B232" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="233" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B233" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="234" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B234" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="235" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B235" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D235" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="236" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B236" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="237" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B237" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D237" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="238" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B238" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="239" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B239" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D239" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="240" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B240" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="241" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B241" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="242" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B242" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="243" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B243" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="244" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B244" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="245" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B245" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="246" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B246" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1846</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:D58"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -14322,60 +17909,60 @@
         <v>1956</v>
       </c>
       <c r="C57" t="s">
         <v>247</v>
       </c>
       <c r="D57" t="s">
         <v>1957</v>
       </c>
     </row>
     <row r="58" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B58" t="s">
         <v>1958</v>
       </c>
       <c r="C58" t="s">
         <v>250</v>
       </c>
       <c r="D58" t="s">
         <v>1959</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B3EB242-E024-49B4-8920-811AE7897FAE}">
   <dimension ref="A1:D74"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.453125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="59.6328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="59.54296875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.7265625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="76.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>3926</v>
       </c>
       <c r="B2" t="s">
         <v>3927</v>
       </c>
@@ -15104,51 +18691,51 @@
         <v>4064</v>
       </c>
       <c r="C73" t="s">
         <v>92</v>
       </c>
       <c r="D73" t="s">
         <v>4065</v>
       </c>
     </row>
     <row r="74" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B74" t="s">
         <v>4066</v>
       </c>
       <c r="C74" t="s">
         <v>95</v>
       </c>
       <c r="D74" t="s">
         <v>4067</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:D82"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -15953,910 +19540,910 @@
         <v>2109</v>
       </c>
       <c r="C81" t="s">
         <v>2110</v>
       </c>
       <c r="D81" t="s">
         <v>2111</v>
       </c>
     </row>
     <row r="82" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B82" t="s">
         <v>2112</v>
       </c>
       <c r="C82" t="s">
         <v>2113</v>
       </c>
       <c r="D82" t="s">
         <v>2114</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:D79"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="9" t="s">
+      <c r="A2" s="3" t="s">
         <v>4068</v>
       </c>
-      <c r="B2" s="9" t="s">
+      <c r="B2" s="3" t="s">
         <v>4069</v>
       </c>
-      <c r="C2" s="9"/>
-      <c r="D2" s="9" t="s">
+      <c r="C2" s="3"/>
+      <c r="D2" s="3" t="s">
         <v>4070</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="9" t="s">
+      <c r="A3" s="3" t="s">
         <v>4072</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="C3" s="9"/>
-      <c r="D3" s="9" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>4073</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B4" s="3" t="s">
         <v>4074</v>
       </c>
-      <c r="C4" s="9"/>
-      <c r="D4" s="9" t="s">
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
         <v>4075</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="9"/>
-      <c r="B5" s="9" t="s">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3" t="s">
         <v>4074</v>
       </c>
-      <c r="C5" s="9"/>
-      <c r="D5" s="9" t="s">
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
         <v>4076</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="9"/>
-      <c r="B6" s="9" t="s">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3" t="s">
         <v>4077</v>
       </c>
-      <c r="C6" s="9"/>
-      <c r="D6" s="9" t="s">
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
         <v>4078</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="9"/>
-      <c r="B7" s="9" t="s">
+      <c r="A7" s="3"/>
+      <c r="B7" s="3" t="s">
         <v>4079</v>
       </c>
-      <c r="C7" s="9"/>
-      <c r="D7" s="9" t="s">
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
         <v>4080</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="9"/>
-      <c r="B8" s="9" t="s">
+      <c r="A8" s="3"/>
+      <c r="B8" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="C8" s="9"/>
-      <c r="D8" s="9" t="s">
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
         <v>4081</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="9"/>
-      <c r="B9" s="9" t="s">
+      <c r="A9" s="3"/>
+      <c r="B9" s="3" t="s">
         <v>1858</v>
       </c>
-      <c r="C9" s="9"/>
-      <c r="D9" s="9" t="s">
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
         <v>4082</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="9"/>
-      <c r="B10" s="9" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>2126</v>
       </c>
-      <c r="C10" s="9"/>
-      <c r="D10" s="9" t="s">
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
         <v>4083</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="9"/>
-      <c r="B11" s="9" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>1860</v>
       </c>
-      <c r="C11" s="9"/>
-      <c r="D11" s="9" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>4084</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="9"/>
-      <c r="B12" s="9" t="s">
+      <c r="A12" s="3"/>
+      <c r="B12" s="3" t="s">
         <v>4085</v>
       </c>
-      <c r="C12" s="9"/>
-      <c r="D12" s="9" t="s">
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
         <v>4086</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="9"/>
-      <c r="B13" s="9" t="s">
+      <c r="A13" s="3"/>
+      <c r="B13" s="3" t="s">
         <v>1975</v>
       </c>
-      <c r="C13" s="9" t="s">
+      <c r="C13" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D13" s="9" t="s">
+      <c r="D13" s="3" t="s">
         <v>4087</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="9"/>
-      <c r="B14" s="9" t="s">
+      <c r="A14" s="3"/>
+      <c r="B14" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="C14" s="9" t="s">
+      <c r="C14" s="3" t="s">
         <v>4088</v>
       </c>
-      <c r="D14" s="9" t="s">
+      <c r="D14" s="3" t="s">
         <v>4089</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="9"/>
-      <c r="B15" s="9" t="s">
+      <c r="A15" s="3"/>
+      <c r="B15" s="3" t="s">
         <v>4090</v>
       </c>
-      <c r="C15" s="9" t="s">
+      <c r="C15" s="3" t="s">
         <v>4091</v>
       </c>
-      <c r="D15" s="9" t="s">
+      <c r="D15" s="3" t="s">
         <v>4092</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="9"/>
-      <c r="B16" s="9" t="s">
+      <c r="A16" s="3"/>
+      <c r="B16" s="3" t="s">
         <v>4093</v>
       </c>
-      <c r="C16" s="9" t="s">
+      <c r="C16" s="3" t="s">
         <v>4094</v>
       </c>
-      <c r="D16" s="9" t="s">
+      <c r="D16" s="3" t="s">
         <v>4095</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B17" s="9" t="s">
+      <c r="B17" s="3" t="s">
         <v>4096</v>
       </c>
-      <c r="C17" s="9" t="s">
+      <c r="C17" s="3" t="s">
         <v>4097</v>
       </c>
-      <c r="D17" s="9" t="s">
+      <c r="D17" s="3" t="s">
         <v>4098</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B18" s="9" t="s">
+      <c r="B18" s="3" t="s">
         <v>4099</v>
       </c>
-      <c r="C18" s="9" t="s">
+      <c r="C18" s="3" t="s">
         <v>4100</v>
       </c>
-      <c r="D18" s="9" t="s">
+      <c r="D18" s="3" t="s">
         <v>4101</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B19" s="9" t="s">
+      <c r="B19" s="3" t="s">
         <v>4102</v>
       </c>
-      <c r="C19" s="9"/>
-      <c r="D19" s="9" t="s">
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
         <v>4103</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B20" s="9" t="s">
+      <c r="B20" s="3" t="s">
         <v>4104</v>
       </c>
-      <c r="C20" s="9" t="s">
+      <c r="C20" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D20" s="9" t="s">
+      <c r="D20" s="3" t="s">
         <v>4105</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B21" s="9" t="s">
+      <c r="B21" s="3" t="s">
         <v>1989</v>
       </c>
-      <c r="C21" s="9" t="s">
+      <c r="C21" s="3" t="s">
         <v>4106</v>
       </c>
-      <c r="D21" s="9" t="s">
+      <c r="D21" s="3" t="s">
         <v>4107</v>
       </c>
     </row>
     <row r="22" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B22" s="9" t="s">
+      <c r="B22" s="3" t="s">
         <v>1991</v>
       </c>
-      <c r="C22" s="9" t="s">
+      <c r="C22" s="3" t="s">
         <v>4108</v>
       </c>
-      <c r="D22" s="9" t="s">
+      <c r="D22" s="3" t="s">
         <v>4109</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B23" s="9" t="s">
+      <c r="B23" s="3" t="s">
         <v>4110</v>
       </c>
-      <c r="C23" s="9"/>
-      <c r="D23" s="9" t="s">
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
         <v>4111</v>
       </c>
     </row>
     <row r="24" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B24" s="9" t="s">
+      <c r="B24" s="3" t="s">
         <v>4112</v>
       </c>
-      <c r="C24" s="9" t="s">
+      <c r="C24" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D24" s="9" t="s">
+      <c r="D24" s="3" t="s">
         <v>4113</v>
       </c>
     </row>
     <row r="25" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B25" s="9" t="s">
+      <c r="B25" s="3" t="s">
         <v>1999</v>
       </c>
-      <c r="C25" s="9" t="s">
+      <c r="C25" s="3" t="s">
         <v>4114</v>
       </c>
-      <c r="D25" s="9" t="s">
+      <c r="D25" s="3" t="s">
         <v>4115</v>
       </c>
     </row>
     <row r="26" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B26" s="9" t="s">
+      <c r="B26" s="3" t="s">
         <v>2116</v>
       </c>
-      <c r="C26" s="9" t="s">
+      <c r="C26" s="3" t="s">
         <v>4116</v>
       </c>
-      <c r="D26" s="9" t="s">
+      <c r="D26" s="3" t="s">
         <v>4117</v>
       </c>
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B27" s="9" t="s">
+      <c r="B27" s="3" t="s">
         <v>2005</v>
       </c>
-      <c r="C27" s="9" t="s">
+      <c r="C27" s="3" t="s">
         <v>4118</v>
       </c>
-      <c r="D27" s="9" t="s">
+      <c r="D27" s="3" t="s">
         <v>4119</v>
       </c>
     </row>
     <row r="28" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B28" s="9" t="s">
+      <c r="B28" s="3" t="s">
         <v>4120</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="C28" s="3" t="s">
         <v>4121</v>
       </c>
-      <c r="D28" s="9" t="s">
+      <c r="D28" s="3" t="s">
         <v>4122</v>
       </c>
     </row>
     <row r="29" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B29" s="9" t="s">
+      <c r="B29" s="3" t="s">
         <v>4123</v>
       </c>
-      <c r="C29" s="9"/>
-      <c r="D29" s="9" t="s">
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
         <v>4124</v>
       </c>
     </row>
     <row r="30" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B30" s="9" t="s">
+      <c r="B30" s="3" t="s">
         <v>2009</v>
       </c>
-      <c r="C30" s="9" t="s">
+      <c r="C30" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D30" s="9" t="s">
+      <c r="D30" s="3" t="s">
         <v>4125</v>
       </c>
     </row>
     <row r="31" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B31" s="9" t="s">
+      <c r="B31" s="3" t="s">
         <v>384</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="C31" s="3" t="s">
         <v>4126</v>
       </c>
-      <c r="D31" s="9" t="s">
+      <c r="D31" s="3" t="s">
         <v>4127</v>
       </c>
     </row>
     <row r="32" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B32" s="9" t="s">
+      <c r="B32" s="3" t="s">
         <v>380</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="C32" s="3" t="s">
         <v>4128</v>
       </c>
-      <c r="D32" s="9" t="s">
+      <c r="D32" s="3" t="s">
         <v>4129</v>
       </c>
     </row>
     <row r="33" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B33" s="9" t="s">
+      <c r="B33" s="3" t="s">
         <v>4130</v>
       </c>
-      <c r="C33" s="9" t="s">
+      <c r="C33" s="3" t="s">
         <v>4131</v>
       </c>
-      <c r="D33" s="9" t="s">
+      <c r="D33" s="3" t="s">
         <v>4132</v>
       </c>
     </row>
     <row r="34" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B34" s="9" t="s">
+      <c r="B34" s="3" t="s">
         <v>4133</v>
       </c>
-      <c r="C34" s="9"/>
-      <c r="D34" s="9" t="s">
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
         <v>4134</v>
       </c>
     </row>
     <row r="35" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B35" s="9" t="s">
+      <c r="B35" s="3" t="s">
         <v>2017</v>
       </c>
-      <c r="C35" s="9" t="s">
+      <c r="C35" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D35" s="9" t="s">
+      <c r="D35" s="3" t="s">
         <v>4135</v>
       </c>
     </row>
     <row r="36" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B36" s="9" t="s">
+      <c r="B36" s="3" t="s">
         <v>4136</v>
       </c>
-      <c r="C36" s="9" t="s">
+      <c r="C36" s="3" t="s">
         <v>4137</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="D36" s="3" t="s">
         <v>4138</v>
       </c>
     </row>
     <row r="37" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B37" s="9" t="s">
+      <c r="B37" s="3" t="s">
         <v>2021</v>
       </c>
-      <c r="C37" s="9" t="s">
+      <c r="C37" s="3" t="s">
         <v>4139</v>
       </c>
-      <c r="D37" s="9" t="s">
+      <c r="D37" s="3" t="s">
         <v>4140</v>
       </c>
     </row>
     <row r="38" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B38" s="9" t="s">
+      <c r="B38" s="3" t="s">
         <v>2023</v>
       </c>
-      <c r="C38" s="9" t="s">
+      <c r="C38" s="3" t="s">
         <v>4141</v>
       </c>
-      <c r="D38" s="9" t="s">
+      <c r="D38" s="3" t="s">
         <v>4142</v>
       </c>
     </row>
     <row r="39" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B39" s="9" t="s">
+      <c r="B39" s="3" t="s">
         <v>4143</v>
       </c>
-      <c r="C39" s="9"/>
-      <c r="D39" s="9" t="s">
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
         <v>4144</v>
       </c>
     </row>
     <row r="40" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B40" s="9" t="s">
+      <c r="B40" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="C40" s="9" t="s">
+      <c r="C40" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="D40" s="9" t="s">
+      <c r="D40" s="3" t="s">
         <v>4145</v>
       </c>
     </row>
     <row r="41" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B41" s="9" t="s">
+      <c r="B41" s="3" t="s">
         <v>4146</v>
       </c>
-      <c r="C41" s="9" t="s">
+      <c r="C41" s="3" t="s">
         <v>4147</v>
       </c>
-      <c r="D41" s="9" t="s">
+      <c r="D41" s="3" t="s">
         <v>4148</v>
       </c>
     </row>
     <row r="42" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B42" s="9" t="s">
+      <c r="B42" s="3" t="s">
         <v>930</v>
       </c>
-      <c r="C42" s="9" t="s">
+      <c r="C42" s="3" t="s">
         <v>4149</v>
       </c>
-      <c r="D42" s="9" t="s">
+      <c r="D42" s="3" t="s">
         <v>4150</v>
       </c>
     </row>
     <row r="43" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B43" s="9" t="s">
+      <c r="B43" s="3" t="s">
         <v>4151</v>
       </c>
-      <c r="C43" s="9"/>
-      <c r="D43" s="9" t="s">
+      <c r="C43" s="3"/>
+      <c r="D43" s="3" t="s">
         <v>4152</v>
       </c>
     </row>
     <row r="44" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B44" s="9" t="s">
+      <c r="B44" s="3" t="s">
         <v>2036</v>
       </c>
-      <c r="C44" s="9" t="s">
+      <c r="C44" s="3" t="s">
         <v>942</v>
       </c>
-      <c r="D44" s="9" t="s">
+      <c r="D44" s="3" t="s">
         <v>4153</v>
       </c>
     </row>
     <row r="45" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B45" s="9" t="s">
+      <c r="B45" s="3" t="s">
         <v>2038</v>
       </c>
-      <c r="C45" s="9" t="s">
+      <c r="C45" s="3" t="s">
         <v>4154</v>
       </c>
-      <c r="D45" s="9" t="s">
+      <c r="D45" s="3" t="s">
         <v>4155</v>
       </c>
     </row>
     <row r="46" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B46" s="9" t="s">
+      <c r="B46" s="3" t="s">
         <v>2042</v>
       </c>
-      <c r="C46" s="9" t="s">
+      <c r="C46" s="3" t="s">
         <v>4156</v>
       </c>
-      <c r="D46" s="9" t="s">
+      <c r="D46" s="3" t="s">
         <v>4157</v>
       </c>
     </row>
     <row r="47" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B47" s="9" t="s">
+      <c r="B47" s="3" t="s">
         <v>4158</v>
       </c>
-      <c r="C47" s="9" t="s">
+      <c r="C47" s="3" t="s">
         <v>4159</v>
       </c>
-      <c r="D47" s="9" t="s">
+      <c r="D47" s="3" t="s">
         <v>4160</v>
       </c>
     </row>
     <row r="48" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B48" s="9" t="s">
+      <c r="B48" s="3" t="s">
         <v>4161</v>
       </c>
-      <c r="C48" s="9" t="s">
+      <c r="C48" s="3" t="s">
         <v>4162</v>
       </c>
-      <c r="D48" s="9" t="s">
+      <c r="D48" s="3" t="s">
         <v>4163</v>
       </c>
     </row>
     <row r="49" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B49" s="9" t="s">
+      <c r="B49" s="3" t="s">
         <v>4164</v>
       </c>
-      <c r="C49" s="9"/>
-      <c r="D49" s="9" t="s">
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
         <v>4165</v>
       </c>
     </row>
     <row r="50" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B50" s="9" t="s">
+      <c r="B50" s="3" t="s">
         <v>2048</v>
       </c>
-      <c r="C50" s="9" t="s">
+      <c r="C50" s="3" t="s">
         <v>957</v>
       </c>
-      <c r="D50" s="9" t="s">
+      <c r="D50" s="3" t="s">
         <v>4166</v>
       </c>
     </row>
     <row r="51" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B51" s="9" t="s">
+      <c r="B51" s="3" t="s">
         <v>2050</v>
       </c>
-      <c r="C51" s="9" t="s">
+      <c r="C51" s="3" t="s">
         <v>4167</v>
       </c>
-      <c r="D51" s="9" t="s">
+      <c r="D51" s="3" t="s">
         <v>4168</v>
       </c>
     </row>
     <row r="52" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B52" s="9" t="s">
+      <c r="B52" s="3" t="s">
         <v>4169</v>
       </c>
-      <c r="C52" s="9"/>
-      <c r="D52" s="9" t="s">
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
         <v>4170</v>
       </c>
     </row>
     <row r="53" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B53" s="9" t="s">
+      <c r="B53" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C53" s="9" t="s">
+      <c r="C53" s="3" t="s">
         <v>963</v>
       </c>
-      <c r="D53" s="9" t="s">
+      <c r="D53" s="3" t="s">
         <v>4171</v>
       </c>
     </row>
     <row r="54" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B54" s="9" t="s">
+      <c r="B54" s="3" t="s">
         <v>4172</v>
       </c>
-      <c r="C54" s="9" t="s">
+      <c r="C54" s="3" t="s">
         <v>4173</v>
       </c>
-      <c r="D54" s="9" t="s">
+      <c r="D54" s="3" t="s">
         <v>4174</v>
       </c>
     </row>
     <row r="55" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B55" s="9" t="s">
+      <c r="B55" s="3" t="s">
         <v>2059</v>
       </c>
-      <c r="C55" s="9" t="s">
+      <c r="C55" s="3" t="s">
         <v>4175</v>
       </c>
-      <c r="D55" s="9" t="s">
+      <c r="D55" s="3" t="s">
         <v>4176</v>
       </c>
     </row>
     <row r="56" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B56" s="9" t="s">
+      <c r="B56" s="3" t="s">
         <v>2061</v>
       </c>
-      <c r="C56" s="9" t="s">
+      <c r="C56" s="3" t="s">
         <v>4177</v>
       </c>
-      <c r="D56" s="9" t="s">
+      <c r="D56" s="3" t="s">
         <v>4178</v>
       </c>
     </row>
     <row r="57" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B57" s="9" t="s">
+      <c r="B57" s="3" t="s">
         <v>2063</v>
       </c>
-      <c r="C57" s="9" t="s">
+      <c r="C57" s="3" t="s">
         <v>4179</v>
       </c>
-      <c r="D57" s="9" t="s">
+      <c r="D57" s="3" t="s">
         <v>4180</v>
       </c>
     </row>
     <row r="58" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B58" s="9" t="s">
+      <c r="B58" s="3" t="s">
         <v>4181</v>
       </c>
-      <c r="C58" s="9"/>
-      <c r="D58" s="9" t="s">
+      <c r="C58" s="3"/>
+      <c r="D58" s="3" t="s">
         <v>4182</v>
       </c>
     </row>
     <row r="59" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B59" s="9" t="s">
+      <c r="B59" s="3" t="s">
         <v>2067</v>
       </c>
-      <c r="C59" s="9" t="s">
+      <c r="C59" s="3" t="s">
         <v>980</v>
       </c>
-      <c r="D59" s="9" t="s">
+      <c r="D59" s="3" t="s">
         <v>4183</v>
       </c>
     </row>
     <row r="60" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B60" s="9" t="s">
+      <c r="B60" s="3" t="s">
         <v>1824</v>
       </c>
-      <c r="C60" s="9" t="s">
+      <c r="C60" s="3" t="s">
         <v>4184</v>
       </c>
-      <c r="D60" s="9" t="s">
+      <c r="D60" s="3" t="s">
         <v>4185</v>
       </c>
     </row>
     <row r="61" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B61" s="9" t="s">
+      <c r="B61" s="3" t="s">
         <v>2117</v>
       </c>
-      <c r="C61" s="9" t="s">
+      <c r="C61" s="3" t="s">
         <v>4186</v>
       </c>
-      <c r="D61" s="9" t="s">
+      <c r="D61" s="3" t="s">
         <v>4187</v>
       </c>
     </row>
     <row r="62" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B62" s="9" t="s">
+      <c r="B62" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="C62" s="9" t="s">
+      <c r="C62" s="3" t="s">
         <v>4188</v>
       </c>
-      <c r="D62" s="9" t="s">
+      <c r="D62" s="3" t="s">
         <v>4189</v>
       </c>
     </row>
     <row r="63" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B63" s="9" t="s">
+      <c r="B63" s="3" t="s">
         <v>4190</v>
       </c>
-      <c r="C63" s="9"/>
-      <c r="D63" s="9" t="s">
+      <c r="C63" s="3"/>
+      <c r="D63" s="3" t="s">
         <v>4191</v>
       </c>
     </row>
     <row r="64" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B64" s="9" t="s">
+      <c r="B64" s="3" t="s">
         <v>2082</v>
       </c>
-      <c r="C64" s="9" t="s">
+      <c r="C64" s="3" t="s">
         <v>992</v>
       </c>
-      <c r="D64" s="9" t="s">
+      <c r="D64" s="3" t="s">
         <v>4192</v>
       </c>
     </row>
     <row r="65" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B65" s="9" t="s">
+      <c r="B65" s="3" t="s">
         <v>2084</v>
       </c>
-      <c r="C65" s="9" t="s">
+      <c r="C65" s="3" t="s">
         <v>4193</v>
       </c>
-      <c r="D65" s="9" t="s">
+      <c r="D65" s="3" t="s">
         <v>4194</v>
       </c>
     </row>
     <row r="66" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B66" s="9" t="s">
+      <c r="B66" s="3" t="s">
         <v>2086</v>
       </c>
-      <c r="C66" s="9" t="s">
+      <c r="C66" s="3" t="s">
         <v>4195</v>
       </c>
-      <c r="D66" s="9" t="s">
+      <c r="D66" s="3" t="s">
         <v>4196</v>
       </c>
     </row>
     <row r="67" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B67" s="9" t="s">
+      <c r="B67" s="3" t="s">
         <v>1316</v>
       </c>
-      <c r="C67" s="9" t="s">
+      <c r="C67" s="3" t="s">
         <v>4197</v>
       </c>
-      <c r="D67" s="9" t="s">
+      <c r="D67" s="3" t="s">
         <v>4198</v>
       </c>
     </row>
     <row r="68" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B68" s="9" t="s">
+      <c r="B68" s="3" t="s">
         <v>4199</v>
       </c>
-      <c r="C68" s="9"/>
-      <c r="D68" s="9" t="s">
+      <c r="C68" s="3"/>
+      <c r="D68" s="3" t="s">
         <v>4200</v>
       </c>
     </row>
     <row r="69" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B69" s="9" t="s">
+      <c r="B69" s="3" t="s">
         <v>2090</v>
       </c>
-      <c r="C69" s="9" t="s">
+      <c r="C69" s="3" t="s">
         <v>1105</v>
       </c>
-      <c r="D69" s="9" t="s">
+      <c r="D69" s="3" t="s">
         <v>4201</v>
       </c>
     </row>
     <row r="70" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B70" s="9" t="s">
+      <c r="B70" s="3" t="s">
         <v>2092</v>
       </c>
-      <c r="C70" s="9" t="s">
+      <c r="C70" s="3" t="s">
         <v>4202</v>
       </c>
-      <c r="D70" s="9" t="s">
+      <c r="D70" s="3" t="s">
         <v>4203</v>
       </c>
     </row>
     <row r="71" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B71" s="9" t="s">
+      <c r="B71" s="3" t="s">
         <v>2094</v>
       </c>
-      <c r="C71" s="9" t="s">
+      <c r="C71" s="3" t="s">
         <v>4204</v>
       </c>
-      <c r="D71" s="9" t="s">
+      <c r="D71" s="3" t="s">
         <v>4205</v>
       </c>
     </row>
     <row r="72" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B72" s="9" t="s">
+      <c r="B72" s="3" t="s">
         <v>2096</v>
       </c>
-      <c r="C72" s="9" t="s">
+      <c r="C72" s="3" t="s">
         <v>4206</v>
       </c>
-      <c r="D72" s="9" t="s">
+      <c r="D72" s="3" t="s">
         <v>4207</v>
       </c>
     </row>
     <row r="73" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B73" s="9" t="s">
+      <c r="B73" s="3" t="s">
         <v>4208</v>
       </c>
-      <c r="C73" s="9"/>
-      <c r="D73" s="9" t="s">
+      <c r="C73" s="3"/>
+      <c r="D73" s="3" t="s">
         <v>4209</v>
       </c>
     </row>
     <row r="74" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B74" s="9" t="s">
+      <c r="B74" s="3" t="s">
         <v>2100</v>
       </c>
-      <c r="C74" s="9" t="s">
+      <c r="C74" s="3" t="s">
         <v>1117</v>
       </c>
-      <c r="D74" s="9" t="s">
+      <c r="D74" s="3" t="s">
         <v>4210</v>
       </c>
     </row>
     <row r="75" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B75" s="9" t="s">
+      <c r="B75" s="3" t="s">
         <v>2102</v>
       </c>
-      <c r="C75" s="9" t="s">
+      <c r="C75" s="3" t="s">
         <v>4211</v>
       </c>
-      <c r="D75" s="9" t="s">
+      <c r="D75" s="3" t="s">
         <v>4212</v>
       </c>
     </row>
     <row r="76" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B76" s="9" t="s">
+      <c r="B76" s="3" t="s">
         <v>4213</v>
       </c>
-      <c r="C76" s="9"/>
-      <c r="D76" s="9" t="s">
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
         <v>4214</v>
       </c>
     </row>
     <row r="77" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B77" s="9" t="s">
+      <c r="B77" s="3" t="s">
         <v>4215</v>
       </c>
-      <c r="C77" s="9" t="s">
+      <c r="C77" s="3" t="s">
         <v>2107</v>
       </c>
-      <c r="D77" s="9" t="s">
+      <c r="D77" s="3" t="s">
         <v>4216</v>
       </c>
     </row>
     <row r="78" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B78" s="9" t="s">
+      <c r="B78" s="3" t="s">
         <v>4217</v>
       </c>
-      <c r="C78" s="9" t="s">
+      <c r="C78" s="3" t="s">
         <v>4218</v>
       </c>
-      <c r="D78" s="9" t="s">
+      <c r="D78" s="3" t="s">
         <v>4219</v>
       </c>
     </row>
     <row r="79" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B79" s="9" t="s">
+      <c r="B79" s="3" t="s">
         <v>4220</v>
       </c>
-      <c r="C79" s="9"/>
-      <c r="D79" s="9" t="s">
+      <c r="C79" s="3"/>
+      <c r="D79" s="3" t="s">
         <v>4221</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -17319,51 +20906,51 @@
         <v>2233</v>
       </c>
       <c r="C45" t="s">
         <v>2234</v>
       </c>
       <c r="D45" t="s">
         <v>2235</v>
       </c>
     </row>
     <row r="46" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B46" t="s">
         <v>2236</v>
       </c>
       <c r="C46" t="s">
         <v>2237</v>
       </c>
       <c r="D46" t="s">
         <v>2238</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:D182"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -19247,51 +22834,51 @@
         <v>2589</v>
       </c>
       <c r="C181" t="s">
         <v>1633</v>
       </c>
       <c r="D181" t="s">
         <v>2590</v>
       </c>
     </row>
     <row r="182" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B182" t="s">
         <v>2591</v>
       </c>
       <c r="C182" t="s">
         <v>1636</v>
       </c>
       <c r="D182" t="s">
         <v>2592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -19559,51 +23146,51 @@
         <v>2639</v>
       </c>
       <c r="C27" t="s">
         <v>179</v>
       </c>
       <c r="D27" t="s">
         <v>2640</v>
       </c>
     </row>
     <row r="28" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B28" t="s">
         <v>2641</v>
       </c>
       <c r="C28" t="s">
         <v>182</v>
       </c>
       <c r="D28" t="s">
         <v>2642</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:D62"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -20236,51 +23823,51 @@
     </row>
     <row r="61" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B61" t="s">
         <v>2754</v>
       </c>
       <c r="C61" t="s">
         <v>1117</v>
       </c>
       <c r="D61" t="s">
         <v>2755</v>
       </c>
     </row>
     <row r="62" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B62" t="s">
         <v>2756</v>
       </c>
       <c r="D62" t="s">
         <v>2757</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -20431,1620 +24018,50 @@
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16" t="s">
         <v>2781</v>
       </c>
     </row>
     <row r="17" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
         <v>2782</v>
       </c>
       <c r="C17" t="s">
         <v>88</v>
       </c>
       <c r="D17" t="s">
         <v>2783</v>
       </c>
     </row>
     <row r="18" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
         <v>2784</v>
       </c>
       <c r="D18" t="s">
         <v>2785</v>
-      </c>
-[...1568 lines deleted...]
-        <v>3059</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D57"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -22634,50 +24651,1620 @@
       </c>
       <c r="C56" t="s">
         <v>268</v>
       </c>
       <c r="D56" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="57" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B57" t="s">
         <v>270</v>
       </c>
       <c r="C57" t="s">
         <v>271</v>
       </c>
       <c r="D57" t="s">
         <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+  <dimension ref="A1:D147"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D4" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B5" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D5" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D6" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>890</v>
+      </c>
+      <c r="D7" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D8" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D9" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C11" t="s">
+        <v>76</v>
+      </c>
+      <c r="D11" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D12" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D13" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C14" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C17" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C20" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D21" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C23" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D24" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D25" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C26" t="s">
+        <v>93</v>
+      </c>
+      <c r="D26" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
+        <v>2836</v>
+      </c>
+      <c r="C28" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C30" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D31" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C32" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C33" t="s">
+        <v>103</v>
+      </c>
+      <c r="D33" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C34" t="s">
+        <v>104</v>
+      </c>
+      <c r="D34" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C35" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" t="s">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" t="s">
+        <v>770</v>
+      </c>
+      <c r="C36" t="s">
+        <v>108</v>
+      </c>
+      <c r="D36" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" t="s">
+        <v>397</v>
+      </c>
+      <c r="C37" t="s">
+        <v>110</v>
+      </c>
+      <c r="D37" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D38" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D39" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
+        <v>366</v>
+      </c>
+      <c r="C40" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B41" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C41" t="s">
+        <v>942</v>
+      </c>
+      <c r="D41" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C42" t="s">
+        <v>945</v>
+      </c>
+      <c r="D42" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C43" t="s">
+        <v>948</v>
+      </c>
+      <c r="D43" t="s">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C44" t="s">
+        <v>951</v>
+      </c>
+      <c r="D44" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C45" t="s">
+        <v>954</v>
+      </c>
+      <c r="D45" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B46" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D46" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="47" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C47" t="s">
+        <v>957</v>
+      </c>
+      <c r="D47" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="48" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
+        <v>596</v>
+      </c>
+      <c r="C48" t="s">
+        <v>960</v>
+      </c>
+      <c r="D48" t="s">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C49" t="s">
+        <v>963</v>
+      </c>
+      <c r="D49" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B50" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C50" t="s">
+        <v>966</v>
+      </c>
+      <c r="D50" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B51" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C51" t="s">
+        <v>969</v>
+      </c>
+      <c r="D51" t="s">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B52" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C52" t="s">
+        <v>974</v>
+      </c>
+      <c r="D52" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="53" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B53" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C53" t="s">
+        <v>977</v>
+      </c>
+      <c r="D53" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B54" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C54" t="s">
+        <v>980</v>
+      </c>
+      <c r="D54" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="55" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B55" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D55" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B56" t="s">
+        <v>569</v>
+      </c>
+      <c r="C56" t="s">
+        <v>983</v>
+      </c>
+      <c r="D56" t="s">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B57" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C57" t="s">
+        <v>986</v>
+      </c>
+      <c r="D57" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
+        <v>2890</v>
+      </c>
+      <c r="C58" t="s">
+        <v>989</v>
+      </c>
+      <c r="D58" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B59" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C59" t="s">
+        <v>992</v>
+      </c>
+      <c r="D59" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B60" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C60" t="s">
+        <v>995</v>
+      </c>
+      <c r="D60" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B61" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D61" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B62" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D62" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B63" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C63" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D63" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B64" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C64" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D64" t="s">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="65" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B65" t="s">
+        <v>896</v>
+      </c>
+      <c r="C65" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D65" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="66" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B66" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C66" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D66" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="67" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B67" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C67" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D67" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="68" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B68" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C68" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D68" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="69" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B69" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C69" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D69" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B70" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C70" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D70" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="71" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B71" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C71" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D71" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B72" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D72" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="73" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B73" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C73" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D73" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="74" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B74" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C74" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D74" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="75" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B75" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C75" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D75" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="76" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B76" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D76" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="77" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B77" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C77" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D77" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="78" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B78" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C78" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D78" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="79" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B79" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D79" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="80" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B80" t="s">
+        <v>342</v>
+      </c>
+      <c r="C80" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D80" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B81" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D81" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="82" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B82" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D82" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="83" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B83" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C83" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D83" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="84" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B84" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C84" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D84" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="85" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B85" t="s">
+        <v>628</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D85" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="86" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B86" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C86" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D86" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="87" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B87" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C87" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D87" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="88" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B88" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C88" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D88" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="89" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B89" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C89" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D89" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="90" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B90" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D90" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="91" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B91" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C91" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D91" t="s">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="92" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B92" t="s">
+        <v>314</v>
+      </c>
+      <c r="C92" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D92" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="93" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B93" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C93" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D93" t="s">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="94" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B94" t="s">
+        <v>894</v>
+      </c>
+      <c r="C94" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D94" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="95" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B95" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C95" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D95" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="96" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B96" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C96" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D96" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="97" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B97" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C97" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D97" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="98" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B98" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C98" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D98" t="s">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="99" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B99" t="s">
+        <v>2967</v>
+      </c>
+      <c r="C99" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D99" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="100" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B100" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C100" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D100" t="s">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="101" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B101" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C101" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D101" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="102" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B102" t="s">
+        <v>2973</v>
+      </c>
+      <c r="C102" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D102" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="103" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B103" t="s">
+        <v>936</v>
+      </c>
+      <c r="C103" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D103" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="104" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B104" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D104" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="105" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B105" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D105" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="106" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B106" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D106" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="107" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B107" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C107" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D107" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="108" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B108" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D108" t="s">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="109" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B109" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D109" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="110" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B110" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D110" t="s">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="111" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B111" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D111" t="s">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="112" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B112" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D112" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="113" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B113" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D113" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="114" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B114" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D114" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="115" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B115" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D115" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="116" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B116" t="s">
+        <v>225</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D116" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="117" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B117" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D117" t="s">
+        <v>3002</v>
+      </c>
+    </row>
+    <row r="118" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B118" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D118" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="119" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B119" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D119" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="120" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B120" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D120" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="121" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B121" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D121" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="122" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B122" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D122" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="123" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B123" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D123" t="s">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="124" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B124" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C124" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D124" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="125" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B125" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D125" t="s">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="126" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B126" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D126" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="127" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B127" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C127" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D127" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="128" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B128" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C128" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D128" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="129" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B129" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D129" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="130" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B130" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C130" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D130" t="s">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="131" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B131" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D131" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="132" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B132" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D132" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="133" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B133" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D133" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="134" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B134" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C134" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D134" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="135" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B135" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C135" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D135" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="136" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B136" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D136" t="s">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="137" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B137" t="s">
+        <v>96</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D137" t="s">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="138" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B138" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D138" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="139" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B139" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C139" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D139" t="s">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="140" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B140" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D140" t="s">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="141" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B141" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D141" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="142" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B142" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D142" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="143" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B143" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D143" t="s">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="144" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B144" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D144" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="145" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B145" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D145" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="146" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B146" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D146" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="147" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B147" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D147" t="s">
+        <v>3059</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="A1:D65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -23340,51 +26927,51 @@
         <v>3177</v>
       </c>
       <c r="C64" t="s">
         <v>389</v>
       </c>
       <c r="D64" t="s">
         <v>3178</v>
       </c>
     </row>
     <row r="65" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B65" t="s">
         <v>3179</v>
       </c>
       <c r="C65" t="s">
         <v>392</v>
       </c>
       <c r="D65" t="s">
         <v>3180</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -23817,51 +27404,51 @@
     </row>
     <row r="42" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B42" t="s">
         <v>3280</v>
       </c>
       <c r="D42" t="s">
         <v>3281</v>
       </c>
     </row>
     <row r="43" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B43" t="s">
         <v>3195</v>
       </c>
       <c r="C43" t="s">
         <v>3196</v>
       </c>
       <c r="D43" t="s">
         <v>3282</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <dimension ref="A1:D88"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -24795,51 +28382,51 @@
         <v>3444</v>
       </c>
       <c r="C87" t="s">
         <v>756</v>
       </c>
       <c r="D87" t="s">
         <v>3445</v>
       </c>
     </row>
     <row r="88" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B88" t="s">
         <v>3446</v>
       </c>
       <c r="C88" t="s">
         <v>759</v>
       </c>
       <c r="D88" t="s">
         <v>3447</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
   <dimension ref="A1:D123"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -26101,51 +29688,51 @@
         <v>3665</v>
       </c>
       <c r="C122" t="s">
         <v>1463</v>
       </c>
       <c r="D122" t="s">
         <v>3666</v>
       </c>
     </row>
     <row r="123" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B123" t="s">
         <v>3667</v>
       </c>
       <c r="C123" t="s">
         <v>1465</v>
       </c>
       <c r="D123" t="s">
         <v>3668</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <dimension ref="A1:D118"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -29481,58 +33068,303 @@
       </c>
       <c r="C197" t="s">
         <v>780</v>
       </c>
       <c r="D197" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="198" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B198" t="s">
         <v>782</v>
       </c>
       <c r="C198" t="s">
         <v>783</v>
       </c>
       <c r="D198" t="s">
         <v>784</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{889C535A-7862-4BF9-BE5B-CE157E3B02B1}">
+  <dimension ref="A1:D28"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>4249</v>
+      </c>
+      <c r="B2" t="s">
+        <v>4250</v>
+      </c>
+      <c r="D2" t="s">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>4252</v>
+      </c>
+      <c r="C3" t="s">
+        <v>4253</v>
+      </c>
+      <c r="D3" t="s">
+        <v>4274</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D4" t="s">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" t="s">
+        <v>4276</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D6" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D7" t="s">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C9" t="s">
+        <v>4254</v>
+      </c>
+      <c r="D9" t="s">
+        <v>4279</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C10" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D10" t="s">
+        <v>4280</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C11" t="s">
+        <v>4256</v>
+      </c>
+      <c r="D11" t="s">
+        <v>4281</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C12" t="s">
+        <v>4257</v>
+      </c>
+      <c r="D12" t="s">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C13" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D13" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C14" t="s">
+        <v>4259</v>
+      </c>
+      <c r="D14" t="s">
+        <v>4284</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C15" t="s">
+        <v>4260</v>
+      </c>
+      <c r="D15" t="s">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C16" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D16" t="s">
+        <v>4286</v>
+      </c>
+    </row>
+    <row r="17" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C17" t="s">
+        <v>4262</v>
+      </c>
+      <c r="D17" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="18" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C18" t="s">
+        <v>4263</v>
+      </c>
+      <c r="D18" t="s">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="19" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C19" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D19" t="s">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C20" t="s">
+        <v>4265</v>
+      </c>
+      <c r="D20" t="s">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="21" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C21" t="s">
+        <v>4266</v>
+      </c>
+      <c r="D21" t="s">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="22" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C22" t="s">
+        <v>4267</v>
+      </c>
+      <c r="D22" t="s">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="23" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C23" t="s">
+        <v>4268</v>
+      </c>
+      <c r="D23" t="s">
+        <v>4293</v>
+      </c>
+    </row>
+    <row r="24" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C24" t="s">
+        <v>4269</v>
+      </c>
+      <c r="D24" t="s">
+        <v>4294</v>
+      </c>
+    </row>
+    <row r="25" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C25" t="s">
+        <v>4270</v>
+      </c>
+      <c r="D25" t="s">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="26" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C26" t="s">
+        <v>4271</v>
+      </c>
+      <c r="D26" t="s">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="27" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C27" t="s">
+        <v>4272</v>
+      </c>
+      <c r="D27" t="s">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="28" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C28" t="s">
+        <v>4273</v>
+      </c>
+      <c r="D28" t="s">
+        <v>4298</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:D52"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="B28" workbookViewId="0">
+      <selection activeCell="D2" sqref="D2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+    <col min="1" max="1" width="50.7265625" customWidth="1"/>
+    <col min="2" max="2" width="140.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>15</v>
@@ -29927,51 +33759,51 @@
       <c r="D50" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="51" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B51" t="s">
         <v>878</v>
       </c>
       <c r="D51" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="52" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B52" t="s">
         <v>880</v>
       </c>
       <c r="D52" t="s">
         <v>881</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:D52"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -30512,51 +34344,51 @@
         <v>991</v>
       </c>
       <c r="C51" t="s">
         <v>992</v>
       </c>
       <c r="D51" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="52" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B52" t="s">
         <v>994</v>
       </c>
       <c r="C52" t="s">
         <v>995</v>
       </c>
       <c r="D52" t="s">
         <v>996</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:D74"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -31312,51 +35144,51 @@
         <v>1148</v>
       </c>
       <c r="C73" t="s">
         <v>1149</v>
       </c>
       <c r="D73" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="74" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B74" t="s">
         <v>1151</v>
       </c>
       <c r="C74" t="s">
         <v>1152</v>
       </c>
       <c r="D74" t="s">
         <v>1153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D55"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -31931,51 +35763,51 @@
         <v>3919</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>3920</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>3921</v>
       </c>
     </row>
     <row r="55" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
         <v>3922</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>3923</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>3924</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:D47"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -32434,2720 +36266,72 @@
         <v>1236</v>
       </c>
       <c r="C46" t="s">
         <v>954</v>
       </c>
       <c r="D46" t="s">
         <v>1237</v>
       </c>
     </row>
     <row r="47" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B47" t="s">
         <v>1238</v>
       </c>
       <c r="C47" t="s">
         <v>957</v>
       </c>
       <c r="D47" t="s">
         <v>1239</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...2648 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>24</vt:i4>
+        <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
+    <vt:vector size="25" baseType="lpstr">
       <vt:lpstr>Subscription Title List</vt:lpstr>
       <vt:lpstr>Jarvis, 07 ed. - Bennett Brachm</vt:lpstr>
       <vt:lpstr>Layon, 05 ed. - Civetta, Taylor</vt:lpstr>
+      <vt:lpstr>Mosier, 01 ed. - Clinical ECMO</vt:lpstr>
       <vt:lpstr>Savage, 2 ed. - Comprehensive T</vt:lpstr>
       <vt:lpstr>Bittner, 07 ed. - Critical Care</vt:lpstr>
       <vt:lpstr>Herzog, 01 ed. - Herzog’s CCU B</vt:lpstr>
       <vt:lpstr>Troiano, 05 ed. - High-Risk &amp; C</vt:lpstr>
       <vt:lpstr>Lilly, 01 ed. - Irwin Rippe’s U</vt:lpstr>
       <vt:lpstr>Lilly, 09 ed. - Irwin and Rippe</vt:lpstr>
       <vt:lpstr>Mosier - Manual of Airway Manag</vt:lpstr>
       <vt:lpstr>Hansen, 04 ed. - Manual of Neon</vt:lpstr>
       <vt:lpstr>Marino - Marino’s The ICU Book,</vt:lpstr>
       <vt:lpstr>Galvagno, 03 ed. - Marino's The</vt:lpstr>
       <vt:lpstr>Bagchi, 01 ed. - Massachusetts</vt:lpstr>
       <vt:lpstr>Rosenblatt, 01 ed. - Master Tec</vt:lpstr>
       <vt:lpstr>Schwartzstein, 01 ed. - Mechani</vt:lpstr>
       <vt:lpstr>Frendl, 03 ed. - Pocket ICU, 3e</vt:lpstr>
       <vt:lpstr>Diepenbrock, 06 ed. - Quick Ref</vt:lpstr>
       <vt:lpstr>Shaffner, 06 ed. - Rogers’ Text</vt:lpstr>
       <vt:lpstr>Nicoara, 03 ed. - Savage Aronso</vt:lpstr>
       <vt:lpstr>Berg, 1 ed. - The Massachusetts</vt:lpstr>
       <vt:lpstr>Peitzman, 05 ed. - The Trauma M</vt:lpstr>
       <vt:lpstr>Kollef, 04 ed. - The Washington</vt:lpstr>
       <vt:lpstr>Kollef, 03 ed. - The Washington</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>