--- v3 (2026-08-31)
+++ v4 (2026-10-11)
@@ -5,79 +5,79 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/KBART Files/KBART Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="99" documentId="11_920F1682C9648A6488A31629D807202A410B2128" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E5FBCF09-0723-4D93-9751-F4C61268A37C}"/>
+  <xr:revisionPtr revIDLastSave="106" documentId="11_920F1682C9648A6488A31629D807202A410B2128" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9BA3A54F-C37C-4DAC-9555-EBD6DACB486E}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'sheet 1'!$A$1:$AA$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1150" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1174" uniqueCount="251">
   <si>
     <t>publication_title</t>
   </si>
   <si>
     <t>print_identifier</t>
   </si>
   <si>
     <t>online_identifier</t>
   </si>
   <si>
     <t>date_first_issue_online</t>
   </si>
   <si>
     <t>num_first_vol_online</t>
   </si>
   <si>
     <t>num_first_issue_online</t>
   </si>
   <si>
     <t>date_last_issue_online</t>
   </si>
   <si>
     <t>num_last_vol_online</t>
   </si>
   <si>
@@ -774,50 +774,62 @@
     <t>Marino's The ICU Book, 5e</t>
   </si>
   <si>
     <t>Marino's The ICU Book, 4e</t>
   </si>
   <si>
     <t>Hensley's Practical Approach to Cardiothoracic Anesthesia, 7e</t>
   </si>
   <si>
     <t>Bonica's Management of Pain, 4e</t>
   </si>
   <si>
     <t>Bonica's Management of Pain, 5e</t>
   </si>
   <si>
     <t>Video Atlas of Upper and Lower Airway Management, 2e</t>
   </si>
   <si>
     <t>Popescu</t>
   </si>
   <si>
     <t>978-1-9751-9776-6</t>
   </si>
   <si>
     <t>https://anesthesiology.lwwhealthlibrary.com/book.aspx?bookid=3481</t>
+  </si>
+  <si>
+    <t>Perioperative Manual of Coexisting Diseases, 1e</t>
+  </si>
+  <si>
+    <t>978-1-9751-1586-9</t>
+  </si>
+  <si>
+    <t>https://anesthesiology.lwwhealthlibrary.com/book.aspx?bookid=3561</t>
+  </si>
+  <si>
+    <t>Gollapudi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
@@ -1177,51 +1189,51 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AA46"/>
+  <dimension ref="A1:AA47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="91.81640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="52.26953125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.08984375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -3755,1291 +3767,1374 @@
         <v>29</v>
       </c>
       <c r="U31" t="s">
         <v>36</v>
       </c>
       <c r="V31" t="s">
         <v>179</v>
       </c>
       <c r="W31" t="s">
         <v>29</v>
       </c>
       <c r="X31" t="s">
         <v>29</v>
       </c>
       <c r="Y31" t="s">
         <v>29</v>
       </c>
       <c r="Z31" t="s">
         <v>29</v>
       </c>
       <c r="AA31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:27" x14ac:dyDescent="0.35">
-      <c r="A32" s="2" t="s">
-[...6 lines deleted...]
-        <v>9781975238377</v>
+      <c r="A32" t="s">
+        <v>247</v>
+      </c>
+      <c r="B32" s="6">
+        <v>9781975115869</v>
+      </c>
+      <c r="C32" s="6">
+        <v>9781975115883</v>
       </c>
       <c r="D32" t="s">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>29</v>
       </c>
       <c r="G32" t="s">
         <v>29</v>
       </c>
       <c r="H32" t="s">
         <v>29</v>
       </c>
       <c r="I32" t="s">
         <v>29</v>
       </c>
       <c r="J32" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>249</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>248</v>
       </c>
       <c r="M32" t="s">
         <v>29</v>
       </c>
       <c r="N32" t="s">
         <v>32</v>
       </c>
       <c r="O32" t="s">
         <v>29</v>
       </c>
       <c r="P32" t="s">
-        <v>153</v>
+        <v>77</v>
       </c>
       <c r="Q32" t="s">
         <v>34</v>
       </c>
-      <c r="R32" t="s">
-        <v>154</v>
+      <c r="R32" s="7">
+        <v>46223</v>
       </c>
       <c r="S32" t="s">
         <v>29</v>
       </c>
       <c r="T32" t="s">
         <v>29</v>
       </c>
       <c r="U32" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="V32" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="W32" t="s">
         <v>29</v>
       </c>
       <c r="X32" t="s">
         <v>29</v>
       </c>
       <c r="Y32" t="s">
         <v>29</v>
       </c>
       <c r="Z32" t="s">
         <v>29</v>
       </c>
       <c r="AA32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B33" s="4">
-        <v>9781975136796</v>
+        <v>9781975238360</v>
       </c>
       <c r="C33" s="4">
-        <v>9781975136819</v>
+        <v>9781975238377</v>
       </c>
       <c r="D33" t="s">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>29</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33" t="s">
         <v>29</v>
       </c>
       <c r="I33" t="s">
         <v>29</v>
       </c>
       <c r="J33" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="K33" t="s">
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="L33" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="M33" t="s">
         <v>29</v>
       </c>
       <c r="N33" t="s">
         <v>32</v>
       </c>
       <c r="O33" t="s">
         <v>29</v>
       </c>
       <c r="P33" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="Q33" t="s">
         <v>34</v>
       </c>
       <c r="R33" t="s">
-        <v>188</v>
+        <v>154</v>
       </c>
       <c r="S33" t="s">
         <v>29</v>
       </c>
       <c r="T33" t="s">
         <v>29</v>
       </c>
       <c r="U33" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="V33" t="s">
-        <v>189</v>
+        <v>80</v>
       </c>
       <c r="W33" t="s">
         <v>29</v>
       </c>
       <c r="X33" t="s">
         <v>29</v>
       </c>
       <c r="Y33" t="s">
         <v>29</v>
       </c>
       <c r="Z33" t="s">
         <v>29</v>
       </c>
       <c r="AA33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:27" x14ac:dyDescent="0.35">
-      <c r="A34" t="s">
-        <v>182</v>
+      <c r="A34" s="2" t="s">
+        <v>236</v>
       </c>
       <c r="B34" s="4">
-        <v>9781975213497</v>
+        <v>9781975136796</v>
       </c>
       <c r="C34" s="4">
-        <v>9781975213503</v>
+        <v>9781975136819</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>29</v>
       </c>
       <c r="G34" t="s">
         <v>29</v>
       </c>
       <c r="H34" t="s">
         <v>29</v>
       </c>
       <c r="I34" t="s">
         <v>29</v>
       </c>
       <c r="J34" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="K34" t="s">
-        <v>29</v>
+        <v>185</v>
       </c>
       <c r="L34" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M34" t="s">
         <v>29</v>
       </c>
       <c r="N34" t="s">
         <v>32</v>
       </c>
       <c r="O34" t="s">
         <v>29</v>
       </c>
       <c r="P34" t="s">
-        <v>153</v>
+        <v>77</v>
       </c>
       <c r="Q34" t="s">
         <v>34</v>
       </c>
       <c r="R34" t="s">
-        <v>158</v>
+        <v>188</v>
       </c>
       <c r="S34" t="s">
         <v>29</v>
       </c>
       <c r="T34" t="s">
         <v>29</v>
       </c>
       <c r="U34" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="V34" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="W34" t="s">
         <v>29</v>
       </c>
       <c r="X34" t="s">
         <v>29</v>
       </c>
       <c r="Y34" t="s">
         <v>29</v>
       </c>
       <c r="Z34" t="s">
         <v>29</v>
       </c>
       <c r="AA34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:27" x14ac:dyDescent="0.35">
-      <c r="A35" s="2" t="s">
-        <v>234</v>
+      <c r="A35" t="s">
+        <v>182</v>
       </c>
       <c r="B35" s="4">
-        <v>9781451176629</v>
+        <v>9781975213497</v>
       </c>
       <c r="C35" s="4">
-        <v>9781469888378</v>
+        <v>9781975213503</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>29</v>
       </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35" t="s">
         <v>29</v>
       </c>
       <c r="I35" t="s">
         <v>29</v>
       </c>
       <c r="J35" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="K35" t="s">
-        <v>190</v>
+        <v>29</v>
       </c>
       <c r="L35" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="M35" t="s">
         <v>29</v>
       </c>
       <c r="N35" t="s">
         <v>32</v>
       </c>
       <c r="O35" t="s">
         <v>29</v>
       </c>
       <c r="P35" t="s">
-        <v>33</v>
+        <v>153</v>
       </c>
       <c r="Q35" t="s">
         <v>34</v>
       </c>
       <c r="R35" t="s">
-        <v>57</v>
+        <v>158</v>
       </c>
       <c r="S35" t="s">
         <v>29</v>
       </c>
       <c r="T35" t="s">
         <v>29</v>
       </c>
       <c r="U35" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="V35" t="s">
-        <v>29</v>
+        <v>185</v>
       </c>
       <c r="W35" t="s">
         <v>29</v>
       </c>
       <c r="X35" t="s">
         <v>29</v>
       </c>
       <c r="Y35" t="s">
         <v>29</v>
       </c>
       <c r="Z35" t="s">
         <v>29</v>
       </c>
       <c r="AA35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A36" s="2" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B36" s="4">
-        <v>9781975174217</v>
+        <v>9781451176629</v>
       </c>
       <c r="C36" s="4">
-        <v>9781975174224</v>
+        <v>9781469888378</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
       <c r="G36" t="s">
         <v>29</v>
       </c>
       <c r="H36" t="s">
         <v>29</v>
       </c>
       <c r="I36" t="s">
         <v>29</v>
       </c>
       <c r="J36" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="K36" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="L36" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="M36" t="s">
         <v>29</v>
       </c>
       <c r="N36" t="s">
         <v>32</v>
       </c>
       <c r="O36" t="s">
         <v>29</v>
       </c>
       <c r="P36" t="s">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="Q36" t="s">
         <v>34</v>
       </c>
       <c r="R36" t="s">
-        <v>117</v>
+        <v>57</v>
       </c>
       <c r="S36" t="s">
         <v>29</v>
       </c>
       <c r="T36" t="s">
         <v>29</v>
       </c>
       <c r="U36" t="s">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="V36" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="W36" t="s">
         <v>29</v>
       </c>
       <c r="X36" t="s">
         <v>29</v>
       </c>
       <c r="Y36" t="s">
         <v>29</v>
       </c>
       <c r="Z36" t="s">
         <v>29</v>
       </c>
       <c r="AA36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A37" s="2" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="B37" s="4">
-        <v>9781975102920</v>
+        <v>9781975174217</v>
       </c>
       <c r="C37" s="4">
-        <v>9781975113070</v>
+        <v>9781975174224</v>
       </c>
       <c r="D37" t="s">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>29</v>
       </c>
       <c r="G37" t="s">
         <v>29</v>
       </c>
       <c r="H37" t="s">
         <v>29</v>
       </c>
       <c r="I37" t="s">
         <v>29</v>
       </c>
       <c r="J37" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="K37" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="L37" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="M37" t="s">
         <v>29</v>
       </c>
       <c r="N37" t="s">
         <v>32</v>
       </c>
       <c r="O37" t="s">
         <v>29</v>
       </c>
       <c r="P37" t="s">
         <v>77</v>
       </c>
       <c r="Q37" t="s">
         <v>34</v>
       </c>
       <c r="R37" t="s">
-        <v>200</v>
+        <v>117</v>
       </c>
       <c r="S37" t="s">
         <v>29</v>
       </c>
       <c r="T37" t="s">
         <v>29</v>
       </c>
       <c r="U37" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="V37" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="W37" t="s">
         <v>29</v>
       </c>
       <c r="X37" t="s">
         <v>29</v>
       </c>
       <c r="Y37" t="s">
         <v>29</v>
       </c>
       <c r="Z37" t="s">
         <v>29</v>
       </c>
       <c r="AA37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:27" x14ac:dyDescent="0.35">
-      <c r="A38" t="s">
-        <v>201</v>
+      <c r="A38" s="2" t="s">
+        <v>227</v>
       </c>
       <c r="B38" s="4">
-        <v>9781451114355</v>
+        <v>9781975102920</v>
       </c>
       <c r="C38" s="4">
-        <v>9781451178326</v>
+        <v>9781975113070</v>
       </c>
       <c r="D38" t="s">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>29</v>
       </c>
       <c r="G38" t="s">
         <v>29</v>
       </c>
       <c r="H38" t="s">
         <v>29</v>
       </c>
       <c r="I38" t="s">
         <v>29</v>
       </c>
       <c r="J38" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="K38" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="L38" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="M38" t="s">
         <v>29</v>
       </c>
       <c r="N38" t="s">
         <v>32</v>
       </c>
       <c r="O38" t="s">
         <v>29</v>
       </c>
       <c r="P38" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="Q38" t="s">
         <v>34</v>
       </c>
       <c r="R38" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="S38" t="s">
         <v>29</v>
       </c>
       <c r="T38" t="s">
         <v>29</v>
       </c>
       <c r="U38" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="V38" t="s">
-        <v>29</v>
+        <v>149</v>
       </c>
       <c r="W38" t="s">
         <v>29</v>
       </c>
       <c r="X38" t="s">
         <v>29</v>
       </c>
       <c r="Y38" t="s">
         <v>29</v>
       </c>
       <c r="Z38" t="s">
         <v>29</v>
       </c>
       <c r="AA38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:27" x14ac:dyDescent="0.35">
-      <c r="A39" s="2" t="s">
-        <v>233</v>
+      <c r="A39" t="s">
+        <v>201</v>
       </c>
       <c r="B39" s="4">
-        <v>9781975126896</v>
+        <v>9781451114355</v>
       </c>
       <c r="C39" s="4">
-        <v>9781975126919</v>
+        <v>9781451178326</v>
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>29</v>
       </c>
       <c r="G39" t="s">
         <v>29</v>
       </c>
       <c r="H39" t="s">
         <v>29</v>
       </c>
       <c r="I39" t="s">
         <v>29</v>
       </c>
       <c r="J39" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="K39" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="L39" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="M39" t="s">
         <v>29</v>
       </c>
       <c r="N39" t="s">
         <v>32</v>
       </c>
       <c r="O39" t="s">
         <v>29</v>
       </c>
       <c r="P39" t="s">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="Q39" t="s">
         <v>34</v>
       </c>
       <c r="R39" t="s">
-        <v>111</v>
+        <v>205</v>
       </c>
       <c r="S39" t="s">
         <v>29</v>
       </c>
       <c r="T39" t="s">
         <v>29</v>
       </c>
       <c r="U39" t="s">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="V39" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="W39" t="s">
         <v>29</v>
       </c>
       <c r="X39" t="s">
         <v>29</v>
       </c>
       <c r="Y39" t="s">
         <v>29</v>
       </c>
       <c r="Z39" t="s">
         <v>29</v>
       </c>
       <c r="AA39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A40" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B40" s="4">
-        <v>9781605475509</v>
+        <v>9781975126896</v>
       </c>
       <c r="C40" s="4">
-        <v>9781451154474</v>
+        <v>9781975126919</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
       <c r="G40" t="s">
         <v>29</v>
       </c>
       <c r="H40" t="s">
         <v>29</v>
       </c>
       <c r="I40" t="s">
         <v>29</v>
       </c>
       <c r="J40" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="K40" t="s">
         <v>208</v>
       </c>
       <c r="L40" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="M40" t="s">
         <v>29</v>
       </c>
       <c r="N40" t="s">
         <v>32</v>
       </c>
       <c r="O40" t="s">
         <v>29</v>
       </c>
       <c r="P40" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="Q40" t="s">
         <v>34</v>
       </c>
       <c r="R40" t="s">
-        <v>174</v>
+        <v>111</v>
       </c>
       <c r="S40" t="s">
         <v>29</v>
       </c>
       <c r="T40" t="s">
         <v>29</v>
       </c>
       <c r="U40" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="V40" t="s">
-        <v>29</v>
+        <v>105</v>
       </c>
       <c r="W40" t="s">
         <v>29</v>
       </c>
       <c r="X40" t="s">
         <v>29</v>
       </c>
       <c r="Y40" t="s">
         <v>29</v>
       </c>
       <c r="Z40" t="s">
         <v>29</v>
       </c>
       <c r="AA40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A41" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B41" s="4">
-        <v>9781496328519</v>
+        <v>9781605475509</v>
       </c>
       <c r="C41" s="4">
-        <v>9781496328533</v>
+        <v>9781451154474</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
       <c r="G41" t="s">
         <v>29</v>
       </c>
       <c r="H41" t="s">
         <v>29</v>
       </c>
       <c r="I41" t="s">
         <v>29</v>
       </c>
       <c r="J41" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="K41" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="L41" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="M41" t="s">
         <v>29</v>
       </c>
       <c r="N41" t="s">
         <v>32</v>
       </c>
       <c r="O41" t="s">
         <v>29</v>
       </c>
       <c r="P41" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="Q41" t="s">
         <v>34</v>
       </c>
       <c r="R41" t="s">
-        <v>78</v>
+        <v>174</v>
       </c>
       <c r="S41" t="s">
         <v>29</v>
       </c>
       <c r="T41" t="s">
         <v>29</v>
       </c>
       <c r="U41" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="V41" t="s">
         <v>29</v>
       </c>
       <c r="W41" t="s">
         <v>29</v>
       </c>
       <c r="X41" t="s">
         <v>29</v>
       </c>
       <c r="Y41" t="s">
         <v>29</v>
       </c>
       <c r="Z41" t="s">
         <v>29</v>
       </c>
       <c r="AA41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A42" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B42" s="4">
-        <v>9781975215453</v>
+        <v>9781496328519</v>
       </c>
       <c r="C42" s="4">
-        <v>9781975215460</v>
+        <v>9781496328533</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>29</v>
       </c>
       <c r="G42" t="s">
         <v>29</v>
       </c>
       <c r="H42" t="s">
         <v>29</v>
       </c>
       <c r="I42" t="s">
         <v>29</v>
       </c>
       <c r="J42" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="K42" t="s">
         <v>213</v>
       </c>
       <c r="L42" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M42" t="s">
         <v>29</v>
       </c>
       <c r="N42" t="s">
         <v>32</v>
       </c>
       <c r="O42" t="s">
         <v>29</v>
       </c>
       <c r="P42" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="Q42" t="s">
         <v>34</v>
       </c>
       <c r="R42" t="s">
-        <v>158</v>
+        <v>78</v>
       </c>
       <c r="S42" t="s">
         <v>29</v>
       </c>
       <c r="T42" t="s">
         <v>29</v>
       </c>
       <c r="U42" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="V42" t="s">
         <v>29</v>
       </c>
       <c r="W42" t="s">
         <v>29</v>
       </c>
       <c r="X42" t="s">
         <v>29</v>
       </c>
       <c r="Y42" t="s">
         <v>29</v>
       </c>
       <c r="Z42" t="s">
         <v>29</v>
       </c>
       <c r="AA42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:27" x14ac:dyDescent="0.35">
-      <c r="A43" t="s">
-        <v>216</v>
+      <c r="A43" s="2" t="s">
+        <v>230</v>
       </c>
       <c r="B43" s="4">
-        <v>9781451173338</v>
+        <v>9781975215453</v>
       </c>
       <c r="C43" s="4">
-        <v>9781496309716</v>
+        <v>9781975215460</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>29</v>
       </c>
       <c r="G43" t="s">
         <v>29</v>
       </c>
       <c r="H43" t="s">
         <v>29</v>
       </c>
       <c r="I43" t="s">
         <v>29</v>
       </c>
       <c r="J43" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="K43" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="L43" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="M43" t="s">
         <v>29</v>
       </c>
       <c r="N43" t="s">
         <v>32</v>
       </c>
       <c r="O43" t="s">
         <v>29</v>
       </c>
       <c r="P43" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="Q43" t="s">
         <v>34</v>
       </c>
       <c r="R43" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="S43" t="s">
         <v>29</v>
       </c>
       <c r="T43" t="s">
         <v>29</v>
       </c>
       <c r="U43" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="V43" t="s">
         <v>29</v>
       </c>
       <c r="W43" t="s">
         <v>29</v>
       </c>
       <c r="X43" t="s">
         <v>29</v>
       </c>
       <c r="Y43" t="s">
         <v>29</v>
       </c>
       <c r="Z43" t="s">
         <v>29</v>
       </c>
       <c r="AA43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
-        <v>243</v>
+        <v>216</v>
       </c>
       <c r="B44" s="4">
-        <v>9781975197766</v>
+        <v>9781451173338</v>
       </c>
       <c r="C44" s="4">
-        <v>9781975197773</v>
+        <v>9781496309716</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>29</v>
       </c>
       <c r="G44" t="s">
         <v>29</v>
       </c>
       <c r="H44" t="s">
         <v>29</v>
       </c>
       <c r="I44" t="s">
         <v>29</v>
       </c>
       <c r="J44" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>218</v>
+      </c>
+      <c r="K44" t="s">
+        <v>219</v>
+      </c>
+      <c r="L44" t="s">
+        <v>217</v>
       </c>
       <c r="M44" t="s">
         <v>29</v>
       </c>
       <c r="N44" t="s">
         <v>32</v>
       </c>
       <c r="O44" t="s">
         <v>29</v>
       </c>
       <c r="P44" t="s">
         <v>33</v>
       </c>
       <c r="Q44" t="s">
         <v>34</v>
       </c>
-      <c r="R44" s="7">
-        <v>46139</v>
+      <c r="R44" t="s">
+        <v>174</v>
       </c>
       <c r="S44" t="s">
         <v>29</v>
       </c>
       <c r="T44" t="s">
         <v>29</v>
       </c>
-      <c r="U44">
-        <v>2</v>
+      <c r="U44" t="s">
+        <v>58</v>
       </c>
       <c r="V44" t="s">
         <v>29</v>
       </c>
       <c r="W44" t="s">
         <v>29</v>
       </c>
       <c r="X44" t="s">
         <v>29</v>
       </c>
       <c r="Y44" t="s">
         <v>29</v>
       </c>
       <c r="Z44" t="s">
         <v>29</v>
       </c>
       <c r="AA44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:27" x14ac:dyDescent="0.35">
-      <c r="A45" s="2" t="s">
-        <v>228</v>
+      <c r="A45" t="s">
+        <v>243</v>
       </c>
       <c r="B45" s="4">
-        <v>9781975214234</v>
+        <v>9781975197766</v>
       </c>
       <c r="C45" s="4">
-        <v>9781975214241</v>
+        <v>9781975197773</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
       <c r="G45" t="s">
         <v>29</v>
       </c>
       <c r="H45" t="s">
         <v>29</v>
       </c>
       <c r="I45" t="s">
         <v>29</v>
       </c>
       <c r="J45" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>246</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>245</v>
       </c>
       <c r="M45" t="s">
         <v>29</v>
       </c>
       <c r="N45" t="s">
         <v>32</v>
       </c>
       <c r="O45" t="s">
         <v>29</v>
       </c>
       <c r="P45" t="s">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="Q45" t="s">
         <v>34</v>
       </c>
-      <c r="R45" t="s">
-        <v>154</v>
+      <c r="R45" s="7">
+        <v>46139</v>
       </c>
       <c r="S45" t="s">
         <v>29</v>
       </c>
       <c r="T45" t="s">
         <v>29</v>
       </c>
-      <c r="U45" t="s">
-        <v>130</v>
+      <c r="U45">
+        <v>2</v>
       </c>
       <c r="V45" t="s">
         <v>29</v>
       </c>
       <c r="W45" t="s">
         <v>29</v>
       </c>
       <c r="X45" t="s">
         <v>29</v>
       </c>
       <c r="Y45" t="s">
         <v>29</v>
       </c>
       <c r="Z45" t="s">
         <v>29</v>
       </c>
       <c r="AA45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A46" s="2" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B46" s="4">
-        <v>9781975120016</v>
+        <v>9781975214234</v>
       </c>
       <c r="C46" s="4">
-        <v>9781975120030</v>
+        <v>9781975214241</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
         <v>29</v>
       </c>
       <c r="G46" t="s">
         <v>29</v>
       </c>
       <c r="H46" t="s">
         <v>29</v>
       </c>
       <c r="I46" t="s">
         <v>29</v>
       </c>
       <c r="J46" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="K46" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="L46" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="M46" t="s">
         <v>29</v>
       </c>
       <c r="N46" t="s">
         <v>32</v>
       </c>
       <c r="O46" t="s">
         <v>29</v>
       </c>
       <c r="P46" t="s">
         <v>77</v>
       </c>
       <c r="Q46" t="s">
         <v>34</v>
       </c>
       <c r="R46" t="s">
+        <v>154</v>
+      </c>
+      <c r="S46" t="s">
+        <v>29</v>
+      </c>
+      <c r="T46" t="s">
+        <v>29</v>
+      </c>
+      <c r="U46" t="s">
+        <v>130</v>
+      </c>
+      <c r="V46" t="s">
+        <v>29</v>
+      </c>
+      <c r="W46" t="s">
+        <v>29</v>
+      </c>
+      <c r="X46" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A47" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B47" s="4">
+        <v>9781975120016</v>
+      </c>
+      <c r="C47" s="4">
+        <v>9781975120030</v>
+      </c>
+      <c r="D47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" t="s">
+        <v>29</v>
+      </c>
+      <c r="F47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H47" t="s">
+        <v>29</v>
+      </c>
+      <c r="I47" t="s">
+        <v>29</v>
+      </c>
+      <c r="J47" t="s">
+        <v>225</v>
+      </c>
+      <c r="K47" t="s">
+        <v>223</v>
+      </c>
+      <c r="L47" t="s">
+        <v>224</v>
+      </c>
+      <c r="M47" t="s">
+        <v>29</v>
+      </c>
+      <c r="N47" t="s">
+        <v>32</v>
+      </c>
+      <c r="O47" t="s">
+        <v>29</v>
+      </c>
+      <c r="P47" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>34</v>
+      </c>
+      <c r="R47" t="s">
         <v>188</v>
       </c>
-      <c r="S46" t="s">
-[...5 lines deleted...]
-      <c r="U46" t="s">
+      <c r="S47" t="s">
+        <v>29</v>
+      </c>
+      <c r="T47" t="s">
+        <v>29</v>
+      </c>
+      <c r="U47" t="s">
         <v>118</v>
       </c>
-      <c r="V46" t="s">
+      <c r="V47" t="s">
         <v>222</v>
       </c>
-      <c r="W46" t="s">
-[...11 lines deleted...]
-      <c r="AA46" t="s">
+      <c r="W47" t="s">
+        <v>29</v>
+      </c>
+      <c r="X47" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA47" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>