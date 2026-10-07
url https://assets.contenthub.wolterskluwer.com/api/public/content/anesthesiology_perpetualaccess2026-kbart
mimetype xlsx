--- v1 (2026-08-27)
+++ v2 (2026-10-07)
@@ -5,63 +5,63 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/KBART Files/KBART Files/2026 Perpetual Access/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="11_3E87C335EDC1536468811B0140C52D8A400A414C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9D31C79E-6E87-4825-814A-EF17D0981953}"/>
+  <xr:revisionPtr revIDLastSave="17" documentId="11_3E87C335EDC1536468811B0140C52D8A400A414C" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BBDD0752-11DB-45E9-B471-63FF411542A7}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="617" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="643" uniqueCount="153">
   <si>
     <t>publication_title</t>
   </si>
   <si>
     <t>print_identifier</t>
   </si>
   <si>
     <t>online_identifier</t>
   </si>
   <si>
     <t>date_first_issue_online</t>
   </si>
   <si>
     <t>num_first_vol_online</t>
   </si>
   <si>
     <t>num_first_issue_online</t>
   </si>
   <si>
     <t>date_last_issue_online</t>
   </si>
   <si>
     <t>num_last_vol_online</t>
   </si>
   <si>
@@ -461,50 +461,65 @@
     <t>Bigeleisen</t>
   </si>
   <si>
     <t>978-1-9752-1423-4</t>
   </si>
   <si>
     <t>https://anesthesiology.lwwhealthlibrary.com/book.aspx?bookid=3440</t>
   </si>
   <si>
     <t>Hemmings</t>
   </si>
   <si>
     <t>Yao &amp; Artusio’s Anesthesiology Problem-Oriented Patient Management, 10e</t>
   </si>
   <si>
     <t>Video Atlas of Upper and Lower Airway Management, 2e</t>
   </si>
   <si>
     <t>https://anesthesiology.lwwhealthlibrary.com/book.aspx?bookid=3481</t>
   </si>
   <si>
     <t>Popescu</t>
   </si>
   <si>
     <t>978-1-9751-9776-6</t>
+  </si>
+  <si>
+    <t>Perioperative Manual of Coexisting Diseases, 1e</t>
+  </si>
+  <si>
+    <t>978-1-9751-1586-9</t>
+  </si>
+  <si>
+    <t>Gollapudi</t>
+  </si>
+  <si>
+    <t>https://anesthesiology.lwwhealthlibrary.com/book.aspx?bookid=3561</t>
+  </si>
+  <si>
+    <t>978-1-9751-1588-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
@@ -854,55 +869,58 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AA23"/>
+  <dimension ref="A1:AA24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="18" max="18" width="9.08984375" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
@@ -2273,543 +2291,626 @@
       </c>
       <c r="U17" t="s">
         <v>36</v>
       </c>
       <c r="V17" t="s">
         <v>29</v>
       </c>
       <c r="W17" t="s">
         <v>29</v>
       </c>
       <c r="X17" t="s">
         <v>29</v>
       </c>
       <c r="Y17" t="s">
         <v>29</v>
       </c>
       <c r="Z17" t="s">
         <v>29</v>
       </c>
       <c r="AA17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>148</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>152</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
       <c r="G18" t="s">
         <v>29</v>
       </c>
       <c r="H18" t="s">
         <v>29</v>
       </c>
       <c r="I18" t="s">
         <v>29</v>
       </c>
       <c r="J18" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>151</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>149</v>
       </c>
       <c r="M18" t="s">
         <v>29</v>
       </c>
       <c r="N18" t="s">
         <v>32</v>
       </c>
       <c r="O18" t="s">
         <v>29</v>
       </c>
       <c r="P18" t="s">
-        <v>126</v>
+        <v>61</v>
       </c>
       <c r="Q18" t="s">
         <v>34</v>
       </c>
-      <c r="R18" t="s">
-        <v>127</v>
+      <c r="R18" s="5">
+        <v>46223</v>
       </c>
       <c r="S18" t="s">
         <v>29</v>
       </c>
       <c r="T18" t="s">
         <v>29</v>
       </c>
       <c r="U18" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="V18" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="W18" t="s">
         <v>29</v>
       </c>
       <c r="X18" t="s">
         <v>29</v>
       </c>
       <c r="Y18" t="s">
         <v>29</v>
       </c>
       <c r="Z18" t="s">
         <v>29</v>
       </c>
       <c r="AA18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B19" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>29</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19" t="s">
         <v>29</v>
       </c>
       <c r="I19" t="s">
         <v>29</v>
       </c>
       <c r="J19" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="K19" t="s">
         <v>29</v>
       </c>
       <c r="L19" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="M19" t="s">
         <v>29</v>
       </c>
       <c r="N19" t="s">
         <v>32</v>
       </c>
       <c r="O19" t="s">
         <v>29</v>
       </c>
       <c r="P19" t="s">
         <v>126</v>
       </c>
       <c r="Q19" t="s">
         <v>34</v>
       </c>
       <c r="R19" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="S19" t="s">
         <v>29</v>
       </c>
       <c r="T19" t="s">
         <v>29</v>
       </c>
       <c r="U19" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="V19" t="s">
-        <v>131</v>
+        <v>68</v>
       </c>
       <c r="W19" t="s">
         <v>29</v>
       </c>
       <c r="X19" t="s">
         <v>29</v>
       </c>
       <c r="Y19" t="s">
         <v>29</v>
       </c>
       <c r="Z19" t="s">
         <v>29</v>
       </c>
       <c r="AA19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B20" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C20" t="s">
         <v>29</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
       <c r="G20" t="s">
         <v>29</v>
       </c>
       <c r="H20" t="s">
         <v>29</v>
       </c>
       <c r="I20" t="s">
         <v>29</v>
       </c>
       <c r="J20" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="K20" t="s">
-        <v>135</v>
+        <v>29</v>
       </c>
       <c r="L20" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="M20" t="s">
         <v>29</v>
       </c>
       <c r="N20" t="s">
         <v>32</v>
       </c>
       <c r="O20" t="s">
         <v>29</v>
       </c>
       <c r="P20" t="s">
-        <v>61</v>
+        <v>126</v>
       </c>
       <c r="Q20" t="s">
         <v>34</v>
       </c>
       <c r="R20" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="S20" t="s">
         <v>29</v>
       </c>
       <c r="T20" t="s">
         <v>29</v>
       </c>
       <c r="U20" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="V20" t="s">
-        <v>86</v>
+        <v>131</v>
       </c>
       <c r="W20" t="s">
         <v>29</v>
       </c>
       <c r="X20" t="s">
         <v>29</v>
       </c>
       <c r="Y20" t="s">
         <v>29</v>
       </c>
       <c r="Z20" t="s">
         <v>29</v>
       </c>
       <c r="AA20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B21" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C21" t="s">
         <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
       <c r="G21" t="s">
         <v>29</v>
       </c>
       <c r="H21" t="s">
         <v>29</v>
       </c>
       <c r="I21" t="s">
         <v>29</v>
       </c>
       <c r="J21" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="K21" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="L21" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="M21" t="s">
         <v>29</v>
       </c>
       <c r="N21" t="s">
         <v>32</v>
       </c>
       <c r="O21" t="s">
         <v>29</v>
       </c>
       <c r="P21" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="Q21" t="s">
         <v>34</v>
       </c>
       <c r="R21" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="S21" t="s">
         <v>29</v>
       </c>
       <c r="T21" t="s">
         <v>29</v>
       </c>
       <c r="U21" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="V21" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="W21" t="s">
         <v>29</v>
       </c>
       <c r="X21" t="s">
         <v>29</v>
       </c>
       <c r="Y21" t="s">
         <v>29</v>
       </c>
       <c r="Z21" t="s">
         <v>29</v>
       </c>
       <c r="AA21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>9781975197773</v>
+        <v>136</v>
+      </c>
+      <c r="B22" t="s">
+        <v>137</v>
+      </c>
+      <c r="C22" t="s">
+        <v>29</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>29</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22" t="s">
         <v>29</v>
       </c>
       <c r="I22" t="s">
         <v>29</v>
       </c>
       <c r="J22" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>138</v>
+      </c>
+      <c r="K22" t="s">
+        <v>139</v>
+      </c>
+      <c r="L22" t="s">
+        <v>137</v>
       </c>
       <c r="M22" t="s">
         <v>29</v>
       </c>
       <c r="N22" t="s">
         <v>32</v>
       </c>
       <c r="O22" t="s">
         <v>29</v>
       </c>
       <c r="P22" t="s">
         <v>33</v>
       </c>
       <c r="Q22" t="s">
         <v>34</v>
       </c>
-      <c r="R22" s="5">
-        <v>46139</v>
+      <c r="R22" t="s">
+        <v>122</v>
       </c>
       <c r="S22" t="s">
         <v>29</v>
       </c>
       <c r="T22" t="s">
         <v>29</v>
       </c>
-      <c r="U22">
-        <v>2</v>
+      <c r="U22" t="s">
+        <v>52</v>
       </c>
       <c r="V22" t="s">
         <v>29</v>
       </c>
       <c r="W22" t="s">
         <v>29</v>
       </c>
       <c r="X22" t="s">
         <v>29</v>
       </c>
       <c r="Y22" t="s">
         <v>29</v>
       </c>
       <c r="Z22" t="s">
         <v>29</v>
       </c>
       <c r="AA22" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:27" x14ac:dyDescent="0.35">
-      <c r="A23" s="2" t="s">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23" s="3">
+        <v>9781975197766</v>
+      </c>
+      <c r="C23" s="3">
+        <v>9781975197773</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
       <c r="G23" t="s">
         <v>29</v>
       </c>
       <c r="H23" t="s">
         <v>29</v>
       </c>
       <c r="I23" t="s">
         <v>29</v>
       </c>
       <c r="J23" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>145</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>147</v>
       </c>
       <c r="M23" t="s">
         <v>29</v>
       </c>
       <c r="N23" t="s">
         <v>32</v>
       </c>
       <c r="O23" t="s">
         <v>29</v>
       </c>
       <c r="P23" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="Q23" t="s">
         <v>34</v>
       </c>
-      <c r="R23" t="s">
+      <c r="R23" s="5">
+        <v>46139</v>
+      </c>
+      <c r="S23" t="s">
+        <v>29</v>
+      </c>
+      <c r="T23" t="s">
+        <v>29</v>
+      </c>
+      <c r="U23">
+        <v>2</v>
+      </c>
+      <c r="V23" t="s">
+        <v>29</v>
+      </c>
+      <c r="W23" t="s">
+        <v>29</v>
+      </c>
+      <c r="X23" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.35">
+      <c r="A24" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" t="s">
+        <v>29</v>
+      </c>
+      <c r="G24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" t="s">
+        <v>29</v>
+      </c>
+      <c r="I24" t="s">
+        <v>29</v>
+      </c>
+      <c r="J24" t="s">
+        <v>141</v>
+      </c>
+      <c r="K24" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" t="s">
+        <v>140</v>
+      </c>
+      <c r="M24" t="s">
+        <v>29</v>
+      </c>
+      <c r="N24" t="s">
+        <v>32</v>
+      </c>
+      <c r="O24" t="s">
+        <v>29</v>
+      </c>
+      <c r="P24" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>34</v>
+      </c>
+      <c r="R24" t="s">
         <v>127</v>
       </c>
-      <c r="S23" t="s">
-[...5 lines deleted...]
-      <c r="U23" t="s">
+      <c r="S24" t="s">
+        <v>29</v>
+      </c>
+      <c r="T24" t="s">
+        <v>29</v>
+      </c>
+      <c r="U24" t="s">
         <v>110</v>
       </c>
-      <c r="V23" t="s">
-[...14 lines deleted...]
-      <c r="AA23" t="s">
+      <c r="V24" t="s">
+        <v>29</v>
+      </c>
+      <c r="W24" t="s">
+        <v>29</v>
+      </c>
+      <c r="X24" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA24" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>