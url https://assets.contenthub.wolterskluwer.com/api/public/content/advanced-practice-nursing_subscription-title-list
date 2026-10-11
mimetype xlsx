--- v2 (2026-03-20)
+++ v3 (2026-10-11)
@@ -19,135 +19,139 @@
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wolterskluwer-my.sharepoint.com/personal/leanne_vandetty_wolterskluwer_com/Documents/Health Library/Health Library Repository/Health Library Title Lists/Subscription/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="30" documentId="13_ncr:1_{94EB1141-F849-437F-960A-B02F964936BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A9B6C61A-F728-4C4C-88E6-A57A8BD23649}"/>
+  <xr:revisionPtr revIDLastSave="446" documentId="13_ncr:1_{94EB1141-F849-437F-960A-B02F964936BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F17FCB29-B3B9-47A4-BE75-DA34FD337A03}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Subscription Title List" sheetId="1" r:id="rId1"/>
     <sheet name="McCauley, 01 ed. - Adult-Geront" sheetId="2" r:id="rId2"/>
     <sheet name="Hart, 01 ed. - Advancing Nursin" sheetId="3" r:id="rId3"/>
     <sheet name="Alan, 04 ed. - Antibiotic Basic" sheetId="4" r:id="rId4"/>
     <sheet name="Soriano, 14 ed. - Bates' Guide" sheetId="5" r:id="rId5"/>
     <sheet name="Casanova, 09 ed. - Beckmann and" sheetId="6" r:id="rId6"/>
     <sheet name="Marino, 07 ed. - Blue Prints Pe" sheetId="7" r:id="rId7"/>
     <sheet name="King, 05 ed. - Blueprints Famil" sheetId="8" r:id="rId8"/>
     <sheet name="Briggs, 12 ed. - Briggs Drugs i" sheetId="9" r:id="rId9"/>
     <sheet name="Bobonich, 02 ed. - Dermatology" sheetId="10" r:id="rId10"/>
     <sheet name="Browner, 5 ed. - Designing Clin" sheetId="11" r:id="rId11"/>
     <sheet name="Sanford, 01 ed. - Dyad Leadersh" sheetId="12" r:id="rId12"/>
     <sheet name="Angelow, 01 ed. - Essential Pro" sheetId="13" r:id="rId13"/>
     <sheet name="Smith, 07 ed. - Essentials of F" sheetId="14" r:id="rId14"/>
     <sheet name="Burggraf, 01 ed. - Healthy Agin" sheetId="15" r:id="rId15"/>
     <sheet name="Kantor, 01 ed. - Issues of Canc" sheetId="16" r:id="rId16"/>
     <sheet name="Boland, 12 ed. - Kaplan Sadock" sheetId="17" r:id="rId17"/>
     <sheet name="Eliason, 03 ed. - LGBTQ Culture" sheetId="18" r:id="rId18"/>
     <sheet name="Rundio, 01 ed. - Lippincott Cer" sheetId="19" r:id="rId19"/>
     <sheet name="Kline-Tilford, 01 ed. - Lippinc" sheetId="20" r:id="rId20"/>
     <sheet name="Galvagno, 03 ed. - Marino's The" sheetId="21" r:id="rId21"/>
     <sheet name="Starkweather, 01 ed. - Pain Man" sheetId="22" r:id="rId22"/>
     <sheet name="Arcangelo, 05 ed. - Pharmacothe" sheetId="23" r:id="rId23"/>
     <sheet name="Goroll, 08 ed. - Primary Care M" sheetId="24" r:id="rId24"/>
-    <sheet name="Lo, 06 ed. - Resolving Ethical" sheetId="25" r:id="rId25"/>
-[...11 lines deleted...]
-    <sheet name="Olshansky, 01 ed. - Women’s Hea" sheetId="37" r:id="rId37"/>
+    <sheet name="Goroll, 09 ed. - Primary Care M" sheetId="38" r:id="rId25"/>
+    <sheet name="Lo, 06 ed. - Resolving Ethical" sheetId="25" r:id="rId26"/>
+    <sheet name="Zorc, 5 ed. - Schwartz's Clinic" sheetId="26" r:id="rId27"/>
+    <sheet name="Maldonado, 03 ed. - SOAP for Fa" sheetId="27" r:id="rId28"/>
+    <sheet name="Agabegi, 06 ed. - Step-Up to Me" sheetId="28" r:id="rId29"/>
+    <sheet name="Hickey, 01 ed. - The Continuum" sheetId="29" r:id="rId30"/>
+    <sheet name="Rundio, 01 ed. - The Doctor of" sheetId="30" r:id="rId31"/>
+    <sheet name="Chou, 07 ed. - The Johns Hopkin" sheetId="31" r:id="rId32"/>
+    <sheet name="Carlat, 05 ed. - The Psychiatri" sheetId="32" r:id="rId33"/>
+    <sheet name="Fondahn, 01 ed. - The Washingto" sheetId="33" r:id="rId34"/>
+    <sheet name="Daniel, 38 ed. - The Washington" sheetId="34" r:id="rId35"/>
+    <sheet name="Hawkey, 01 ed. - Transcatheter" sheetId="35" r:id="rId36"/>
+    <sheet name="Rao, 11 ed. - Wallach's Interpr" sheetId="36" r:id="rId37"/>
+    <sheet name="Olshansky, 01 ed. - Women’s Hea" sheetId="37" r:id="rId38"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Subscription Title List'!$A$1:$I$58</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5229" uniqueCount="3825">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5831" uniqueCount="4378">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Year Published</t>
   </si>
   <si>
     <t>Title Level URL</t>
   </si>
   <si>
     <t>Date Added to HL</t>
   </si>
   <si>
     <t>Paula McCauley, DNP, ACNP-BC, CMC, CSC, FAANP</t>
   </si>
   <si>
@@ -11578,50 +11582,1709 @@
     <t>Study Implementation and Quality Control</t>
   </si>
   <si>
     <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionId=262024579&amp;bookId=3483</t>
   </si>
   <si>
     <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionId=262024737&amp;bookId=3483</t>
   </si>
   <si>
     <t>Writing a Proposal for Funding a Research Study</t>
   </si>
   <si>
     <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionId=262024833&amp;bookId=3483</t>
   </si>
   <si>
     <t>Answers to the Exercises at the Ends of Chapters</t>
   </si>
   <si>
     <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionId=262024931&amp;bookId=3483</t>
   </si>
   <si>
     <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionId=262025232&amp;bookId=3483</t>
   </si>
   <si>
     <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionId=262025234&amp;bookId=3483</t>
+  </si>
+  <si>
+    <t>Antibiotic Basics for Clinicians: The ABCs of Choosing the Right Antibacterial Agent, 3e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2837</t>
+  </si>
+  <si>
+    <t>HAUSER</t>
+  </si>
+  <si>
+    <t>Bates' Guide to Physical Examination and History Taking, 13e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2964</t>
+  </si>
+  <si>
+    <t>Bickley</t>
+  </si>
+  <si>
+    <t>Beckmann and Ling’s Obstetrics and Gynecology, 8e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2438</t>
+  </si>
+  <si>
+    <t>Casanova</t>
+  </si>
+  <si>
+    <t>King</t>
+  </si>
+  <si>
+    <t>Marino</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2439</t>
+  </si>
+  <si>
+    <t>Blueprints Pediatrics, 6e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=1319</t>
+  </si>
+  <si>
+    <t>Briggs</t>
+  </si>
+  <si>
+    <t>Dermatology for Advanced Practice Clinicians, 1e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=1976</t>
+  </si>
+  <si>
+    <t>Bobonich</t>
+  </si>
+  <si>
+    <t>Designing Clinical Research, 4e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=1278</t>
+  </si>
+  <si>
+    <t>Hulley</t>
+  </si>
+  <si>
+    <t>Drugs in Pregnancy and Lactation, 11e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2153</t>
+  </si>
+  <si>
+    <t>Essentials of Family Medicine, 6e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=1304</t>
+  </si>
+  <si>
+    <t>Sloane</t>
+  </si>
+  <si>
+    <t>Kaplan &amp;amp; Sadock's Synopsis of Psychiatry: Behavioral Sciences/Clinical Psychiatry, 11e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=1234</t>
+  </si>
+  <si>
+    <t>Sadock</t>
+  </si>
+  <si>
+    <t>Marino's The Little ICU Book, 2e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2034</t>
+  </si>
+  <si>
+    <t>Pharmacotherapeutics for Advanced Practice, 4e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=1982</t>
+  </si>
+  <si>
+    <t>Arcangelo</t>
+  </si>
+  <si>
+    <t>Resolving Ethical Dilemmas: A Guide for Clinicians, 5e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=823</t>
+  </si>
+  <si>
+    <t>Lo</t>
+  </si>
+  <si>
+    <t>SOAP for Family Medicine, 2e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2564</t>
+  </si>
+  <si>
+    <t>Maldonado</t>
+  </si>
+  <si>
+    <t>Step-Up to Medicine, 5e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2614</t>
+  </si>
+  <si>
+    <t>Agabegi</t>
+  </si>
+  <si>
+    <t>The Johns Hopkins Manual of Gynecology and Obstetrics, 6e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2919</t>
+  </si>
+  <si>
+    <t>Chou</t>
+  </si>
+  <si>
+    <t>The Psychiatric Interview, 4e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2246</t>
+  </si>
+  <si>
+    <t>Carlat</t>
+  </si>
+  <si>
+    <t>The Washington Manual® of Medical Therapeutics, 36e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=2663</t>
+  </si>
+  <si>
+    <t>Crees</t>
+  </si>
+  <si>
+    <t>The Washington Manual® of Medical Therapeutics, 37e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=3230</t>
+  </si>
+  <si>
+    <t>Ancha</t>
+  </si>
+  <si>
+    <t>Wallach's Interpretation of Diagnostic Tests: Pathways to Arriving at a Clinical Diagnosis, 10e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=1265</t>
+  </si>
+  <si>
+    <t>Williamson</t>
+  </si>
+  <si>
+    <t>Archive ?</t>
+  </si>
+  <si>
+    <t>Blueprints: Family Medicine, 4e</t>
+  </si>
+  <si>
+    <t>eISBN</t>
+  </si>
+  <si>
+    <t>Primary Care Medicine: Office Evaluation and Management of the Adult Patient, 9e</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/book.aspx?bookid=3501</t>
+  </si>
+  <si>
+    <t>Allan H. Goroll</t>
+  </si>
+  <si>
+    <t>Albert G. Mulley, Jr</t>
+  </si>
+  <si>
+    <t>Copyright</t>
+  </si>
+  <si>
+    <t>Chapter 1: The Purpose And Practice Of Primary Care</t>
+  </si>
+  <si>
+    <t>Chapter 2: Selection And Interpretation Of Diagnostic Tests</t>
+  </si>
+  <si>
+    <t>Chapter 3: Health Maintenance And The Role Of Screening</t>
+  </si>
+  <si>
+    <t>Chapter 4: Estimating And Communicating Risk And Prognosis</t>
+  </si>
+  <si>
+    <t>Chapter 5: Choosing Among Treatment Options</t>
+  </si>
+  <si>
+    <t>Chapter 6: Immunization</t>
+  </si>
+  <si>
+    <t>Chapter 7: Screening For HIV Infection</t>
+  </si>
+  <si>
+    <t>Chapter 8: Evaluation Of Chronic Fatigue</t>
+  </si>
+  <si>
+    <t>Chapter 9: Evaluation Of Weight Loss</t>
+  </si>
+  <si>
+    <t>Chapter 10: Evaluation Of Overweight And Obesity</t>
+  </si>
+  <si>
+    <t>Chapter 11: Evaluation Of Fever</t>
+  </si>
+  <si>
+    <t>Chapter 12: Evaluation Of Lymphadenopathy</t>
+  </si>
+  <si>
+    <t>Chapter 13: Approach To The Patient With HIV Infection</t>
+  </si>
+  <si>
+    <t>Chapter 14: Screening For Hypertension</t>
+  </si>
+  <si>
+    <t>Chapter 15: Screening For Lipid Disorders</t>
+  </si>
+  <si>
+    <t>Chapter 16: Infective Endocarditis Prophylaxis</t>
+  </si>
+  <si>
+    <t>Chapter 17: Prevention Of Rheumatic Fever And Rheumatic Heart Disease</t>
+  </si>
+  <si>
+    <t>Chapter 18: Primary Prevention Of Cardiovascular Disease</t>
+  </si>
+  <si>
+    <t>Chapter 19: Evaluation Of Hypertension</t>
+  </si>
+  <si>
+    <t>Chapter 20: Evaluation Of Chest Pain</t>
+  </si>
+  <si>
+    <t>Chapter 21: Evaluation Of The Asymptomatic Systolic Murmur</t>
+  </si>
+  <si>
+    <t>Chapter 22: Evaluation Of Leg Edema</t>
+  </si>
+  <si>
+    <t>Chapter 23: Evaluation Of Arterial Insufficiency Of The Lower Extremities</t>
+  </si>
+  <si>
+    <t>Chapter 24: Evaluation Of Syncope</t>
+  </si>
+  <si>
+    <t>Chapter 25: Evaluation Of Palpitations</t>
+  </si>
+  <si>
+    <t>Chapter 26: Management Of Hypertension</t>
+  </si>
+  <si>
+    <t>Chapter 27: Approach To The Patient With A Lipid Disorder</t>
+  </si>
+  <si>
+    <t>Chapter 28: Outpatient Management Of Atrial Fibrillation</t>
+  </si>
+  <si>
+    <t>Chapter 29: Management Of Ventricular Irritability In The Ambulatory Setting</t>
+  </si>
+  <si>
+    <t>Chapter 30: Management Of Chronic Coronary Syndrome (Chronic Stable Angina)</t>
+  </si>
+  <si>
+    <t>Chapter 31: Secondary Prevention Of Coronary Heart Disease</t>
+  </si>
+  <si>
+    <t>Chapter 32: Approach To The Patient With Chronic Heart Failure</t>
+  </si>
+  <si>
+    <t>Chapter 33: Management Of Valvular Heart Disease</t>
+  </si>
+  <si>
+    <t>Chapter 34: Management Of Peripheral Artery Disease</t>
+  </si>
+  <si>
+    <t>Chapter 35: Management Of Peripheral Venous Disease</t>
+  </si>
+  <si>
+    <t>Chapter 36: Studies For Coronary Heart Disease</t>
+  </si>
+  <si>
+    <t>Chapter 37: Screening For Lung Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 38: Screening For Tuberculosis Infection</t>
+  </si>
+  <si>
+    <t>Chapter 39: Evaluation And Prevention Of Occupational And Environmental Lung Disease</t>
+  </si>
+  <si>
+    <t>Chapter 40: Evaluation Of Chronic Dyspnea</t>
+  </si>
+  <si>
+    <t>Chapter 41: Evaluation Of Subacute And Chronic Cough</t>
+  </si>
+  <si>
+    <t>Chapter 42: Evaluation Of Hemoptysis</t>
+  </si>
+  <si>
+    <t>Chapter 43: Evaluation Of Pleural Effusions</t>
+  </si>
+  <si>
+    <t>Chapter 44: Evaluation Of The Solitary Pulmonary Nodule</t>
+  </si>
+  <si>
+    <t>Chapter 45: Evaluation Of Clubbing</t>
+  </si>
+  <si>
+    <t>Chapter 46: Approach To The Patient With Obstructive Sleep Apnea</t>
+  </si>
+  <si>
+    <t>Chapter 47: Management Of Chronic Obstructive Pulmonary Disease</t>
+  </si>
+  <si>
+    <t>Chapter 48: Management Of Asthma</t>
+  </si>
+  <si>
+    <t>Chapter 49: Approach To The Patient With Tuberculosis</t>
+  </si>
+  <si>
+    <t>Chapter 50: Approach To Acute Uncomplicated Respiratory Tract Infection</t>
+  </si>
+  <si>
+    <t>Chapter 51: Approach To The Patient With Sarcoidosis</t>
+  </si>
+  <si>
+    <t>Chapter 52: Outpatient Approach To Acute Lower Respiratory Tract Infection—Acute Bronchitis And Community-Acquired Pneumonia</t>
+  </si>
+  <si>
+    <t>Chapter 53: Approach To The Patient With Lung Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 54: Treatment Of Tobacco Use</t>
+  </si>
+  <si>
+    <t>Chapter 55: Screening And Case Finding For Gastrointestinal Cancers</t>
+  </si>
+  <si>
+    <t>Chapter 56: Screening For Colorectal Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 57: Screening For And Prevention Of Viral Hepatitis</t>
+  </si>
+  <si>
+    <t>Chapter 58: Evaluation Of Abdominal Pain</t>
+  </si>
+  <si>
+    <t>Chapter 59: Evaluation Of Nausea And Vomiting</t>
+  </si>
+  <si>
+    <t>Chapter 60: Evaluation Of Dysphagia And Suspected Esophageal Chest Pain</t>
+  </si>
+  <si>
+    <t>Chapter 61: Approach To The Patient With Heartburn And Reflux (Gastroesophageal Reflux Disease)</t>
+  </si>
+  <si>
+    <t>Chapter 62: Evaluation Of Jaundice</t>
+  </si>
+  <si>
+    <t>Chapter 63: Evaluation Of Gastrointestinal Bleeding</t>
+  </si>
+  <si>
+    <t>Chapter 64: Evaluation And Management Of Diarrhea</t>
+  </si>
+  <si>
+    <t>Chapter 65: Approach To The Patient With Constipation</t>
+  </si>
+  <si>
+    <t>Chapter 66: Approach To The Patient With Anorectal Complaints</t>
+  </si>
+  <si>
+    <t>Chapter 67: Approach To The Patient With An External Hernia</t>
+  </si>
+  <si>
+    <t>Chapter 68: Management Of Peptic Ulcer Disease</t>
+  </si>
+  <si>
+    <t>Chapter 69: Management Of Asymptomatic And Symptomatic Gallstones</t>
+  </si>
+  <si>
+    <t>Chapter 70: Management Of Hepatitis</t>
+  </si>
+  <si>
+    <t>Chapter 71: Management Of Cirrhosis And Chronic Liver Failure</t>
+  </si>
+  <si>
+    <t>Chapter 72: Management Of Pancreatitis</t>
+  </si>
+  <si>
+    <t>Chapter 73: Management Of Inflammatory Bowel Diseases</t>
+  </si>
+  <si>
+    <t>Chapter 74: Approach To The Patient With Functional Gastrointestinal Disease</t>
+  </si>
+  <si>
+    <t>Chapter 75: Management Of Diverticular Disease</t>
+  </si>
+  <si>
+    <t>Chapter 76: Gastrointestinal Cancers</t>
+  </si>
+  <si>
+    <t>Chapter 77: Screening For Anemia</t>
+  </si>
+  <si>
+    <t>Chapter 78: Screening For Sickle Cell Trait</t>
+  </si>
+  <si>
+    <t>Chapter 79: Evaluation Of Anemia</t>
+  </si>
+  <si>
+    <t>Chapter 80: Evaluation Of Erythrocytosis (Polycythemia)</t>
+  </si>
+  <si>
+    <t>Chapter 81: Evaluation Of Bleeding Problems And Abnormal Bleeding Studies</t>
+  </si>
+  <si>
+    <t>Chapter 82: Management Of Common Anemias</t>
+  </si>
+  <si>
+    <t>Chapter 83: Outpatient Oral Anticoagulant Therapy</t>
+  </si>
+  <si>
+    <t>Chapter 84: Approach To The Patient With Lymphoma</t>
+  </si>
+  <si>
+    <t>Chapter 85: Approach To The Patient With Cancer Of Unknown Primary</t>
+  </si>
+  <si>
+    <t>Chapter 86: Approach To Staging And Monitoring</t>
+  </si>
+  <si>
+    <t>Chapter 87: Cancer Prevention, Early Detection, And The Comprehensive Care Of The Patient With Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 88: Principles Of Cancer Drug Therapy</t>
+  </si>
+  <si>
+    <t>Chapter 89: Principles Of Radiation Therapy</t>
+  </si>
+  <si>
+    <t>Chapter 90: Assessment And Relief Of Cancer Pain And Palliative Care</t>
+  </si>
+  <si>
+    <t>Chapter 91: Managing The Gastrointestinal Complications Of Cancer And Cancer Treatment</t>
+  </si>
+  <si>
+    <t>Chapter 92: Complications Of Cancer: Oncologic Emergencies, Malignant Effusions, And Paraneoplastic Syndromes</t>
+  </si>
+  <si>
+    <t>Chapter 93: Screening For Type 2 Diabetes Mellitus</t>
+  </si>
+  <si>
+    <t>Chapter 94: Screening For Thyroid Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 95: Evaluation Of Thyroid Nodules</t>
+  </si>
+  <si>
+    <t>Chapter 96: Approach To The Patient With Hypercalcemia</t>
+  </si>
+  <si>
+    <t>Chapter 97: Evaluation Of Hypoglycemia</t>
+  </si>
+  <si>
+    <t>Chapter 98: Evaluation Of Hirsutism</t>
+  </si>
+  <si>
+    <t>Chapter 99: Evaluation Of Gynecomastia</t>
+  </si>
+  <si>
+    <t>Chapter 100: Evaluation Of Galactorrhea And Hyperprolactinemia</t>
+  </si>
+  <si>
+    <t>Chapter 101: Evaluation Of Polyuria And Polydipsia</t>
+  </si>
+  <si>
+    <t>Chapter 102: Approach To The Patient With Diabetes Mellitus</t>
+  </si>
+  <si>
+    <t>Chapter 103: Approach To The Patient With Hyperthyroidism</t>
+  </si>
+  <si>
+    <t>Chapter 104: Approach To The Patient With Hypothyroidism</t>
+  </si>
+  <si>
+    <t>Chapter 105: Glucocorticoid Therapy</t>
+  </si>
+  <si>
+    <t>Section VIII: Women’s Health</t>
+  </si>
+  <si>
+    <t>Chapter 106: Breast Cancer Screening And Prevention</t>
+  </si>
+  <si>
+    <t>Chapter 107: Screening And Prevention Of Cervical Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 108: Ovarian Cancer: Screening And Prevention</t>
+  </si>
+  <si>
+    <t>Chapter 109: Screening For And Prevention Of Endometrial Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 110: Screening For And Prevention Of Intimate Partner Violence</t>
+  </si>
+  <si>
+    <t>Chapter 111: Approach To The Woman With Abnormal Vaginal Bleeding</t>
+  </si>
+  <si>
+    <t>Chapter 112: Evaluation And Symptomatic Management Of Secondary Amenorrhea</t>
+  </si>
+  <si>
+    <t>Chapter 113: Evaluation Of Breast Masses, Breast Pain, And Nipple Discharges</t>
+  </si>
+  <si>
+    <t>Chapter 114: Evaluation Of Vulvar Pruritus</t>
+  </si>
+  <si>
+    <t>Chapter 115: Female Sexual Dysfunction: Evaluation And Treatment</t>
+  </si>
+  <si>
+    <t>Chapter 116: Approach To The Patient With Pelvic Pain</t>
+  </si>
+  <si>
+    <t>Chapter 117: Approach To The Patient With An Abnormal Vaginal Discharge</t>
+  </si>
+  <si>
+    <t>Chapter 118: Approach To The Menopausal And Perimenopausal Woman</t>
+  </si>
+  <si>
+    <t>Chapter 119: Approach To Fertility Control</t>
+  </si>
+  <si>
+    <t>Chapter 120: Approach To The Infertile Couple</t>
+  </si>
+  <si>
+    <t>Chapter 121: Approach To The Woman With An Unplanned Pregnancy</t>
+  </si>
+  <si>
+    <t>Chapter 122: Management Of Breast Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 123: Management Of The Woman With Genital Tract Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 124: Screening For Syphilis</t>
+  </si>
+  <si>
+    <t>Chapter 125: Screening For Chlamydia And Gonorrhea Infection</t>
+  </si>
+  <si>
+    <t>Chapter 126: Screening For Prostate Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 127: Screening For Asymptomatic Bacteriuria And Urinary Tract Infection</t>
+  </si>
+  <si>
+    <t>Chapter 128: Screening For Cancers Of The Lower Urinary Tract</t>
+  </si>
+  <si>
+    <t>Chapter 129: Evaluation Of The Patient With Hematuria</t>
+  </si>
+  <si>
+    <t>Chapter 130: Evaluation Of The Patient With Proteinuria</t>
+  </si>
+  <si>
+    <t>Chapter 131: Evaluation Of Scrotal Pain, Masses, And Swelling</t>
+  </si>
+  <si>
+    <t>Chapter 132: Medical Evaluation And Management Of Erectile Dysfunction</t>
+  </si>
+  <si>
+    <t>Chapter 133: Approach To Dysuria And Urinary Tract Infections In Women</t>
+  </si>
+  <si>
+    <t>Chapter 134: Approach To Lotta Rain Urinary Incontinence</t>
+  </si>
+  <si>
+    <t>Chapter 135: Approach To The Patient With Nephrolithiasis</t>
+  </si>
+  <si>
+    <t>Chapter 136: Approach To The Patient With A Penile Discharge</t>
+  </si>
+  <si>
+    <t>Chapter 137: Approach To The Patient With Gonorrhea</t>
+  </si>
+  <si>
+    <t>Chapter 138: Approach To Benign Prostatic Hyperplasia</t>
+  </si>
+  <si>
+    <t>Chapter 139: Management Of Acute And Chronic Prostatitis</t>
+  </si>
+  <si>
+    <t>Chapter 140: Management Of Urinary Tract Infection In Men</t>
+  </si>
+  <si>
+    <t>Chapter 141: Management Of Syphilis And Other Sexually Transmitted Infections</t>
+  </si>
+  <si>
+    <t>Chapter 142: Management Of The Patient With Chronic Kidney Disease</t>
+  </si>
+  <si>
+    <t>Chapter 143: Management Of Genitourinary Cancers</t>
+  </si>
+  <si>
+    <t>Chapter 144: Screening For Osteoporosis In Postmenopausal Women</t>
+  </si>
+  <si>
+    <t>Chapter 145: Evaluation Of Acute Monoarticular Arthritis</t>
+  </si>
+  <si>
+    <t>Chapter 146: Evaluation Of Polyarticular Complaints</t>
+  </si>
+  <si>
+    <t>Chapter 147: Approach To The Patient With Back Pain</t>
+  </si>
+  <si>
+    <t>Chapter 148: Evaluation Of Neck Pain</t>
+  </si>
+  <si>
+    <t>Chapter 149: Approach To The Patient With Muscle Soreness Or Cramps</t>
+  </si>
+  <si>
+    <t>Chapter 150: Approach To The Patient With Shoulder Pain</t>
+  </si>
+  <si>
+    <t>Chapter 151: Evaluation Of Hip Pain</t>
+  </si>
+  <si>
+    <t>Chapter 152: Evaluation Of Knee Pain</t>
+  </si>
+  <si>
+    <t>Chapter 153: Approach To Minor Orthopedic Problems Of The Elbow, Wrist, And Hand</t>
+  </si>
+  <si>
+    <t>Chapter 154: Approach To Common Problems Of The Foot And Ankle</t>
+  </si>
+  <si>
+    <t>Chapter 155: Approach To The Patient With Asymptomatic Hyperuricemia</t>
+  </si>
+  <si>
+    <t>Chapter 156: Management Of Rheumatoid Arthritis</t>
+  </si>
+  <si>
+    <t>Chapter 157: Management Of Osteoarthritis</t>
+  </si>
+  <si>
+    <t>Chapter 158: Management Of Gout</t>
+  </si>
+  <si>
+    <t>Chapter 159: Approach To The Patient With Fibromyalgia</t>
+  </si>
+  <si>
+    <t>Chapter 160: Approach To The Patient With Lyme Disease</t>
+  </si>
+  <si>
+    <t>Chapter 161: Approach To The Patient With Polymyalgia Rheumatica Or Giant Cell (Temporal) Arteritis</t>
+  </si>
+  <si>
+    <t>Chapter 162: Management Of Paget Disease</t>
+  </si>
+  <si>
+    <t>Chapter 163: Approach To The Patient With Raynaud Phenomenon</t>
+  </si>
+  <si>
+    <t>Chapter 164: Prevention And Management Of Osteoporosis</t>
+  </si>
+  <si>
+    <t>Chapter 165: Approach To The Patient With Headache</t>
+  </si>
+  <si>
+    <t>Chapter 166: Evaluation Of Dizziness</t>
+  </si>
+  <si>
+    <t>Chapter 167: Focal Neurologic Complaints: Evaluation Of Nerve Root And Peripheral Nerve Syndromes</t>
+  </si>
+  <si>
+    <t>Chapter 168: Evaluation Of Tremor</t>
+  </si>
+  <si>
+    <t>Chapter 169: Evaluation Of Dementia</t>
+  </si>
+  <si>
+    <t>Chapter 170: Approach To The Patient With A Seizure</t>
+  </si>
+  <si>
+    <t>Chapter 171: Management Of Transient Ischemic Attack, Asymptomatic Carotid Bruit, And Primary And Secondary Stroke Prevention</t>
+  </si>
+  <si>
+    <t>Chapter 172: Management Of Multiple Sclerosis</t>
+  </si>
+  <si>
+    <t>Chapter 173: Management Of Alzheimer Disease</t>
+  </si>
+  <si>
+    <t>Chapter 174: Approach To The Patient With Parkinson Disease</t>
+  </si>
+  <si>
+    <t>Chapter 175: Approach To The Patient With Bell Palsy (Idiopathic Facial Mononeuropathy)</t>
+  </si>
+  <si>
+    <t>Chapter 176: Management Of Trigeminal Neuralgia (Tic Douloureux)</t>
+  </si>
+  <si>
+    <t>Chapter 177: Screening For Skin Cancers</t>
+  </si>
+  <si>
+    <t>Chapter 178: Evaluation Of Pruritus</t>
+  </si>
+  <si>
+    <t>Chapter 179: Evaluation Of Purpura</t>
+  </si>
+  <si>
+    <t>Chapter 180: Evaluation Of Disturbances In Pigmentation</t>
+  </si>
+  <si>
+    <t>Chapter 181: Evaluation Of Urticaria And Angioedema</t>
+  </si>
+  <si>
+    <t>Chapter 182: Approach To The Patient With Hair Loss</t>
+  </si>
+  <si>
+    <t>Chapter 183: Disturbances Of Skin Hydration: Dry Skin And Excessive Sweating</t>
+  </si>
+  <si>
+    <t>Chapter 184: Approach To The Patient With Dermatitis</t>
+  </si>
+  <si>
+    <t>Chapter 185: Management Of Acne Vulgaris</t>
+  </si>
+  <si>
+    <t>Chapter 186: Management Of Rosacea And Other Acneiform Dermatoses</t>
+  </si>
+  <si>
+    <t>Chapter 187: Management Of Psoriasis</t>
+  </si>
+  <si>
+    <t>Chapter 188: Management Of Intertrigo And Intertriginous Dermatoses</t>
+  </si>
+  <si>
+    <t>Chapter 189: Management Of Corns And Calluses</t>
+  </si>
+  <si>
+    <t>Chapter 190: Approach To Bacterial Skin Infections</t>
+  </si>
+  <si>
+    <t>Chapter 191: Management Of Superficial Fungal Infections</t>
+  </si>
+  <si>
+    <t>Chapter 192: Management Of Cutaneous And Genital Herpes Simplex</t>
+  </si>
+  <si>
+    <t>Chapter 193: Management Of Herpes Zoster</t>
+  </si>
+  <si>
+    <t>Chapter 194: Management Of Warts</t>
+  </si>
+  <si>
+    <t>Chapter 195: Management Of Scabies And Pediculosis</t>
+  </si>
+  <si>
+    <t>Chapter 196: Management Of Skin Trauma: Bites And Burns</t>
+  </si>
+  <si>
+    <t>Chapter 197: Management Of Skin Ulceration</t>
+  </si>
+  <si>
+    <t>Chapter 198: Screening For Open-Angle Glaucoma</t>
+  </si>
+  <si>
+    <t>Chapter 199: Evaluation Of The Red Eye</t>
+  </si>
+  <si>
+    <t>Chapter 200: Evaluation Of Impaired Vision</t>
+  </si>
+  <si>
+    <t>Chapter 201: Evaluation Of Eye Pain</t>
+  </si>
+  <si>
+    <t>Chapter 202: Evaluation Of Dry Eyes</t>
+  </si>
+  <si>
+    <t>Chapter 203: Evaluation Of Common Visual Disturbances: Flashing Lights, Floaters, And Other Transient Phenomena</t>
+  </si>
+  <si>
+    <t>Chapter 204: Evaluation Of Exophthalmos</t>
+  </si>
+  <si>
+    <t>Chapter 205: Evaluation Of Watery Eyes</t>
+  </si>
+  <si>
+    <t>Chapter 206: Management Of The Patient With Age-Related Macular Degeneration</t>
+  </si>
+  <si>
+    <t>Chapter 207: Management Of Glaucoma</t>
+  </si>
+  <si>
+    <t>Chapter 208: Management Of Cataracts</t>
+  </si>
+  <si>
+    <t>Chapter 209: Management Of Diabetic Retinopathy</t>
+  </si>
+  <si>
+    <t>Chapter 210: Screening For Impaired Vision And Correction Of Vision</t>
+  </si>
+  <si>
+    <t>Chapter 211: Screening For Oral Cancer</t>
+  </si>
+  <si>
+    <t>Chapter 212: Evaluation Of Hearing Loss</t>
+  </si>
+  <si>
+    <t>Chapter 213: Approach To Epistaxis</t>
+  </si>
+  <si>
+    <t>Chapter 214: Evaluation Of Acute Orofacial Pain And Swelling</t>
+  </si>
+  <si>
+    <t>Chapter 215: Evaluation Of Smell And Taste Disturbances</t>
+  </si>
+  <si>
+    <t>Chapter 216: Approach To The Patient With Hoarseness</t>
+  </si>
+  <si>
+    <t>Chapter 217: Evaluation Of Tinnitus</t>
+  </si>
+  <si>
+    <t>Chapter 218: Approach To The Patient With Otitis</t>
+  </si>
+  <si>
+    <t>Chapter 219: Approach To The Patient With Sinusitis</t>
+  </si>
+  <si>
+    <t>Chapter 220: Approach To The Patient With Acute Pharyngitis</t>
+  </si>
+  <si>
+    <t>Chapter 221: Approach To The Patient With Chronic Nasal Congestion And Discharge</t>
+  </si>
+  <si>
+    <t>Chapter 222: Approach To The Patient With Persistent Hiccups (Singultus)</t>
+  </si>
+  <si>
+    <t>Chapter 223: Approach To The Patient With Excessive Snoring</t>
+  </si>
+  <si>
+    <t>Chapter 224: Approach To The Patient With Aphthous Stomatitis</t>
+  </si>
+  <si>
+    <t>Chapter 225: Evaluation And Management Of Temporomandibular Disorders</t>
+  </si>
+  <si>
+    <t>Chapter 226: Approach To The Patient With Anxiety</t>
+  </si>
+  <si>
+    <t>Chapter 227: Approach To The Patient With Depression</t>
+  </si>
+  <si>
+    <t>Chapter 228: Approach To The Patient Who Drinks Alcohol</t>
+  </si>
+  <si>
+    <t>Chapter 229: Approach To The Patient With Sexual Dysfunction</t>
+  </si>
+  <si>
+    <t>Chapter 230: Approach To The Patient With Somatic Symptom Disorder</t>
+  </si>
+  <si>
+    <t>Chapter 231: Approach To Difficult Patient Interactions</t>
+  </si>
+  <si>
+    <t>Chapter 232: Approach To The Patient With Insomnia</t>
+  </si>
+  <si>
+    <t>Chapter 233: Approach To Eating Disorders</t>
+  </si>
+  <si>
+    <t>Chapter 234: Approach To Substance Use Disorders</t>
+  </si>
+  <si>
+    <t>Chapter 235: Management Of Obesity</t>
+  </si>
+  <si>
+    <t>Chapter 236: Pain Management: Approach To The Patient With Chronic Nonmalignant Pain</t>
+  </si>
+  <si>
+    <t>Chapter 237: Complementary Medicine: Nonprescription Use Of Plant-Based Preparations Including Cannabis, Cannabinoids</t>
+  </si>
+  <si>
+    <t>Chapter 238: Caring For The Late Adolescent Patient</t>
+  </si>
+  <si>
+    <t>Chapter 239: Primary Care Geriatrics: Optimizing Cognitive And Physical Function In Older Adults And Caring For The Vulnerable</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262405939&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262405943&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262405957&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262405959&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262405964&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262406744&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262406757&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262406769&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262406777&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262406904&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262407008&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262407065&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262407100&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262407142&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262407395&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262407430&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262407587&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262407677&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262407804&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262408056&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262408223&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262408429&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262408499&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262408601&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262408665&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262408718&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262409080&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262409247&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262409480&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262409578&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262409699&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262409780&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262409940&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262410127&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262410455&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262410878&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262411149&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262411318&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262411724&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262411948&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262412345&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262412640&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262412773&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262412991&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262413342&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262413422&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262413505&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262413600&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262413690&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262413790&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262413834&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262413940&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262414026&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262414057&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262414184&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262414511&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262414883&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262415068&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262415206&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262415363&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262415802&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262415944&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262416061&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262416125&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262416274&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262416433&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262416679&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262416787&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262416893&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262417025&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262417180&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262417251&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262417509&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262417624&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262417751&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262417831&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262417958&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262418067&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262418404&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262418575&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262418659&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262418793&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262418944&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262419008&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262419436&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262419464&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262419486&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262419702&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262419813&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262420047&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262420243&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262420440&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262420638&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262420735&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262420815&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262420928&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262421074&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262421148&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262421408&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262421486&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262421571&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262421701&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262421742&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262421867&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262421970&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262422050&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262422191&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262422261&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262422340&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262422399&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262422956&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262423152&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262423306&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262423428&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262423626&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262423750&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262423826&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262423905&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262423990&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262424128&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262424248&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262424393&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262424459&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262424539&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262424683&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262424843&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262425089&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262425280&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262425416&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262425542&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262425751&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262425866&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262425916&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262425982&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262426053&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262426087&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262426123&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262426220&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262426324&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262426383&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262426578&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262426741&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262426873&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262427005&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262427088&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262427152&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262427227&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262427324&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262427423&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262427538&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262427731&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262428059&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262428124&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262428193&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262428395&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262428685&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262428769&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262428863&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262428971&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262429064&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262429190&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262429265&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262429383&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262429450&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262429737&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262429992&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262430118&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262430258&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262430434&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262430553&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262430616&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262430705&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262430961&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262431182&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262431317&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262431439&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262431531&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262431763&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262431939&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262432108&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262432293&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262432521&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262432642&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262432686&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262432752&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262432888&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433002&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433061&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433163&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433301&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433400&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433464&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433565&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433662&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433713&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433807&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433846&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433873&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262433992&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434093&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434214&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434289&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434364&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434438&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434570&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434664&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434701&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434838&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434917&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262434972&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435011&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435049&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435094&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435125&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435175&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435249&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435301&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435360&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435414&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435471&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435585&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435643&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435703&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435767&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435852&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435903&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262435972&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262436083&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262436233&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262436358&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262436387&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262436416&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262436467&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262436534&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262436733&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262437060&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262437359&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262437510&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262437609&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262437672&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262437857&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262438076&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262438361&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262438589&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262438790&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262438941&amp;bookid=3501</t>
+  </si>
+  <si>
+    <t>https://apn.lwwhealthlibrary.com/content.aspx?sectionid=262439061&amp;bookid=3501</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -11637,86 +13300,97 @@
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF808080"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{5D214DBF-0251-4DD3-89F9-86A0A600CEC1}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11992,916 +13666,1577 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G37"/>
+  <dimension ref="A1:I58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="50.7265625" customWidth="1"/>
-    <col min="3" max="3" width="7.36328125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="50.7265625" customWidth="1"/>
+    <col min="2" max="2" width="89.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.453125" style="9" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="14.81640625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="17.1796875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" style="9" customWidth="1"/>
+    <col min="6" max="6" width="14.81640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="50.7265625" customWidth="1"/>
+    <col min="8" max="8" width="17.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="8" t="s">
+        <v>3885</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="I1" s="1" t="s">
+        <v>3883</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" s="9">
         <v>9781975114626</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="9">
+        <v>9781975114633</v>
+      </c>
+      <c r="F2">
         <v>2022</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>9</v>
       </c>
-      <c r="G2" s="2">
+      <c r="H2" s="2">
         <v>44902</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" s="9">
         <v>9781975111724</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="9">
+        <v>9781975111731</v>
+      </c>
+      <c r="F3">
         <v>2022</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="2">
+      <c r="H3" s="2">
         <v>44902</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+    <row r="4" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>3825</v>
+      </c>
+      <c r="C4" s="11">
+        <v>3</v>
+      </c>
+      <c r="D4" s="12">
+        <v>9781496384485</v>
+      </c>
+      <c r="E4" s="9">
+        <v>9781496385932</v>
+      </c>
+      <c r="F4" s="11">
+        <v>2019</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>3826</v>
+      </c>
+      <c r="I4" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" t="s">
         <v>14</v>
       </c>
-      <c r="C4">
+      <c r="C5">
         <v>4</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D5" s="9">
         <v>9781975227579</v>
       </c>
-      <c r="E4">
+      <c r="E5" s="9">
+        <v>9781975227586</v>
+      </c>
+      <c r="F5">
         <v>2025</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G5" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="2">
+      <c r="H5" s="2">
         <v>45631</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="6" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>3830</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C6" s="11">
+        <v>13</v>
+      </c>
+      <c r="D6" s="12">
+        <v>9781496398178</v>
+      </c>
+      <c r="E6" s="9">
+        <v>9781975109950</v>
+      </c>
+      <c r="F6" s="11">
+        <v>2021</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>3829</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>361</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B7" t="s">
         <v>3249</v>
       </c>
-      <c r="C5">
+      <c r="C7">
         <v>14</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D7" s="9">
         <v>9781975218348</v>
       </c>
-      <c r="E5">
+      <c r="E7" s="9">
+        <v>9781975218362</v>
+      </c>
+      <c r="F7">
         <v>2026</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G7" t="s">
         <v>3250</v>
       </c>
-      <c r="G5" s="2">
+      <c r="H7" s="2">
         <v>45839</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
+    <row r="8" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
+        <v>3833</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>3831</v>
+      </c>
+      <c r="C8" s="11">
+        <v>8</v>
+      </c>
+      <c r="D8" s="12">
+        <v>9781496353092</v>
+      </c>
+      <c r="E8" s="9">
+        <v>9781975106478</v>
+      </c>
+      <c r="F8" s="11">
+        <v>2019</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>3832</v>
+      </c>
+      <c r="I8" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B9" t="s">
         <v>17</v>
       </c>
-      <c r="C6">
+      <c r="C9">
         <v>9</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D9" s="9">
         <v>9781975180577</v>
       </c>
-      <c r="E6">
+      <c r="E9" s="9">
+        <v>9781975180584</v>
+      </c>
+      <c r="F9">
         <v>2024</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G9" t="s">
         <v>18</v>
       </c>
-      <c r="G6" s="2">
+      <c r="H9" s="2">
         <v>45090</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
+    <row r="10" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C10" s="11">
+        <v>5</v>
+      </c>
+      <c r="D10" s="12">
+        <v>9781975227548</v>
+      </c>
+      <c r="E10" s="9"/>
+      <c r="F10" s="11">
+        <v>2026</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>3448</v>
+      </c>
+      <c r="H10" s="13">
+        <v>45798</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B11" t="s">
         <v>20</v>
       </c>
-      <c r="C7">
+      <c r="C11">
         <v>7</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D11" s="9">
         <v>9781496396464</v>
       </c>
-      <c r="E7">
+      <c r="E11" s="9">
+        <v>9781496396471</v>
+      </c>
+      <c r="F11">
         <v>2020</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G11" t="s">
         <v>21</v>
       </c>
-      <c r="G7" s="2">
+      <c r="H11" s="2">
         <v>43460</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C8">
+    <row r="12" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="11" t="s">
+        <v>3834</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>3884</v>
+      </c>
+      <c r="C12" s="11">
+        <v>4</v>
+      </c>
+      <c r="D12" s="12">
+        <v>9781496377883</v>
+      </c>
+      <c r="E12" s="9">
+        <v>9781496377906</v>
+      </c>
+      <c r="F12" s="11">
+        <v>2007</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>3836</v>
+      </c>
+      <c r="I12" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>3835</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>3837</v>
+      </c>
+      <c r="C13" s="11">
+        <v>6</v>
+      </c>
+      <c r="D13" s="12">
+        <v>9781451116045</v>
+      </c>
+      <c r="E13" s="9"/>
+      <c r="F13" s="11">
+        <v>2013</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>3838</v>
+      </c>
+      <c r="I13" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14">
+        <v>12</v>
+      </c>
+      <c r="D14" s="9">
+        <v>9781975162375</v>
+      </c>
+      <c r="E14" s="9">
+        <v>9781975162399</v>
+      </c>
+      <c r="F14">
+        <v>2022</v>
+      </c>
+      <c r="G14" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="2">
+        <v>44285</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>3842</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C15" s="11">
+        <v>1</v>
+      </c>
+      <c r="D15" s="12">
+        <v>9781451191974</v>
+      </c>
+      <c r="E15" s="9">
+        <v>9781469889436</v>
+      </c>
+      <c r="F15" s="11">
+        <v>2016</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>3841</v>
+      </c>
+      <c r="I15" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16">
+        <v>2</v>
+      </c>
+      <c r="D16" s="9">
+        <v>9781975148355</v>
+      </c>
+      <c r="E16" s="9">
+        <v>9781975148379</v>
+      </c>
+      <c r="F16">
+        <v>2021</v>
+      </c>
+      <c r="G16" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" s="2">
+        <v>44370</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
+        <v>3845</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>3843</v>
+      </c>
+      <c r="C17" s="11">
+        <v>4</v>
+      </c>
+      <c r="D17" s="12">
+        <v>9781608318049</v>
+      </c>
+      <c r="E17" s="9">
+        <v>9781469840543</v>
+      </c>
+      <c r="F17" s="11">
+        <v>2013</v>
+      </c>
+      <c r="G17" s="11" t="s">
+        <v>3844</v>
+      </c>
+      <c r="I17" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>3773</v>
+      </c>
+      <c r="C18" s="11">
         <v>5</v>
       </c>
-      <c r="D8" s="9">
-[...68 lines deleted...]
-      <c r="D11" s="9">
+      <c r="D18" s="12">
         <v>9781975174408</v>
       </c>
-      <c r="E11">
+      <c r="E18" s="12">
+        <v>9781975174422</v>
+      </c>
+      <c r="F18" s="11">
         <v>2023</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G18" s="11" t="s">
         <v>3774</v>
       </c>
-      <c r="G11" s="2">
+      <c r="H18" s="13">
         <v>46084</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>3839</v>
+      </c>
+      <c r="B19" t="s">
+        <v>3846</v>
+      </c>
+      <c r="C19">
+        <v>11</v>
+      </c>
+      <c r="D19" s="9">
+        <v>9781496349620</v>
+      </c>
+      <c r="E19" s="9">
+        <v>9781496350374</v>
+      </c>
+      <c r="F19">
+        <v>2017</v>
+      </c>
+      <c r="G19" t="s">
+        <v>3847</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B20" t="s">
         <v>3569</v>
-      </c>
-[...182 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" s="9">
-        <v>9781496308566</v>
-[...1 lines deleted...]
-      <c r="E20">
+        <v>9781451193343</v>
+      </c>
+      <c r="E20" s="9">
+        <v>9781496310880</v>
+      </c>
+      <c r="F20">
+        <v>2015</v>
+      </c>
+      <c r="G20" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" s="2">
+        <v>42704</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" s="9">
+        <v>9781975120283</v>
+      </c>
+      <c r="E21" s="9">
+        <v>9781975120290</v>
+      </c>
+      <c r="F21">
+        <v>2022</v>
+      </c>
+      <c r="G21" t="s">
+        <v>34</v>
+      </c>
+      <c r="H21" s="2">
+        <v>44497</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
+        <v>3850</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>3848</v>
+      </c>
+      <c r="C22" s="11">
+        <v>6</v>
+      </c>
+      <c r="D22" s="12">
+        <v>9781608316557</v>
+      </c>
+      <c r="E22" s="9"/>
+      <c r="F22" s="11">
+        <v>2012</v>
+      </c>
+      <c r="G22" s="11" t="s">
+        <v>3849</v>
+      </c>
+      <c r="I22" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23">
+        <v>7</v>
+      </c>
+      <c r="D23" s="9">
+        <v>9781496364975</v>
+      </c>
+      <c r="E23" s="9">
+        <v>9781496364982</v>
+      </c>
+      <c r="F23">
+        <v>2019</v>
+      </c>
+      <c r="G23" t="s">
+        <v>37</v>
+      </c>
+      <c r="H23" s="2">
+        <v>43202</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24" s="9">
+        <v>9781451191042</v>
+      </c>
+      <c r="E24" s="9">
+        <v>9781469870991</v>
+      </c>
+      <c r="F24">
+        <v>2014</v>
+      </c>
+      <c r="G24" t="s">
+        <v>40</v>
+      </c>
+      <c r="H24" s="2">
+        <v>42724</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25" s="9">
+        <v>9781451194388</v>
+      </c>
+      <c r="E25" s="9">
+        <v>9781496322883</v>
+      </c>
+      <c r="F25">
         <v>2016</v>
       </c>
-      <c r="F20" t="s">
-[...13 lines deleted...]
-      <c r="C21" s="5">
+      <c r="G25" t="s">
+        <v>43</v>
+      </c>
+      <c r="H25" s="2">
+        <v>42704</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C26">
+        <v>12</v>
+      </c>
+      <c r="D26" s="9">
+        <v>9781975145569</v>
+      </c>
+      <c r="E26" s="9">
+        <v>9781975145576</v>
+      </c>
+      <c r="F26">
+        <v>2022</v>
+      </c>
+      <c r="G26" t="s">
+        <v>45</v>
+      </c>
+      <c r="H26" s="2">
+        <v>44271</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>3853</v>
+      </c>
+      <c r="B27" t="s">
+        <v>3851</v>
+      </c>
+      <c r="C27">
+        <v>11</v>
+      </c>
+      <c r="D27" s="9">
+        <v>9781609139711</v>
+      </c>
+      <c r="E27" s="9">
+        <v>9781469883755</v>
+      </c>
+      <c r="F27">
+        <v>2015</v>
+      </c>
+      <c r="G27" t="s">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28">
         <v>3</v>
       </c>
-      <c r="D21" s="10">
-[...159 lines deleted...]
-      </c>
       <c r="D28" s="9">
-        <v>9781975192716</v>
-[...11 lines deleted...]
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+        <v>9781496394606</v>
+      </c>
+      <c r="E28" s="9">
+        <v>9781496394613</v>
+      </c>
+      <c r="F28">
+        <v>2018</v>
+      </c>
+      <c r="G28" t="s">
+        <v>48</v>
+      </c>
+      <c r="H28" s="2">
+        <v>43144</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="B29" t="s">
-        <v>77</v>
+        <v>3247</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" s="9">
-        <v>9781451193466</v>
-[...1 lines deleted...]
-      <c r="E29">
+        <v>9781496306586</v>
+      </c>
+      <c r="E29" s="9">
+        <v>9781496306609</v>
+      </c>
+      <c r="F29">
         <v>2016</v>
       </c>
-      <c r="F29" t="s">
-[...6 lines deleted...]
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G29" t="s">
+        <v>50</v>
+      </c>
+      <c r="H29" s="2">
+        <v>42702</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" s="9">
-        <v>9781451195170</v>
-[...24 lines deleted...]
-      <c r="E31">
+        <v>9781496308566</v>
+      </c>
+      <c r="E30" s="9">
+        <v>9781496308580</v>
+      </c>
+      <c r="F30">
+        <v>2016</v>
+      </c>
+      <c r="G30" t="s">
+        <v>53</v>
+      </c>
+      <c r="H30" s="2">
+        <v>42705</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>3621</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C31" s="5">
+        <v>3</v>
+      </c>
+      <c r="D31" s="10">
+        <v>9781975222420</v>
+      </c>
+      <c r="E31" s="9">
+        <v>9781975222437</v>
+      </c>
+      <c r="F31" s="5">
         <v>2026</v>
       </c>
-      <c r="F31" t="s">
-[...29 lines deleted...]
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G31" s="5" t="s">
+        <v>3623</v>
+      </c>
+      <c r="H31" s="7">
+        <v>45999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="11" t="s">
+        <v>3835</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>3854</v>
+      </c>
+      <c r="C32" s="11">
+        <v>2</v>
+      </c>
+      <c r="D32" s="12">
+        <v>9781451194586</v>
+      </c>
+      <c r="E32" s="9">
+        <v>9781496373274</v>
+      </c>
+      <c r="F32" s="11">
+        <v>2017</v>
+      </c>
+      <c r="G32" s="11" t="s">
+        <v>3855</v>
+      </c>
+      <c r="I32" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="B33" t="s">
-        <v>3248</v>
+        <v>56</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" s="9">
+        <v>9781975103354</v>
+      </c>
+      <c r="E33" s="9">
+        <v>9781975103361</v>
+      </c>
+      <c r="F33">
+        <v>2020</v>
+      </c>
+      <c r="G33" t="s">
+        <v>57</v>
+      </c>
+      <c r="H33" s="2">
+        <v>43770</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="11" t="s">
+        <v>3858</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>3856</v>
+      </c>
+      <c r="C34" s="11">
+        <v>4</v>
+      </c>
+      <c r="D34" s="12">
+        <v>9781496319968</v>
+      </c>
+      <c r="E34" s="9">
+        <v>9781496351845</v>
+      </c>
+      <c r="F34" s="11">
+        <v>2017</v>
+      </c>
+      <c r="G34" s="11" t="s">
+        <v>3857</v>
+      </c>
+      <c r="I34" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35">
+        <v>5</v>
+      </c>
+      <c r="D35" s="9">
+        <v>9781975160593</v>
+      </c>
+      <c r="E35" s="9">
+        <v>9781975160609</v>
+      </c>
+      <c r="F35">
+        <v>2022</v>
+      </c>
+      <c r="G35" t="s">
+        <v>60</v>
+      </c>
+      <c r="H35" s="2">
+        <v>44497</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36">
+        <v>8</v>
+      </c>
+      <c r="D36" s="9">
+        <v>9781496398116</v>
+      </c>
+      <c r="E36" s="9">
+        <v>9781975162788</v>
+      </c>
+      <c r="F36">
+        <v>2021</v>
+      </c>
+      <c r="G36" t="s">
+        <v>63</v>
+      </c>
+      <c r="H36" s="2">
+        <v>44115</v>
+      </c>
+      <c r="I36" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" t="s">
+        <v>3886</v>
+      </c>
+      <c r="C37" s="14">
+        <v>9</v>
+      </c>
+      <c r="D37" s="9">
+        <v>9781975212643</v>
+      </c>
+      <c r="E37" s="9">
+        <v>9781975212650</v>
+      </c>
+      <c r="F37" s="14">
+        <v>2026</v>
+      </c>
+      <c r="G37" t="s">
+        <v>3887</v>
+      </c>
+      <c r="H37" s="2">
+        <v>47024</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="11" t="s">
+        <v>3861</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>3859</v>
+      </c>
+      <c r="C38" s="11">
+        <v>5</v>
+      </c>
+      <c r="D38" s="12">
+        <v>9781451176407</v>
+      </c>
+      <c r="E38" s="9">
+        <v>9781469826066</v>
+      </c>
+      <c r="F38" s="11">
+        <v>2012</v>
+      </c>
+      <c r="G38" s="11" t="s">
+        <v>3860</v>
+      </c>
+      <c r="I38" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39">
+        <v>6</v>
+      </c>
+      <c r="D39" s="9">
+        <v>9781975103545</v>
+      </c>
+      <c r="E39" s="9">
+        <v>9781975142155</v>
+      </c>
+      <c r="F39">
+        <v>2020</v>
+      </c>
+      <c r="G39" t="s">
+        <v>66</v>
+      </c>
+      <c r="H39" s="2">
+        <v>43538</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40">
+        <v>5</v>
+      </c>
+      <c r="D40" s="9">
+        <v>9781608315789</v>
+      </c>
+      <c r="E40" s="9">
+        <v>9781451163810</v>
+      </c>
+      <c r="F40">
+        <v>2013</v>
+      </c>
+      <c r="G40" t="s">
+        <v>69</v>
+      </c>
+      <c r="H40" s="2">
+        <v>42034</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="11" t="s">
+        <v>3864</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>3862</v>
+      </c>
+      <c r="C41" s="11">
+        <v>2</v>
+      </c>
+      <c r="D41" s="12">
+        <v>9781496397942</v>
+      </c>
+      <c r="E41" s="9">
+        <v>9781496397973</v>
+      </c>
+      <c r="F41" s="11">
+        <v>2019</v>
+      </c>
+      <c r="G41" s="11" t="s">
+        <v>3863</v>
+      </c>
+      <c r="I41" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B42" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42">
+        <v>3</v>
+      </c>
+      <c r="D42" s="9">
+        <v>9781975216481</v>
+      </c>
+      <c r="E42" s="9">
+        <v>9781975216498</v>
+      </c>
+      <c r="F42">
+        <v>2025</v>
+      </c>
+      <c r="G42" t="s">
+        <v>72</v>
+      </c>
+      <c r="H42" s="2">
+        <v>45280</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="11" t="s">
+        <v>3867</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>3865</v>
+      </c>
+      <c r="C43" s="11">
+        <v>5</v>
+      </c>
+      <c r="D43" s="12">
+        <v>9781975103613</v>
+      </c>
+      <c r="E43" s="9">
+        <v>9781975103620</v>
+      </c>
+      <c r="F43" s="11">
+        <v>2020</v>
+      </c>
+      <c r="G43" s="11" t="s">
+        <v>3866</v>
+      </c>
+      <c r="I43" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44" t="s">
+        <v>74</v>
+      </c>
+      <c r="C44">
+        <v>6</v>
+      </c>
+      <c r="D44" s="9">
+        <v>9781975192716</v>
+      </c>
+      <c r="E44" s="9">
+        <v>9781975192747</v>
+      </c>
+      <c r="F44">
+        <v>2024</v>
+      </c>
+      <c r="G44" t="s">
+        <v>75</v>
+      </c>
+      <c r="H44" s="2">
+        <v>44973</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" t="s">
+        <v>77</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" s="9">
+        <v>9781451193466</v>
+      </c>
+      <c r="E45" s="9">
+        <v>9781496317568</v>
+      </c>
+      <c r="F45">
+        <v>2016</v>
+      </c>
+      <c r="G45" t="s">
+        <v>78</v>
+      </c>
+      <c r="H45" s="2">
+        <v>42704</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" s="9">
+        <v>9781451195170</v>
+      </c>
+      <c r="E46" s="9">
+        <v>9781496303714</v>
+      </c>
+      <c r="F46">
+        <v>2015</v>
+      </c>
+      <c r="G46" t="s">
+        <v>81</v>
+      </c>
+      <c r="H46" s="2">
+        <v>42704</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="11" t="s">
+        <v>3870</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C47" s="11">
+        <v>6</v>
+      </c>
+      <c r="D47" s="12">
+        <v>9781975140205</v>
+      </c>
+      <c r="E47" s="9">
+        <v>9781975140212</v>
+      </c>
+      <c r="F47" s="11">
+        <v>2021</v>
+      </c>
+      <c r="G47" s="11" t="s">
+        <v>3869</v>
+      </c>
+      <c r="I47" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B48" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C48">
+        <v>7</v>
+      </c>
+      <c r="D48" s="9">
+        <v>9781975240011</v>
+      </c>
+      <c r="E48" s="9">
+        <v>9781975240004</v>
+      </c>
+      <c r="F48">
+        <v>2026</v>
+      </c>
+      <c r="G48" t="s">
+        <v>3373</v>
+      </c>
+      <c r="H48" s="2">
+        <v>45770</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="11" t="s">
+        <v>3873</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C49" s="11">
+        <v>4</v>
+      </c>
+      <c r="D49" s="12">
+        <v>9781496327710</v>
+      </c>
+      <c r="E49" s="9">
+        <v>9781496358745</v>
+      </c>
+      <c r="F49" s="11">
+        <v>2017</v>
+      </c>
+      <c r="G49" s="11" t="s">
+        <v>3872</v>
+      </c>
+      <c r="I49" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>82</v>
+      </c>
+      <c r="B50" t="s">
+        <v>83</v>
+      </c>
+      <c r="C50">
+        <v>5</v>
+      </c>
+      <c r="D50" s="9">
+        <v>9781975212971</v>
+      </c>
+      <c r="E50" s="9">
+        <v>9781975212988</v>
+      </c>
+      <c r="F50">
+        <v>2024</v>
+      </c>
+      <c r="G50" t="s">
+        <v>84</v>
+      </c>
+      <c r="H50" s="2">
+        <v>45041</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="11" t="s">
+        <v>3876</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>3874</v>
+      </c>
+      <c r="C51" s="11">
+        <v>36</v>
+      </c>
+      <c r="D51" s="12">
+        <v>9781975113483</v>
+      </c>
+      <c r="E51" s="9">
+        <v>9781975113490</v>
+      </c>
+      <c r="F51" s="11">
+        <v>2019</v>
+      </c>
+      <c r="G51" s="11" t="s">
+        <v>3875</v>
+      </c>
+      <c r="I51" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="11" t="s">
+        <v>3879</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>3877</v>
+      </c>
+      <c r="C52" s="11">
+        <v>37</v>
+      </c>
+      <c r="D52" s="12">
+        <v>9781975190620</v>
+      </c>
+      <c r="E52" s="9">
+        <v>9781975190637</v>
+      </c>
+      <c r="F52" s="11">
+        <v>2023</v>
+      </c>
+      <c r="G52" s="11" t="s">
+        <v>3878</v>
+      </c>
+      <c r="I52" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" s="5" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>3573</v>
+      </c>
+      <c r="C53" s="5">
+        <v>38</v>
+      </c>
+      <c r="D53" s="10">
+        <v>9781975245405</v>
+      </c>
+      <c r="E53" s="9">
+        <v>9781975245412</v>
+      </c>
+      <c r="F53" s="5">
+        <v>2025</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>3572</v>
+      </c>
+      <c r="H53" s="7">
+        <v>46000</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" s="9">
         <v>9781451193558</v>
       </c>
-      <c r="E33">
+      <c r="E54" s="9">
+        <v>9781469885377</v>
+      </c>
+      <c r="F54">
         <v>2016</v>
       </c>
-      <c r="F33" t="s">
+      <c r="G54" t="s">
         <v>86</v>
       </c>
-      <c r="G33" s="2">
+      <c r="H54" s="2">
         <v>42702</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="A35" t="s">
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
         <v>87</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B55" t="s">
         <v>88</v>
       </c>
-      <c r="C35">
+      <c r="C55">
         <v>1</v>
       </c>
-      <c r="D35" s="9">
+      <c r="D55" s="9">
         <v>9781975105228</v>
       </c>
-      <c r="E35">
+      <c r="E55" s="9">
+        <v>9781975105242</v>
+      </c>
+      <c r="F55">
         <v>2020</v>
       </c>
-      <c r="F35" t="s">
+      <c r="G55" t="s">
         <v>89</v>
       </c>
-      <c r="G35" s="2">
+      <c r="H55" s="2">
         <v>43518</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A36" t="s">
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
         <v>90</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B56" t="s">
         <v>91</v>
       </c>
-      <c r="C36">
+      <c r="C56">
         <v>11</v>
       </c>
-      <c r="D36" s="9">
+      <c r="D56" s="9">
         <v>9781975105587</v>
       </c>
-      <c r="E36">
+      <c r="E56" s="9">
+        <v>9781975105594</v>
+      </c>
+      <c r="F56">
         <v>2021</v>
       </c>
-      <c r="F36" t="s">
+      <c r="G56" t="s">
         <v>92</v>
       </c>
-      <c r="G36" s="2">
+      <c r="H56" s="2">
         <v>43881</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A37" t="s">
+    <row r="57" spans="1:9" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="11" t="s">
+        <v>3882</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>3880</v>
+      </c>
+      <c r="C57" s="11">
+        <v>10</v>
+      </c>
+      <c r="D57" s="12">
+        <v>9781451191769</v>
+      </c>
+      <c r="E57" s="9">
+        <v>9781469887418</v>
+      </c>
+      <c r="F57" s="11">
+        <v>2015</v>
+      </c>
+      <c r="G57" s="11" t="s">
+        <v>3881</v>
+      </c>
+      <c r="I57" s="11" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
         <v>93</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B58" t="s">
         <v>94</v>
       </c>
-      <c r="C37">
+      <c r="C58">
         <v>1</v>
       </c>
-      <c r="D37" s="9">
+      <c r="D58" s="9">
         <v>9781451192001</v>
       </c>
-      <c r="E37">
+      <c r="E58" s="9">
+        <v>9781469897462</v>
+      </c>
+      <c r="F58">
         <v>2015</v>
       </c>
-      <c r="F37" t="s">
+      <c r="G58" t="s">
         <v>95</v>
       </c>
-      <c r="G37" s="2">
+      <c r="H58" s="2">
         <v>42702</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:I58" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I58">
+      <sortCondition ref="B1:B58"/>
+    </sortState>
+  </autoFilter>
+  <conditionalFormatting sqref="D1:E1048576">
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:D74"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
@@ -22870,50 +25205,2149 @@
       </c>
       <c r="C263" t="s">
         <v>2479</v>
       </c>
       <c r="D263" t="s">
         <v>2480</v>
       </c>
     </row>
     <row r="264" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B264" t="s">
         <v>2481</v>
       </c>
       <c r="C264" t="s">
         <v>2482</v>
       </c>
       <c r="D264" t="s">
         <v>2483</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB706171-23E6-4E6B-A1A3-370AA9D2B6BB}">
+  <dimension ref="A1:D266"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:D1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>3888</v>
+      </c>
+      <c r="B2" t="s">
+        <v>3886</v>
+      </c>
+      <c r="D2" t="s">
+        <v>3887</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>3889</v>
+      </c>
+      <c r="C3" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D3" t="s">
+        <v>4131</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C4" t="s">
+        <v>3886</v>
+      </c>
+      <c r="D4" t="s">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D5" t="s">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C6" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D6" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D7" t="s">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C8" t="s">
+        <v>187</v>
+      </c>
+      <c r="D8" t="s">
+        <v>4136</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C9" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D9" t="s">
+        <v>4137</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C10" t="s">
+        <v>189</v>
+      </c>
+      <c r="D10" t="s">
+        <v>4138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C12" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C13" t="s">
+        <v>3891</v>
+      </c>
+      <c r="D13" t="s">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C14" t="s">
+        <v>3892</v>
+      </c>
+      <c r="D14" t="s">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C15" t="s">
+        <v>3893</v>
+      </c>
+      <c r="D15" t="s">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C16" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D16" t="s">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="17" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C17" t="s">
+        <v>3895</v>
+      </c>
+      <c r="D17" t="s">
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="18" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C18" t="s">
+        <v>3896</v>
+      </c>
+      <c r="D18" t="s">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="19" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C19" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="20" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C20" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D20" t="s">
+        <v>4145</v>
+      </c>
+    </row>
+    <row r="21" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C21" t="s">
+        <v>3898</v>
+      </c>
+      <c r="D21" t="s">
+        <v>4146</v>
+      </c>
+    </row>
+    <row r="22" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C22" t="s">
+        <v>3899</v>
+      </c>
+      <c r="D22" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="23" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C23" t="s">
+        <v>3900</v>
+      </c>
+      <c r="D23" t="s">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="24" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C24" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D24" t="s">
+        <v>4149</v>
+      </c>
+    </row>
+    <row r="25" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C25" t="s">
+        <v>3902</v>
+      </c>
+      <c r="D25" t="s">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="26" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C26" t="s">
+        <v>3903</v>
+      </c>
+      <c r="D26" t="s">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="27" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C27" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="28" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C28" t="s">
+        <v>3904</v>
+      </c>
+      <c r="D28" t="s">
+        <v>4152</v>
+      </c>
+    </row>
+    <row r="29" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C29" t="s">
+        <v>3905</v>
+      </c>
+      <c r="D29" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="30" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C30" t="s">
+        <v>3906</v>
+      </c>
+      <c r="D30" t="s">
+        <v>4154</v>
+      </c>
+    </row>
+    <row r="31" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C31" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D31" t="s">
+        <v>4155</v>
+      </c>
+    </row>
+    <row r="32" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C32" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D32" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="33" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C33" t="s">
+        <v>3909</v>
+      </c>
+      <c r="D33" t="s">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="34" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C34" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D34" t="s">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="35" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C35" t="s">
+        <v>3911</v>
+      </c>
+      <c r="D35" t="s">
+        <v>4159</v>
+      </c>
+    </row>
+    <row r="36" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C36" t="s">
+        <v>3912</v>
+      </c>
+      <c r="D36" t="s">
+        <v>4160</v>
+      </c>
+    </row>
+    <row r="37" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C37" t="s">
+        <v>3913</v>
+      </c>
+      <c r="D37" t="s">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="38" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C38" t="s">
+        <v>3914</v>
+      </c>
+      <c r="D38" t="s">
+        <v>4162</v>
+      </c>
+    </row>
+    <row r="39" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C39" t="s">
+        <v>3915</v>
+      </c>
+      <c r="D39" t="s">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="40" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C40" t="s">
+        <v>3916</v>
+      </c>
+      <c r="D40" t="s">
+        <v>4164</v>
+      </c>
+    </row>
+    <row r="41" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C41" t="s">
+        <v>3917</v>
+      </c>
+      <c r="D41" t="s">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="42" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C42" t="s">
+        <v>3918</v>
+      </c>
+      <c r="D42" t="s">
+        <v>4166</v>
+      </c>
+    </row>
+    <row r="43" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C43" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D43" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="44" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C44" t="s">
+        <v>3920</v>
+      </c>
+      <c r="D44" t="s">
+        <v>4168</v>
+      </c>
+    </row>
+    <row r="45" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C45" t="s">
+        <v>3921</v>
+      </c>
+      <c r="D45" t="s">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="46" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C46" t="s">
+        <v>3922</v>
+      </c>
+      <c r="D46" t="s">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="47" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C47" t="s">
+        <v>3923</v>
+      </c>
+      <c r="D47" t="s">
+        <v>4171</v>
+      </c>
+    </row>
+    <row r="48" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C48" t="s">
+        <v>3924</v>
+      </c>
+      <c r="D48" t="s">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="49" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C49" t="s">
+        <v>3925</v>
+      </c>
+      <c r="D49" t="s">
+        <v>4173</v>
+      </c>
+    </row>
+    <row r="50" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C50" t="s">
+        <v>3926</v>
+      </c>
+      <c r="D50" t="s">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="51" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C51" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="52" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C52" t="s">
+        <v>3927</v>
+      </c>
+      <c r="D52" t="s">
+        <v>4175</v>
+      </c>
+    </row>
+    <row r="53" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C53" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D53" t="s">
+        <v>4176</v>
+      </c>
+    </row>
+    <row r="54" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C54" t="s">
+        <v>3929</v>
+      </c>
+      <c r="D54" t="s">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="55" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C55" t="s">
+        <v>3930</v>
+      </c>
+      <c r="D55" t="s">
+        <v>4178</v>
+      </c>
+    </row>
+    <row r="56" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C56" t="s">
+        <v>3931</v>
+      </c>
+      <c r="D56" t="s">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="57" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C57" t="s">
+        <v>3932</v>
+      </c>
+      <c r="D57" t="s">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="58" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C58" t="s">
+        <v>3933</v>
+      </c>
+      <c r="D58" t="s">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="59" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C59" t="s">
+        <v>3934</v>
+      </c>
+      <c r="D59" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="60" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C60" t="s">
+        <v>3935</v>
+      </c>
+      <c r="D60" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="61" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C61" t="s">
+        <v>3936</v>
+      </c>
+      <c r="D61" t="s">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="62" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C62" t="s">
+        <v>3937</v>
+      </c>
+      <c r="D62" t="s">
+        <v>4185</v>
+      </c>
+    </row>
+    <row r="63" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C63" t="s">
+        <v>3938</v>
+      </c>
+      <c r="D63" t="s">
+        <v>4186</v>
+      </c>
+    </row>
+    <row r="64" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C64" t="s">
+        <v>3939</v>
+      </c>
+      <c r="D64" t="s">
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="65" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C65" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D65" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="66" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C66" t="s">
+        <v>3941</v>
+      </c>
+      <c r="D66" t="s">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="67" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C67" t="s">
+        <v>3942</v>
+      </c>
+      <c r="D67" t="s">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="68" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C68" t="s">
+        <v>3943</v>
+      </c>
+      <c r="D68" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="69" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C69" t="s">
+        <v>3944</v>
+      </c>
+      <c r="D69" t="s">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="70" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C70" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="71" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C71" t="s">
+        <v>3945</v>
+      </c>
+      <c r="D71" t="s">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="72" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C72" t="s">
+        <v>3946</v>
+      </c>
+      <c r="D72" t="s">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="73" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C73" t="s">
+        <v>3947</v>
+      </c>
+      <c r="D73" t="s">
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="74" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C74" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D74" t="s">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="75" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C75" t="s">
+        <v>3949</v>
+      </c>
+      <c r="D75" t="s">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="76" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C76" t="s">
+        <v>3950</v>
+      </c>
+      <c r="D76" t="s">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="77" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C77" t="s">
+        <v>3951</v>
+      </c>
+      <c r="D77" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="78" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C78" t="s">
+        <v>3952</v>
+      </c>
+      <c r="D78" t="s">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="79" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C79" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D79" t="s">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="80" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C80" t="s">
+        <v>3954</v>
+      </c>
+      <c r="D80" t="s">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="81" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C81" t="s">
+        <v>3955</v>
+      </c>
+      <c r="D81" t="s">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="82" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C82" t="s">
+        <v>3956</v>
+      </c>
+      <c r="D82" t="s">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="83" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C83" t="s">
+        <v>3957</v>
+      </c>
+      <c r="D83" t="s">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="84" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C84" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D84" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="85" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C85" t="s">
+        <v>3959</v>
+      </c>
+      <c r="D85" t="s">
+        <v>4207</v>
+      </c>
+    </row>
+    <row r="86" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C86" t="s">
+        <v>3960</v>
+      </c>
+      <c r="D86" t="s">
+        <v>4208</v>
+      </c>
+    </row>
+    <row r="87" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C87" t="s">
+        <v>3961</v>
+      </c>
+      <c r="D87" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="88" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C88" t="s">
+        <v>3962</v>
+      </c>
+      <c r="D88" t="s">
+        <v>4210</v>
+      </c>
+    </row>
+    <row r="89" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C89" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D89" t="s">
+        <v>4211</v>
+      </c>
+    </row>
+    <row r="90" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C90" t="s">
+        <v>3964</v>
+      </c>
+      <c r="D90" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="91" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C91" t="s">
+        <v>3965</v>
+      </c>
+      <c r="D91" t="s">
+        <v>4213</v>
+      </c>
+    </row>
+    <row r="92" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C92" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D92" t="s">
+        <v>4214</v>
+      </c>
+    </row>
+    <row r="93" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C93" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="94" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C94" t="s">
+        <v>3967</v>
+      </c>
+      <c r="D94" t="s">
+        <v>4215</v>
+      </c>
+    </row>
+    <row r="95" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C95" t="s">
+        <v>3968</v>
+      </c>
+      <c r="D95" t="s">
+        <v>4216</v>
+      </c>
+    </row>
+    <row r="96" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C96" t="s">
+        <v>3969</v>
+      </c>
+      <c r="D96" t="s">
+        <v>4217</v>
+      </c>
+    </row>
+    <row r="97" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C97" t="s">
+        <v>3970</v>
+      </c>
+      <c r="D97" t="s">
+        <v>4218</v>
+      </c>
+    </row>
+    <row r="98" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C98" t="s">
+        <v>3971</v>
+      </c>
+      <c r="D98" t="s">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="99" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C99" t="s">
+        <v>3972</v>
+      </c>
+      <c r="D99" t="s">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="100" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C100" t="s">
+        <v>3973</v>
+      </c>
+      <c r="D100" t="s">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="101" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C101" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D101" t="s">
+        <v>4222</v>
+      </c>
+    </row>
+    <row r="102" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C102" t="s">
+        <v>3975</v>
+      </c>
+      <c r="D102" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="103" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C103" t="s">
+        <v>3976</v>
+      </c>
+      <c r="D103" t="s">
+        <v>4224</v>
+      </c>
+    </row>
+    <row r="104" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C104" t="s">
+        <v>3977</v>
+      </c>
+      <c r="D104" t="s">
+        <v>4225</v>
+      </c>
+    </row>
+    <row r="105" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C105" t="s">
+        <v>3978</v>
+      </c>
+      <c r="D105" t="s">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="106" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C106" t="s">
+        <v>3979</v>
+      </c>
+      <c r="D106" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="107" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C107" t="s">
+        <v>3980</v>
+      </c>
+      <c r="D107" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="108" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C108" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D108" t="s">
+        <v>4229</v>
+      </c>
+    </row>
+    <row r="109" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C109" t="s">
+        <v>3982</v>
+      </c>
+      <c r="D109" t="s">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="110" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C110" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="111" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C111" t="s">
+        <v>3983</v>
+      </c>
+      <c r="D111" t="s">
+        <v>4231</v>
+      </c>
+    </row>
+    <row r="112" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C112" t="s">
+        <v>3984</v>
+      </c>
+      <c r="D112" t="s">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="113" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C113" t="s">
+        <v>3985</v>
+      </c>
+      <c r="D113" t="s">
+        <v>4233</v>
+      </c>
+    </row>
+    <row r="114" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C114" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D114" t="s">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="115" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C115" t="s">
+        <v>3987</v>
+      </c>
+      <c r="D115" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="116" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C116" t="s">
+        <v>3988</v>
+      </c>
+      <c r="D116" t="s">
+        <v>4236</v>
+      </c>
+    </row>
+    <row r="117" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C117" t="s">
+        <v>3989</v>
+      </c>
+      <c r="D117" t="s">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="118" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C118" t="s">
+        <v>3990</v>
+      </c>
+      <c r="D118" t="s">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="119" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C119" t="s">
+        <v>3991</v>
+      </c>
+      <c r="D119" t="s">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="120" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C120" t="s">
+        <v>3992</v>
+      </c>
+      <c r="D120" t="s">
+        <v>4240</v>
+      </c>
+    </row>
+    <row r="121" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C121" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D121" t="s">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="122" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C122" t="s">
+        <v>3994</v>
+      </c>
+      <c r="D122" t="s">
+        <v>4242</v>
+      </c>
+    </row>
+    <row r="123" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C123" t="s">
+        <v>3995</v>
+      </c>
+      <c r="D123" t="s">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="124" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C124" t="s">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="125" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C125" t="s">
+        <v>3997</v>
+      </c>
+      <c r="D125" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="126" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C126" t="s">
+        <v>3998</v>
+      </c>
+      <c r="D126" t="s">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="127" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C127" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D127" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="128" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C128" t="s">
+        <v>4000</v>
+      </c>
+      <c r="D128" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="129" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C129" t="s">
+        <v>4001</v>
+      </c>
+      <c r="D129" t="s">
+        <v>4248</v>
+      </c>
+    </row>
+    <row r="130" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C130" t="s">
+        <v>4002</v>
+      </c>
+      <c r="D130" t="s">
+        <v>4249</v>
+      </c>
+    </row>
+    <row r="131" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C131" t="s">
+        <v>4003</v>
+      </c>
+      <c r="D131" t="s">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="132" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C132" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D132" t="s">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="133" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C133" t="s">
+        <v>4005</v>
+      </c>
+      <c r="D133" t="s">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="134" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C134" t="s">
+        <v>4006</v>
+      </c>
+      <c r="D134" t="s">
+        <v>4253</v>
+      </c>
+    </row>
+    <row r="135" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C135" t="s">
+        <v>4007</v>
+      </c>
+      <c r="D135" t="s">
+        <v>4254</v>
+      </c>
+    </row>
+    <row r="136" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C136" t="s">
+        <v>4008</v>
+      </c>
+      <c r="D136" t="s">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="137" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C137" t="s">
+        <v>4009</v>
+      </c>
+      <c r="D137" t="s">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="138" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C138" t="s">
+        <v>4010</v>
+      </c>
+      <c r="D138" t="s">
+        <v>4257</v>
+      </c>
+    </row>
+    <row r="139" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C139" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D139" t="s">
+        <v>4258</v>
+      </c>
+    </row>
+    <row r="140" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C140" t="s">
+        <v>4012</v>
+      </c>
+      <c r="D140" t="s">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="141" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C141" t="s">
+        <v>4013</v>
+      </c>
+      <c r="D141" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="142" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C142" t="s">
+        <v>4014</v>
+      </c>
+      <c r="D142" t="s">
+        <v>4261</v>
+      </c>
+    </row>
+    <row r="143" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C143" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="144" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C144" t="s">
+        <v>4015</v>
+      </c>
+      <c r="D144" t="s">
+        <v>4262</v>
+      </c>
+    </row>
+    <row r="145" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C145" t="s">
+        <v>4016</v>
+      </c>
+      <c r="D145" t="s">
+        <v>4263</v>
+      </c>
+    </row>
+    <row r="146" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C146" t="s">
+        <v>4017</v>
+      </c>
+      <c r="D146" t="s">
+        <v>4264</v>
+      </c>
+    </row>
+    <row r="147" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C147" t="s">
+        <v>4018</v>
+      </c>
+      <c r="D147" t="s">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="148" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C148" t="s">
+        <v>4019</v>
+      </c>
+      <c r="D148" t="s">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="149" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C149" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D149" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="150" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C150" t="s">
+        <v>4021</v>
+      </c>
+      <c r="D150" t="s">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="151" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C151" t="s">
+        <v>4022</v>
+      </c>
+      <c r="D151" t="s">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="152" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C152" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D152" t="s">
+        <v>4270</v>
+      </c>
+    </row>
+    <row r="153" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C153" t="s">
+        <v>4024</v>
+      </c>
+      <c r="D153" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="154" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C154" t="s">
+        <v>4025</v>
+      </c>
+      <c r="D154" t="s">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="155" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C155" t="s">
+        <v>4026</v>
+      </c>
+      <c r="D155" t="s">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="156" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C156" t="s">
+        <v>4027</v>
+      </c>
+      <c r="D156" t="s">
+        <v>4274</v>
+      </c>
+    </row>
+    <row r="157" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C157" t="s">
+        <v>4028</v>
+      </c>
+      <c r="D157" t="s">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="158" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C158" t="s">
+        <v>4029</v>
+      </c>
+      <c r="D158" t="s">
+        <v>4276</v>
+      </c>
+    </row>
+    <row r="159" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C159" t="s">
+        <v>4030</v>
+      </c>
+      <c r="D159" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="160" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C160" t="s">
+        <v>4031</v>
+      </c>
+      <c r="D160" t="s">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="161" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C161" t="s">
+        <v>4032</v>
+      </c>
+      <c r="D161" t="s">
+        <v>4279</v>
+      </c>
+    </row>
+    <row r="162" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C162" t="s">
+        <v>4033</v>
+      </c>
+      <c r="D162" t="s">
+        <v>4280</v>
+      </c>
+    </row>
+    <row r="163" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C163" t="s">
+        <v>4034</v>
+      </c>
+      <c r="D163" t="s">
+        <v>4281</v>
+      </c>
+    </row>
+    <row r="164" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C164" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="165" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C165" t="s">
+        <v>4035</v>
+      </c>
+      <c r="D165" t="s">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="166" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C166" t="s">
+        <v>4036</v>
+      </c>
+      <c r="D166" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="167" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C167" t="s">
+        <v>4037</v>
+      </c>
+      <c r="D167" t="s">
+        <v>4284</v>
+      </c>
+    </row>
+    <row r="168" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C168" t="s">
+        <v>4038</v>
+      </c>
+      <c r="D168" t="s">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="169" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C169" t="s">
+        <v>4039</v>
+      </c>
+      <c r="D169" t="s">
+        <v>4286</v>
+      </c>
+    </row>
+    <row r="170" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C170" t="s">
+        <v>4040</v>
+      </c>
+      <c r="D170" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="171" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C171" t="s">
+        <v>4041</v>
+      </c>
+      <c r="D171" t="s">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="172" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C172" t="s">
+        <v>4042</v>
+      </c>
+      <c r="D172" t="s">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="173" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C173" t="s">
+        <v>4043</v>
+      </c>
+      <c r="D173" t="s">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="174" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C174" t="s">
+        <v>4044</v>
+      </c>
+      <c r="D174" t="s">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="175" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C175" t="s">
+        <v>4045</v>
+      </c>
+      <c r="D175" t="s">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="176" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C176" t="s">
+        <v>4046</v>
+      </c>
+      <c r="D176" t="s">
+        <v>4293</v>
+      </c>
+    </row>
+    <row r="177" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C177" t="s">
+        <v>4047</v>
+      </c>
+      <c r="D177" t="s">
+        <v>4294</v>
+      </c>
+    </row>
+    <row r="178" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C178" t="s">
+        <v>4048</v>
+      </c>
+      <c r="D178" t="s">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="179" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C179" t="s">
+        <v>4049</v>
+      </c>
+      <c r="D179" t="s">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="180" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C180" t="s">
+        <v>4050</v>
+      </c>
+      <c r="D180" t="s">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="181" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C181" t="s">
+        <v>4051</v>
+      </c>
+      <c r="D181" t="s">
+        <v>4298</v>
+      </c>
+    </row>
+    <row r="182" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C182" t="s">
+        <v>4052</v>
+      </c>
+      <c r="D182" t="s">
+        <v>4299</v>
+      </c>
+    </row>
+    <row r="183" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C183" t="s">
+        <v>4053</v>
+      </c>
+      <c r="D183" t="s">
+        <v>4300</v>
+      </c>
+    </row>
+    <row r="184" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C184" t="s">
+        <v>4054</v>
+      </c>
+      <c r="D184" t="s">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="185" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C185" t="s">
+        <v>4055</v>
+      </c>
+      <c r="D185" t="s">
+        <v>4302</v>
+      </c>
+    </row>
+    <row r="186" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C186" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="187" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C187" t="s">
+        <v>4056</v>
+      </c>
+      <c r="D187" t="s">
+        <v>4303</v>
+      </c>
+    </row>
+    <row r="188" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C188" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D188" t="s">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="189" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C189" t="s">
+        <v>4058</v>
+      </c>
+      <c r="D189" t="s">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="190" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C190" t="s">
+        <v>4059</v>
+      </c>
+      <c r="D190" t="s">
+        <v>4306</v>
+      </c>
+    </row>
+    <row r="191" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C191" t="s">
+        <v>4060</v>
+      </c>
+      <c r="D191" t="s">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="192" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C192" t="s">
+        <v>4061</v>
+      </c>
+      <c r="D192" t="s">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="193" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C193" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D193" t="s">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="194" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C194" t="s">
+        <v>4063</v>
+      </c>
+      <c r="D194" t="s">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="195" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C195" t="s">
+        <v>4064</v>
+      </c>
+      <c r="D195" t="s">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="196" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C196" t="s">
+        <v>4065</v>
+      </c>
+      <c r="D196" t="s">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="197" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C197" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D197" t="s">
+        <v>4313</v>
+      </c>
+    </row>
+    <row r="198" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C198" t="s">
+        <v>4067</v>
+      </c>
+      <c r="D198" t="s">
+        <v>4314</v>
+      </c>
+    </row>
+    <row r="199" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C199" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="200" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C200" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D200" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="201" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C201" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D201" t="s">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="202" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C202" t="s">
+        <v>4070</v>
+      </c>
+      <c r="D202" t="s">
+        <v>4317</v>
+      </c>
+    </row>
+    <row r="203" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C203" t="s">
+        <v>4071</v>
+      </c>
+      <c r="D203" t="s">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="204" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C204" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D204" t="s">
+        <v>4319</v>
+      </c>
+    </row>
+    <row r="205" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C205" t="s">
+        <v>4073</v>
+      </c>
+      <c r="D205" t="s">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="206" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C206" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D206" t="s">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="207" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C207" t="s">
+        <v>4075</v>
+      </c>
+      <c r="D207" t="s">
+        <v>4322</v>
+      </c>
+    </row>
+    <row r="208" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C208" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D208" t="s">
+        <v>4323</v>
+      </c>
+    </row>
+    <row r="209" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C209" t="s">
+        <v>4077</v>
+      </c>
+      <c r="D209" t="s">
+        <v>4324</v>
+      </c>
+    </row>
+    <row r="210" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C210" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D210" t="s">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="211" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C211" t="s">
+        <v>4079</v>
+      </c>
+      <c r="D211" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="212" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C212" t="s">
+        <v>4080</v>
+      </c>
+      <c r="D212" t="s">
+        <v>4327</v>
+      </c>
+    </row>
+    <row r="213" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C213" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D213" t="s">
+        <v>4328</v>
+      </c>
+    </row>
+    <row r="214" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C214" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D214" t="s">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="215" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C215" t="s">
+        <v>4083</v>
+      </c>
+      <c r="D215" t="s">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="216" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C216" t="s">
+        <v>4084</v>
+      </c>
+      <c r="D216" t="s">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="217" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C217" t="s">
+        <v>4085</v>
+      </c>
+      <c r="D217" t="s">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="218" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C218" t="s">
+        <v>4086</v>
+      </c>
+      <c r="D218" t="s">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="219" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C219" t="s">
+        <v>4087</v>
+      </c>
+      <c r="D219" t="s">
+        <v>4334</v>
+      </c>
+    </row>
+    <row r="220" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C220" t="s">
+        <v>4088</v>
+      </c>
+      <c r="D220" t="s">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="221" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C221" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="222" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C222" t="s">
+        <v>4089</v>
+      </c>
+      <c r="D222" t="s">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="223" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C223" t="s">
+        <v>4090</v>
+      </c>
+      <c r="D223" t="s">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="224" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C224" t="s">
+        <v>4091</v>
+      </c>
+      <c r="D224" t="s">
+        <v>4338</v>
+      </c>
+    </row>
+    <row r="225" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C225" t="s">
+        <v>4092</v>
+      </c>
+      <c r="D225" t="s">
+        <v>4339</v>
+      </c>
+    </row>
+    <row r="226" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C226" t="s">
+        <v>4093</v>
+      </c>
+      <c r="D226" t="s">
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="227" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C227" t="s">
+        <v>4094</v>
+      </c>
+      <c r="D227" t="s">
+        <v>4341</v>
+      </c>
+    </row>
+    <row r="228" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C228" t="s">
+        <v>4095</v>
+      </c>
+      <c r="D228" t="s">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="229" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C229" t="s">
+        <v>4096</v>
+      </c>
+      <c r="D229" t="s">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="230" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C230" t="s">
+        <v>4097</v>
+      </c>
+      <c r="D230" t="s">
+        <v>4344</v>
+      </c>
+    </row>
+    <row r="231" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C231" t="s">
+        <v>4098</v>
+      </c>
+      <c r="D231" t="s">
+        <v>4345</v>
+      </c>
+    </row>
+    <row r="232" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C232" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D232" t="s">
+        <v>4346</v>
+      </c>
+    </row>
+    <row r="233" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C233" t="s">
+        <v>4100</v>
+      </c>
+      <c r="D233" t="s">
+        <v>4347</v>
+      </c>
+    </row>
+    <row r="234" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C234" t="s">
+        <v>4101</v>
+      </c>
+      <c r="D234" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="235" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C235" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="236" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C236" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D236" t="s">
+        <v>4349</v>
+      </c>
+    </row>
+    <row r="237" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C237" t="s">
+        <v>4103</v>
+      </c>
+      <c r="D237" t="s">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="238" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C238" t="s">
+        <v>4104</v>
+      </c>
+      <c r="D238" t="s">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="239" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C239" t="s">
+        <v>4105</v>
+      </c>
+      <c r="D239" t="s">
+        <v>4352</v>
+      </c>
+    </row>
+    <row r="240" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C240" t="s">
+        <v>4106</v>
+      </c>
+      <c r="D240" t="s">
+        <v>4353</v>
+      </c>
+    </row>
+    <row r="241" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C241" t="s">
+        <v>4107</v>
+      </c>
+      <c r="D241" t="s">
+        <v>4354</v>
+      </c>
+    </row>
+    <row r="242" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C242" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D242" t="s">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="243" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C243" t="s">
+        <v>4109</v>
+      </c>
+      <c r="D243" t="s">
+        <v>4356</v>
+      </c>
+    </row>
+    <row r="244" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C244" t="s">
+        <v>4110</v>
+      </c>
+      <c r="D244" t="s">
+        <v>4357</v>
+      </c>
+    </row>
+    <row r="245" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C245" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D245" t="s">
+        <v>4358</v>
+      </c>
+    </row>
+    <row r="246" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C246" t="s">
+        <v>4112</v>
+      </c>
+      <c r="D246" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="247" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C247" t="s">
+        <v>4113</v>
+      </c>
+      <c r="D247" t="s">
+        <v>4360</v>
+      </c>
+    </row>
+    <row r="248" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C248" t="s">
+        <v>4114</v>
+      </c>
+      <c r="D248" t="s">
+        <v>4361</v>
+      </c>
+    </row>
+    <row r="249" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C249" t="s">
+        <v>4115</v>
+      </c>
+      <c r="D249" t="s">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="250" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C250" t="s">
+        <v>4116</v>
+      </c>
+      <c r="D250" t="s">
+        <v>4363</v>
+      </c>
+    </row>
+    <row r="251" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C251" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="252" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C252" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D252" t="s">
+        <v>4364</v>
+      </c>
+    </row>
+    <row r="253" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C253" t="s">
+        <v>4118</v>
+      </c>
+      <c r="D253" t="s">
+        <v>4365</v>
+      </c>
+    </row>
+    <row r="254" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C254" t="s">
+        <v>4119</v>
+      </c>
+      <c r="D254" t="s">
+        <v>4366</v>
+      </c>
+    </row>
+    <row r="255" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C255" t="s">
+        <v>4120</v>
+      </c>
+      <c r="D255" t="s">
+        <v>4367</v>
+      </c>
+    </row>
+    <row r="256" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C256" t="s">
+        <v>4121</v>
+      </c>
+      <c r="D256" t="s">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="257" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C257" t="s">
+        <v>4122</v>
+      </c>
+      <c r="D257" t="s">
+        <v>4369</v>
+      </c>
+    </row>
+    <row r="258" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C258" t="s">
+        <v>4123</v>
+      </c>
+      <c r="D258" t="s">
+        <v>4370</v>
+      </c>
+    </row>
+    <row r="259" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C259" t="s">
+        <v>4124</v>
+      </c>
+      <c r="D259" t="s">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="260" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C260" t="s">
+        <v>4125</v>
+      </c>
+      <c r="D260" t="s">
+        <v>4372</v>
+      </c>
+    </row>
+    <row r="261" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C261" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="262" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C262" t="s">
+        <v>4126</v>
+      </c>
+      <c r="D262" t="s">
+        <v>4373</v>
+      </c>
+    </row>
+    <row r="263" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C263" t="s">
+        <v>4127</v>
+      </c>
+      <c r="D263" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="264" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C264" t="s">
+        <v>4128</v>
+      </c>
+      <c r="D264" t="s">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="265" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C265" t="s">
+        <v>4129</v>
+      </c>
+      <c r="D265" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="266" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C266" t="s">
+        <v>4130</v>
+      </c>
+      <c r="D266" t="s">
+        <v>4377</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
   <dimension ref="A1:D58"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -23496,51 +27930,51 @@
     </row>
     <row r="57" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B57" t="s">
         <v>2591</v>
       </c>
       <c r="C57" t="s">
         <v>688</v>
       </c>
       <c r="D57" t="s">
         <v>2592</v>
       </c>
     </row>
     <row r="58" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B58" t="s">
         <v>2593</v>
       </c>
       <c r="D58" t="s">
         <v>2594</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
   <dimension ref="A1:D99"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -24571,51 +29005,51 @@
     </row>
     <row r="98" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B98" t="s">
         <v>2767</v>
       </c>
       <c r="D98" t="s">
         <v>2768</v>
       </c>
     </row>
     <row r="99" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B99" t="s">
         <v>2769</v>
       </c>
       <c r="C99" t="s">
         <v>759</v>
       </c>
       <c r="D99" t="s">
         <v>2770</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -24745,51 +29179,51 @@
         <v>2793</v>
       </c>
       <c r="C15" t="s">
         <v>811</v>
       </c>
       <c r="D15" t="s">
         <v>2794</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>2795</v>
       </c>
       <c r="C16" t="s">
         <v>2796</v>
       </c>
       <c r="D16" t="s">
         <v>2797</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -24976,296 +29410,50 @@
         <v>2829</v>
       </c>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
         <v>622</v>
       </c>
       <c r="D19" t="s">
         <v>2830</v>
       </c>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>617</v>
       </c>
       <c r="D20" t="s">
         <v>2831</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
         <v>619</v>
       </c>
       <c r="D21" t="s">
         <v>2832</v>
-      </c>
-[...244 lines deleted...]
-        <v>2871</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -25603,50 +29791,296 @@
       </c>
       <c r="C35" t="s">
         <v>238</v>
       </c>
       <c r="D35" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="36" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B36" t="s">
         <v>240</v>
       </c>
       <c r="C36" t="s">
         <v>241</v>
       </c>
       <c r="D36" t="s">
         <v>242</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1C00-000000000000}">
+  <dimension ref="A1:D22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="4" width="50.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D3" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>181</v>
+      </c>
+      <c r="D4" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
+        <v>187</v>
+      </c>
+      <c r="D5" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D6" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C7" t="s">
+        <v>401</v>
+      </c>
+      <c r="D7" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C8" t="s">
+        <v>404</v>
+      </c>
+      <c r="D8" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B9" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C9" t="s">
+        <v>407</v>
+      </c>
+      <c r="D9" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B10" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D10" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B11" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C11" t="s">
+        <v>410</v>
+      </c>
+      <c r="D11" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B12" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C12" t="s">
+        <v>415</v>
+      </c>
+      <c r="D12" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B13" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C13" t="s">
+        <v>418</v>
+      </c>
+      <c r="D13" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B14" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C14" t="s">
+        <v>421</v>
+      </c>
+      <c r="D14" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B15" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C15" t="s">
+        <v>424</v>
+      </c>
+      <c r="D15" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C16" t="s">
+        <v>427</v>
+      </c>
+      <c r="D16" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C17" t="s">
+        <v>430</v>
+      </c>
+      <c r="D17" t="s">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C18" t="s">
+        <v>433</v>
+      </c>
+      <c r="D18" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D19" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C20" t="s">
+        <v>436</v>
+      </c>
+      <c r="D20" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C21" t="s">
+        <v>439</v>
+      </c>
+      <c r="D21" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C22" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D22" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1D00-000000000000}">
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -25862,51 +30296,51 @@
         <v>2906</v>
       </c>
       <c r="C22" t="s">
         <v>445</v>
       </c>
       <c r="D22" t="s">
         <v>2907</v>
       </c>
     </row>
     <row r="23" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>2908</v>
       </c>
       <c r="C23" t="s">
         <v>448</v>
       </c>
       <c r="D23" t="s">
         <v>2909</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1E00-000000000000}">
   <dimension ref="A1:D75"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -26682,51 +31116,51 @@
         <v>3371</v>
       </c>
       <c r="C74" t="s">
         <v>716</v>
       </c>
       <c r="D74" t="s">
         <v>3445</v>
       </c>
     </row>
     <row r="75" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B75" t="s">
         <v>3372</v>
       </c>
       <c r="C75" t="s">
         <v>718</v>
       </c>
       <c r="D75" t="s">
         <v>3446</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1F00-000000000000}">
   <dimension ref="A1:D50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -27221,51 +31655,51 @@
         <v>3011</v>
       </c>
       <c r="C49" t="s">
         <v>773</v>
       </c>
       <c r="D49" t="s">
         <v>3012</v>
       </c>
     </row>
     <row r="50" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
         <v>3013</v>
       </c>
       <c r="C50" t="s">
         <v>775</v>
       </c>
       <c r="D50" t="s">
         <v>3014</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2000-000000000000}">
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -27692,51 +32126,51 @@
       <c r="D41" t="s">
         <v>3090</v>
       </c>
     </row>
     <row r="42" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B42" t="s">
         <v>3091</v>
       </c>
       <c r="D42" t="s">
         <v>3092</v>
       </c>
     </row>
     <row r="43" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B43" t="s">
         <v>389</v>
       </c>
       <c r="D43" t="s">
         <v>3093</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2100-000000000000}">
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -28155,51 +32589,51 @@
         <v>3118</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>3617</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>3618</v>
       </c>
     </row>
     <row r="39" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
         <v>3119</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>3619</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>3620</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2200-000000000000}">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -28396,51 +32830,51 @@
         <v>3151</v>
       </c>
       <c r="C20" t="s">
         <v>150</v>
       </c>
       <c r="D20" t="s">
         <v>3152</v>
       </c>
     </row>
     <row r="21" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
         <v>3153</v>
       </c>
       <c r="C21" t="s">
         <v>153</v>
       </c>
       <c r="D21" t="s">
         <v>3154</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2300-000000000000}">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -28702,51 +33136,51 @@
     </row>
     <row r="27" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B27" t="s">
         <v>3197</v>
       </c>
       <c r="C27" t="s">
         <v>622</v>
       </c>
       <c r="D27" t="s">
         <v>3198</v>
       </c>
     </row>
     <row r="28" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B28" t="s">
         <v>389</v>
       </c>
       <c r="D28" t="s">
         <v>3199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-2400-000000000000}">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="50.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -32484,80 +36918,81 @@
       </c>
       <c r="C32" t="s">
         <v>820</v>
       </c>
       <c r="D32" t="s">
         <v>821</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>37</vt:i4>
+        <vt:i4>38</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="37" baseType="lpstr">
+    <vt:vector size="38" baseType="lpstr">
       <vt:lpstr>Subscription Title List</vt:lpstr>
       <vt:lpstr>McCauley, 01 ed. - Adult-Geront</vt:lpstr>
       <vt:lpstr>Hart, 01 ed. - Advancing Nursin</vt:lpstr>
       <vt:lpstr>Alan, 04 ed. - Antibiotic Basic</vt:lpstr>
       <vt:lpstr>Soriano, 14 ed. - Bates' Guide</vt:lpstr>
       <vt:lpstr>Casanova, 09 ed. - Beckmann and</vt:lpstr>
       <vt:lpstr>Marino, 07 ed. - Blue Prints Pe</vt:lpstr>
       <vt:lpstr>King, 05 ed. - Blueprints Famil</vt:lpstr>
       <vt:lpstr>Briggs, 12 ed. - Briggs Drugs i</vt:lpstr>
       <vt:lpstr>Bobonich, 02 ed. - Dermatology</vt:lpstr>
       <vt:lpstr>Browner, 5 ed. - Designing Clin</vt:lpstr>
       <vt:lpstr>Sanford, 01 ed. - Dyad Leadersh</vt:lpstr>
       <vt:lpstr>Angelow, 01 ed. - Essential Pro</vt:lpstr>
       <vt:lpstr>Smith, 07 ed. - Essentials of F</vt:lpstr>
       <vt:lpstr>Burggraf, 01 ed. - Healthy Agin</vt:lpstr>
       <vt:lpstr>Kantor, 01 ed. - Issues of Canc</vt:lpstr>
       <vt:lpstr>Boland, 12 ed. - Kaplan Sadock</vt:lpstr>
       <vt:lpstr>Eliason, 03 ed. - LGBTQ Culture</vt:lpstr>
       <vt:lpstr>Rundio, 01 ed. - Lippincott Cer</vt:lpstr>
       <vt:lpstr>Kline-Tilford, 01 ed. - Lippinc</vt:lpstr>
       <vt:lpstr>Galvagno, 03 ed. - Marino's The</vt:lpstr>
       <vt:lpstr>Starkweather, 01 ed. - Pain Man</vt:lpstr>
       <vt:lpstr>Arcangelo, 05 ed. - Pharmacothe</vt:lpstr>
       <vt:lpstr>Goroll, 08 ed. - Primary Care M</vt:lpstr>
+      <vt:lpstr>Goroll, 09 ed. - Primary Care M</vt:lpstr>
       <vt:lpstr>Lo, 06 ed. - Resolving Ethical</vt:lpstr>
       <vt:lpstr>Zorc, 5 ed. - Schwartz's Clinic</vt:lpstr>
       <vt:lpstr>Maldonado, 03 ed. - SOAP for Fa</vt:lpstr>
       <vt:lpstr>Agabegi, 06 ed. - Step-Up to Me</vt:lpstr>
       <vt:lpstr>Hickey, 01 ed. - The Continuum</vt:lpstr>
       <vt:lpstr>Rundio, 01 ed. - The Doctor of</vt:lpstr>
       <vt:lpstr>Chou, 07 ed. - The Johns Hopkin</vt:lpstr>
       <vt:lpstr>Carlat, 05 ed. - The Psychiatri</vt:lpstr>
       <vt:lpstr>Fondahn, 01 ed. - The Washingto</vt:lpstr>
       <vt:lpstr>Daniel, 38 ed. - The Washington</vt:lpstr>
       <vt:lpstr>Hawkey, 01 ed. - Transcatheter</vt:lpstr>
       <vt:lpstr>Rao, 11 ed. - Wallach's Interpr</vt:lpstr>
       <vt:lpstr>Olshansky, 01 ed. - Women’s Hea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>puseascm05tol02$</dc:creator>