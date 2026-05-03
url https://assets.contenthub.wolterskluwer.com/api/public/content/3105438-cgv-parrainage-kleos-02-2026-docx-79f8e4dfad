--- v0 (2026-02-17)
+++ v1 (2026-05-03)
@@ -4,223 +4,235 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3211ECFF" w14:textId="4C85F4E2" w:rsidR="00673F9E" w:rsidRPr="00346B33" w:rsidRDefault="007C64E7" w:rsidP="006427C0">
+    <w:p w14:paraId="3211ECFF" w14:textId="553C1AC4" w:rsidR="00673F9E" w:rsidRPr="00346B33" w:rsidRDefault="007C64E7" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346B33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conditions Générales du Programme de Parrainage</w:t>
       </w:r>
       <w:r w:rsidR="00AE4F81" w:rsidRPr="00346B33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> KLEOS</w:t>
       </w:r>
       <w:r w:rsidR="002C3F5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> – version janvier 2026</w:t>
+        <w:t xml:space="preserve"> – version </w:t>
+      </w:r>
+      <w:r w:rsidR="00C175AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mars</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3F5F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024EE452" w14:textId="77777777" w:rsidR="00AE4F81" w:rsidRDefault="00AE4F81" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5417A2B4" w14:textId="34F96602" w:rsidR="00AE4F81" w:rsidRPr="007371BA" w:rsidRDefault="00AE4F81" w:rsidP="006427C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007371BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Objet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E450D3D" w14:textId="77777777" w:rsidR="0085569C" w:rsidRDefault="0085569C" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2244F25F" w14:textId="77A72E0C" w:rsidR="00630789" w:rsidRDefault="00630789" w:rsidP="006427C0">
+    <w:p w14:paraId="2244F25F" w14:textId="2D24E7A2" w:rsidR="00630789" w:rsidRDefault="00630789" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le programme de parrainage</w:t>
       </w:r>
       <w:r w:rsidR="00E74599">
         <w:t xml:space="preserve"> KLEOS permet à un utilisateur actif </w:t>
       </w:r>
       <w:r w:rsidR="007371BA">
         <w:t xml:space="preserve">de la solution logicielle </w:t>
       </w:r>
       <w:r w:rsidR="00E74599">
         <w:t>KLEOS</w:t>
       </w:r>
       <w:r w:rsidR="00406302">
         <w:t xml:space="preserve"> en France</w:t>
       </w:r>
       <w:r w:rsidR="00B665E1">
         <w:t xml:space="preserve"> (le « Parrain »)</w:t>
       </w:r>
       <w:r w:rsidR="00E74599">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C91B83">
         <w:t xml:space="preserve">de recommander à Wolters Kluwer </w:t>
       </w:r>
       <w:r w:rsidR="00ED311B">
-        <w:t xml:space="preserve">Legal Software </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">« Wolters Kluwer ») </w:t>
+        <w:t xml:space="preserve">Legal Software France (« Wolters Kluwer ») </w:t>
       </w:r>
       <w:r w:rsidR="00C91B83">
         <w:t>un professionnel du droit susceptible de souscrire à une licence KLEOS</w:t>
       </w:r>
       <w:r w:rsidR="00ED311B">
         <w:t xml:space="preserve"> auprès de Wolters Kluwer </w:t>
       </w:r>
       <w:r w:rsidR="00C91B83">
         <w:t>(le « Filleul »)</w:t>
       </w:r>
       <w:r w:rsidR="00ED311B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F40207" w14:textId="77777777" w:rsidR="00525EDF" w:rsidRDefault="00525EDF" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09718B0B" w14:textId="3BE9D60C" w:rsidR="00EC16AA" w:rsidRDefault="00525EDF" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le programme de parrainage KLEOS est réservé aux </w:t>
       </w:r>
       <w:r w:rsidR="00CA170D">
         <w:t>professionnels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> majeurs de plus de 18 ans</w:t>
       </w:r>
       <w:r w:rsidR="00CA170D">
         <w:t xml:space="preserve"> agissant dans le cadre de leur activité professionnelle</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9FB8A2" w14:textId="77777777" w:rsidR="0085569C" w:rsidRDefault="0085569C" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BB65E92" w14:textId="67A7F366" w:rsidR="0085569C" w:rsidRDefault="001E48F3" w:rsidP="00912817">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="19D23182" w14:textId="038D84AF" w:rsidR="00040589" w:rsidRDefault="001E48F3" w:rsidP="006427C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pour en savoir plus sur le programme, cliquer </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00912817" w:rsidRPr="005310E6">
+        <w:r w:rsidRPr="00040589">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
-          <w:t>https://www.wolterskluwer.com/solutions/kleos/parrainage-kleos</w:t>
+          <w:t>ici</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00040589" w:rsidRPr="00040589">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00040589" w:rsidRPr="00040589">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>Parrainage Kleos – Recommandez, récompensez ! | Wolters Kluwer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5308A963" w14:textId="77777777" w:rsidR="001E48F3" w:rsidRDefault="001E48F3" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31C6D1B7" w14:textId="5C7CD30C" w:rsidR="00AE4F81" w:rsidRPr="007371BA" w:rsidRDefault="0093135A" w:rsidP="006427C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007371BA">
         <w:rPr>
@@ -434,51 +446,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D39EE2C" w14:textId="075CFCF4" w:rsidR="00CC4632" w:rsidRDefault="00CC4632" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Pour participer au programme de parrainage</w:t>
       </w:r>
       <w:r w:rsidR="00FC49DD">
         <w:t xml:space="preserve"> KLEOS</w:t>
       </w:r>
       <w:r>
         <w:t>, le Filleul doit remplir les conditions cumulatives suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BEA7D8" w14:textId="77777777" w:rsidR="00CC4632" w:rsidRDefault="00CC4632" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7489B4B0" w14:textId="59C5CC7A" w:rsidR="00DC36CD" w:rsidRDefault="001A689B" w:rsidP="006427C0">
+    <w:p w14:paraId="7489B4B0" w14:textId="470E580E" w:rsidR="00DC36CD" w:rsidRDefault="001A689B" w:rsidP="006427C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Ê</w:t>
       </w:r>
       <w:r w:rsidRPr="006151A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>tre</w:t>
       </w:r>
       <w:r w:rsidR="00DC36CD" w:rsidRPr="006151A7">
         <w:rPr>
@@ -504,69 +516,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> à un cabinet d’avocats</w:t>
       </w:r>
       <w:r w:rsidR="00DC36CD" w:rsidRPr="006151A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> n’ayant jamais </w:t>
       </w:r>
       <w:r w:rsidR="006151A7" w:rsidRPr="006151A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">été client </w:t>
       </w:r>
       <w:r w:rsidR="00610488">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">KLEOS </w:t>
       </w:r>
       <w:r w:rsidR="006151A7" w:rsidRPr="006151A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">de Wolters </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC419F" w:rsidRPr="006151A7">
+        <w:t>de Wolters Kluwer</w:t>
+      </w:r>
+      <w:r w:rsidR="00456173">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>Kluwer</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC419F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ;</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> et</w:t>
+        <w:t>; et</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B001A4" w14:textId="0A30604C" w:rsidR="00733207" w:rsidRPr="00733207" w:rsidRDefault="00733207" w:rsidP="006427C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00733207">
         <w:t>Ne pas être apparten</w:t>
       </w:r>
       <w:r w:rsidR="005A5BD1">
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00733207">
         <w:t xml:space="preserve"> au même cabinet que le </w:t>
       </w:r>
       <w:r w:rsidR="005A5BD1">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00733207">
         <w:t>arrain</w:t>
@@ -591,77 +597,77 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95F86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Validation du Parrainage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60ECED42" w14:textId="77777777" w:rsidR="00780EF7" w:rsidRDefault="00780EF7" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB7F1C2" w14:textId="03552954" w:rsidR="005E39CD" w:rsidRPr="0054615D" w:rsidRDefault="00780EF7" w:rsidP="006427C0">
+    <w:p w14:paraId="6CB7F1C2" w14:textId="171CCDC2" w:rsidR="005E39CD" w:rsidRPr="0054615D" w:rsidRDefault="00780EF7" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="006B1EC8">
         <w:t xml:space="preserve"> Parrain </w:t>
       </w:r>
       <w:r w:rsidR="001338D1">
         <w:t xml:space="preserve">doit </w:t>
       </w:r>
       <w:r w:rsidR="006B1EC8">
         <w:t xml:space="preserve">renseigner le formulaire de parrainage </w:t>
       </w:r>
-      <w:r w:rsidR="006B1EC8" w:rsidRPr="00997E0D">
+      <w:r w:rsidR="006B1EC8" w:rsidRPr="00456173">
         <w:t xml:space="preserve">disponible </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="006B1EC8" w:rsidRPr="00997E0D">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="006B1EC8" w:rsidRPr="00456173">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>ICI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00920061">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00920061" w:rsidRPr="00920061">
         <w:t>pour identifier le Filleul</w:t>
       </w:r>
       <w:r w:rsidRPr="00920061">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A76CEE">
         <w:t>Le Parrain</w:t>
       </w:r>
@@ -734,51 +740,51 @@
       <w:r>
         <w:t>luwer</w:t>
       </w:r>
       <w:r w:rsidR="00A82DFD">
         <w:t xml:space="preserve"> et le Parrain recevra la dotation</w:t>
       </w:r>
       <w:r w:rsidR="00556FD2">
         <w:t xml:space="preserve"> si</w:t>
       </w:r>
       <w:r w:rsidR="00C45931">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A82DFD">
         <w:t xml:space="preserve">les </w:t>
       </w:r>
       <w:r w:rsidR="001338D1">
         <w:t>conditions</w:t>
       </w:r>
       <w:r w:rsidR="00A82DFD">
         <w:t xml:space="preserve"> suivantes sont remplies </w:t>
       </w:r>
       <w:r w:rsidR="00C45931">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE7B049" w14:textId="51E144EE" w:rsidR="00426B38" w:rsidRPr="000D4663" w:rsidRDefault="00441895" w:rsidP="006427C0">
+    <w:p w14:paraId="6CE7B049" w14:textId="0C54DCFE" w:rsidR="00426B38" w:rsidRPr="000D4663" w:rsidRDefault="00441895" w:rsidP="006427C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>A la date à laquelle le Parrain soumet le formulaire de parrainage, le Filleul </w:t>
       </w:r>
       <w:r w:rsidR="00C45931">
         <w:t>(i) n</w:t>
       </w:r>
       <w:r w:rsidR="00426B38">
         <w:t>’a pas déjà ét</w:t>
       </w:r>
       <w:r w:rsidR="00A42BAF">
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidR="00426B38">
         <w:t xml:space="preserve"> recommandé par un autre Parrain</w:t>
       </w:r>
       <w:r w:rsidR="00256752">
@@ -806,54 +812,60 @@
       <w:r w:rsidR="007B2390" w:rsidRPr="000D4663">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D11BD8" w:rsidRPr="000D4663">
         <w:t xml:space="preserve">eu </w:t>
       </w:r>
       <w:r w:rsidR="007B2390" w:rsidRPr="000D4663">
         <w:t>de contact avec Wolters Kluwer</w:t>
       </w:r>
       <w:r w:rsidR="002F3EB5" w:rsidRPr="000D4663">
         <w:t xml:space="preserve"> concernant l’opportunité commerciale</w:t>
       </w:r>
       <w:r w:rsidR="00304F29" w:rsidRPr="000D4663">
         <w:t xml:space="preserve"> au cours </w:t>
       </w:r>
       <w:r w:rsidR="00B3174E" w:rsidRPr="000D4663">
         <w:t>des</w:t>
       </w:r>
       <w:r w:rsidR="00304F29" w:rsidRPr="000D4663">
         <w:t xml:space="preserve"> douze</w:t>
       </w:r>
       <w:r w:rsidR="004E4893" w:rsidRPr="000D4663">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00304F29" w:rsidRPr="000D4663">
-        <w:t xml:space="preserve">(12) mois </w:t>
-[...2 lines deleted...]
-        <w:t>précédents ;</w:t>
+        <w:t>(12) mois précéde</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3174E" w:rsidRPr="000D4663">
+        <w:t>nts</w:t>
+      </w:r>
+      <w:r w:rsidR="00456173">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2390" w:rsidRPr="000D4663">
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00577E1C" w:rsidRPr="000D4663">
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3875F8" w14:textId="73DAAC45" w:rsidR="007B2390" w:rsidRDefault="00C45931" w:rsidP="006427C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le Filleul </w:t>
       </w:r>
       <w:r w:rsidR="003521F1">
         <w:t xml:space="preserve">souscrit un abonnement au logiciel KLEOS </w:t>
       </w:r>
       <w:r w:rsidR="00B81CD5">
         <w:t xml:space="preserve">auprès de Wolters Kluwer </w:t>
       </w:r>
       <w:r w:rsidR="003521F1">
@@ -940,153 +952,183 @@
     </w:p>
     <w:p w14:paraId="77C47B0D" w14:textId="77777777" w:rsidR="006B0925" w:rsidRDefault="006B0925" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04646C5D" w14:textId="75702621" w:rsidR="006B0925" w:rsidRDefault="006B0925" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>La responsabilité de Wolters Kluwer ne peut pas être engagée si le Filleul ne finalise pas la souscription d’un abonnement au logiciel KLEOS.</w:t>
       </w:r>
       <w:r w:rsidR="00195C1A">
         <w:t xml:space="preserve"> Le Parrain est seul responsable des engagements qu’il aura pris envers un Filleul ou les tiers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB18242" w14:textId="77777777" w:rsidR="00FA5FB2" w:rsidRDefault="00FA5FB2" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DE1B519" w14:textId="73112777" w:rsidR="00FA5FB2" w:rsidRPr="00F95F86" w:rsidRDefault="00F95F86" w:rsidP="006427C0">
+    <w:p w14:paraId="6DE1B519" w14:textId="73112777" w:rsidR="00FA5FB2" w:rsidRPr="00333C2B" w:rsidRDefault="00F95F86" w:rsidP="006427C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F95F86">
+      <w:r w:rsidRPr="00333C2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dotation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23683D20" w14:textId="77777777" w:rsidR="00F95F86" w:rsidRDefault="00F95F86" w:rsidP="006427C0">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00EF7786">
+    <w:p w14:paraId="23683D20" w14:textId="77777777" w:rsidR="00F95F86" w:rsidRPr="00333C2B" w:rsidRDefault="00F95F86" w:rsidP="006427C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15AEFFAD" w14:textId="4343B484" w:rsidR="00F95F86" w:rsidRPr="00333C2B" w:rsidRDefault="00A82DFD" w:rsidP="006427C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00333C2B">
         <w:t xml:space="preserve">Le Parrain </w:t>
       </w:r>
-      <w:r w:rsidR="00790591" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00790591" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve">se verra remettre une </w:t>
       </w:r>
-      <w:r w:rsidR="00EF7786" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00EF7786" w:rsidRPr="00333C2B">
         <w:t>e-</w:t>
       </w:r>
-      <w:r w:rsidR="00790591" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00790591" w:rsidRPr="00333C2B">
         <w:t>carte cadeau FNAC</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7786" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00EF7786" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC419F" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00456173" w:rsidRPr="00333C2B">
         <w:t>DARTY ™</w:t>
       </w:r>
-      <w:r w:rsidR="00790591" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00790591" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve"> d’un montant de cent euros (1</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7786" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00EF7786" w:rsidRPr="00333C2B">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00790591" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00790591" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve">0€) </w:t>
       </w:r>
-      <w:r w:rsidR="001C5373" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="001C5373" w:rsidRPr="00333C2B">
         <w:t>pour chaque parrainage validé.</w:t>
       </w:r>
-      <w:r w:rsidR="00500651" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00500651" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve"> L’utilisation de la carte cadeau est soumise aux conditions FNAC</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7786" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00EF7786" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B32E85" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00B32E85" w:rsidRPr="00333C2B">
         <w:t>Le montant n’est pas convertible en espèces.</w:t>
       </w:r>
-      <w:r w:rsidR="00DE76D7" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00DE76D7" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve"> La dotation sera versée par Wolters Kluwer dans le mois</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2375" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00FB2375" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve"> suivant la </w:t>
       </w:r>
-      <w:r w:rsidR="008E027C" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="008E027C" w:rsidRPr="00333C2B">
         <w:t>date d’échéance de</w:t>
       </w:r>
-      <w:r w:rsidR="00950C60" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00950C60" w:rsidRPr="00333C2B">
         <w:t>s trois</w:t>
       </w:r>
-      <w:r w:rsidR="008E027C" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="008E027C" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00950C60" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00950C60" w:rsidRPr="00333C2B">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008E027C" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="008E027C" w:rsidRPr="00333C2B">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00950C60" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="00950C60" w:rsidRPr="00333C2B">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="008E027C" w:rsidRPr="00EF7786">
+      <w:r w:rsidR="008E027C" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve"> mois d’abonnement</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7F7B">
+      <w:r w:rsidR="00BF7F7B" w:rsidRPr="00333C2B">
         <w:t xml:space="preserve"> du Filleul</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7786">
+      <w:r w:rsidR="00EF7786" w:rsidRPr="00333C2B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B5D363" w14:textId="77777777" w:rsidR="00784261" w:rsidRPr="00333C2B" w:rsidRDefault="00784261" w:rsidP="006427C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A59AA0F" w14:textId="4507BAE5" w:rsidR="00784261" w:rsidRDefault="00784261" w:rsidP="006427C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00333C2B">
+        <w:t xml:space="preserve">Le Filleul </w:t>
+      </w:r>
+      <w:r w:rsidR="00923CFC" w:rsidRPr="00333C2B">
+        <w:t>se verra offrir le montant de son abonnement à KLEOS (hors option</w:t>
+      </w:r>
+      <w:r w:rsidR="00321864" w:rsidRPr="00333C2B">
+        <w:t>s et services spécifiques) pour le</w:t>
+      </w:r>
+      <w:r w:rsidR="00923CFC" w:rsidRPr="00333C2B">
+        <w:t xml:space="preserve"> quatrième</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333C2B">
+        <w:t xml:space="preserve"> mois d’abonnement</w:t>
+      </w:r>
+      <w:r w:rsidR="00321864" w:rsidRPr="00333C2B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E87D779" w14:textId="77777777" w:rsidR="00FA5FB2" w:rsidRDefault="00FA5FB2" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F26B1FD" w14:textId="14DE3A51" w:rsidR="003E6B3B" w:rsidRPr="004B6624" w:rsidRDefault="003E35EB" w:rsidP="006427C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6624">
         <w:rPr>
@@ -1113,51 +1155,51 @@
       <w:r>
         <w:t xml:space="preserve">Wolters Kluwer </w:t>
       </w:r>
       <w:r w:rsidRPr="0062240B">
         <w:t xml:space="preserve">aucune donnée personnelle relative au Filleul sans avoir obtenu </w:t>
       </w:r>
       <w:r w:rsidR="007B3781">
         <w:t xml:space="preserve">de ce dernier </w:t>
       </w:r>
       <w:r w:rsidRPr="0062240B">
         <w:t>son consentement libre, éclairé, spécifique et préalable</w:t>
       </w:r>
       <w:r w:rsidR="003E35EB" w:rsidRPr="003E35EB">
         <w:t xml:space="preserve">, dans le respect </w:t>
       </w:r>
       <w:r w:rsidR="003E35EB">
         <w:t>des lois et règlements relatifs à la protection des données à caractère personnel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6652AE73" w14:textId="77777777" w:rsidR="003E35EB" w:rsidRDefault="003E35EB" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25535BBA" w14:textId="5E68E76F" w:rsidR="003E35EB" w:rsidRDefault="001B17B3" w:rsidP="006427C0">
+    <w:p w14:paraId="25535BBA" w14:textId="1770FAB5" w:rsidR="003E35EB" w:rsidRDefault="001B17B3" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Les données personnelles recueillies par Wolters Kluwer </w:t>
       </w:r>
       <w:r w:rsidR="005E275A">
         <w:t>seront traitées</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> uniquement aux fins </w:t>
       </w:r>
       <w:r w:rsidR="00EB562A">
         <w:t xml:space="preserve">de la réalisation </w:t>
       </w:r>
       <w:r>
         <w:t>du programme d</w:t>
       </w:r>
       <w:r w:rsidR="00F0681C">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> parrainage</w:t>
       </w:r>
@@ -1185,160 +1227,154 @@
       <w:r w:rsidR="00042C51">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB562A" w:rsidRPr="007B47FA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00042C51">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00EB562A" w:rsidRPr="007B47FA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ont traitées en conformité avec la politique de données personnelles de Wolters Kluwer disponible à </w:t>
       </w:r>
       <w:r w:rsidR="00042C51">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">l’adresse </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC419F">
+        <w:t>l’adresse suivante</w:t>
+      </w:r>
+      <w:r w:rsidR="00456173">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>suivante</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC419F" w:rsidRPr="007B47FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB562A" w:rsidRPr="007B47FA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> :</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EB562A" w:rsidRPr="007B47FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00EB562A" w:rsidRPr="007B47FA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.wolterskluwer.com/fr-fr/privacy-cookies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007B5A20">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CD4B0A">
         <w:t xml:space="preserve">Le Parrain et le </w:t>
       </w:r>
       <w:r w:rsidR="00CD4B0A" w:rsidRPr="002060B7">
         <w:t xml:space="preserve">Filleul </w:t>
       </w:r>
       <w:r w:rsidR="005B6867" w:rsidRPr="002060B7">
         <w:t xml:space="preserve">disposent d’un droit d’accès, de rectification, d’effacement et d’opposition qu’ils peuvent exercer en contactant Wolters Kluwer </w:t>
       </w:r>
       <w:r w:rsidR="002060B7" w:rsidRPr="002060B7">
         <w:t xml:space="preserve">via le formulaire disponible ici : </w:t>
       </w:r>
       <w:r w:rsidR="00042C51" w:rsidRPr="002060B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00042C51" w:rsidRPr="002060B7">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://www.wolterskluwer.com/fr-fr/privacy-cookies/inquiry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002060B7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D91149" w14:textId="77777777" w:rsidR="003E35EB" w:rsidRDefault="003E35EB" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E4CA8EA" w14:textId="49F7A88F" w:rsidR="003E35EB" w:rsidRPr="005A7193" w:rsidRDefault="00CB10E8" w:rsidP="006427C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A7193">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Transparence et conformité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E143C08" w14:textId="77777777" w:rsidR="00CB10E8" w:rsidRDefault="00CB10E8" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57BF8714" w14:textId="58061C62" w:rsidR="00681E57" w:rsidRPr="00681E57" w:rsidRDefault="00681E57" w:rsidP="006427C0">
+    <w:p w14:paraId="57BF8714" w14:textId="0ED233D2" w:rsidR="00681E57" w:rsidRPr="00681E57" w:rsidRDefault="00681E57" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00681E57">
-        <w:t xml:space="preserve">Le </w:t>
-[...5 lines deleted...]
-        <w:t>s’engage</w:t>
+        <w:t xml:space="preserve">Le Parrain </w:t>
       </w:r>
       <w:r w:rsidR="00891216">
-        <w:t xml:space="preserve"> à respecter toutes les règles déontologiques et</w:t>
+        <w:t>s’engage à respecter toutes les règles déontologiques et</w:t>
       </w:r>
       <w:r w:rsidR="00146C13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00995C14">
         <w:t xml:space="preserve">les obligations </w:t>
       </w:r>
       <w:r w:rsidR="00146C13">
         <w:t>de conformité</w:t>
       </w:r>
       <w:r w:rsidR="00995C14">
         <w:t>, en particulier</w:t>
       </w:r>
       <w:r w:rsidR="00891216">
         <w:t xml:space="preserve"> anticorruption</w:t>
       </w:r>
       <w:r w:rsidR="00130DFA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00891216">
         <w:t xml:space="preserve"> qui s’appliquent à lui</w:t>
       </w:r>
       <w:r w:rsidR="00995C14">
         <w:t>.</w:t>
       </w:r>
@@ -1347,105 +1383,102 @@
       </w:r>
       <w:r w:rsidR="00130DFA">
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidR="00130DFA" w:rsidRPr="00681E57">
         <w:t xml:space="preserve"> s’interdit toute communication susceptible d’induire en erreur le public ou de constituer une pratique commerciale trompeuse au sens des articles L.121-1 et suivants du Code de la consommation. </w:t>
       </w:r>
       <w:r w:rsidR="00130DFA">
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidR="00BF5844">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00681E57">
         <w:t xml:space="preserve">reconnaît que toute recommandation, témoignage ou communication publique effectuée dans le cadre du </w:t>
       </w:r>
       <w:r>
         <w:t>présent programme de parrainage</w:t>
       </w:r>
       <w:r w:rsidR="008700BA">
         <w:t xml:space="preserve"> KLEOS</w:t>
       </w:r>
       <w:r w:rsidRPr="00681E57">
         <w:t>, notamment sur des plateformes telles que LinkedIn</w:t>
       </w:r>
-      <w:r w:rsidR="00BC419F">
+      <w:r w:rsidR="00456173">
         <w:t xml:space="preserve">® </w:t>
       </w:r>
-      <w:r w:rsidR="00BC419F" w:rsidRPr="00681E57">
+      <w:r w:rsidR="00456173" w:rsidRPr="00681E57">
         <w:t>blogs</w:t>
       </w:r>
       <w:r w:rsidRPr="00681E57">
         <w:t>, forums ou tout autre média accessible au public, et en lien avec</w:t>
       </w:r>
       <w:r w:rsidR="00CC2F33">
         <w:t xml:space="preserve"> KLEOS ou tous autres</w:t>
       </w:r>
       <w:r w:rsidRPr="00681E57">
         <w:t xml:space="preserve"> produits ou services de W</w:t>
       </w:r>
       <w:r w:rsidR="00526092">
         <w:t>olters Kluwer</w:t>
       </w:r>
       <w:r w:rsidRPr="00681E57">
         <w:t>, doit respecter les obligations de transparence prévues par la réglementation applicable.</w:t>
       </w:r>
       <w:r w:rsidR="002C1352">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00681E57">
-        <w:t>En particulier, lorsque le Parrain reçoit une rémunération, un avantage ou une contrepartie en lien avec une recommandation ou un parrainage, il s’engage à mentionner de manière claire, explicite et visible le caractère sponsorisé ou rémunéré de ladite communication.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">En particulier, lorsque le Parrain reçoit une rémunération, un avantage ou une contrepartie en lien avec une recommandation ou un parrainage, il s’engage à mentionner </w:t>
+      </w:r>
       <w:r w:rsidRPr="00681E57">
         <w:lastRenderedPageBreak/>
+        <w:t>de manière claire, explicite et visible le caractère sponsorisé ou rémunéré de ladite communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF17E24" w14:textId="77777777" w:rsidR="0088578E" w:rsidRDefault="0088578E" w:rsidP="006427C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C946CD" w14:textId="193EF2B3" w:rsidR="00681E57" w:rsidRDefault="00681E57" w:rsidP="006427C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00681E57">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="005A7193">
         <w:t>olters Kluwer</w:t>
       </w:r>
       <w:r w:rsidRPr="00681E57">
         <w:t xml:space="preserve"> se réserve le droit de demander le retrait ou la modification de toute communication non conforme à ces exigences, sans préjudice de ses autres droits contractuels ou légaux.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="718BCBA9" w14:textId="77777777" w:rsidR="00C44E84" w:rsidRPr="00C44E84" w:rsidRDefault="00C44E84" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B3A4F22" w14:textId="09787F96" w:rsidR="004759D8" w:rsidRPr="004759D8" w:rsidRDefault="006427C0" w:rsidP="006427C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00136BF0" w:rsidRPr="00C44E84">
@@ -1521,98 +1554,98 @@
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="003E6B3B" w:rsidRPr="00C44E84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>cceptation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> et contestation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BC1358" w14:textId="77777777" w:rsidR="003E35EB" w:rsidRPr="00C44E84" w:rsidRDefault="003E35EB" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AC5C928" w14:textId="5AD5E73A" w:rsidR="00B2371C" w:rsidRPr="00C44E84" w:rsidRDefault="00B2371C" w:rsidP="006427C0">
+    <w:p w14:paraId="2AC5C928" w14:textId="6EBD2A18" w:rsidR="00B2371C" w:rsidRPr="00C44E84" w:rsidRDefault="00B2371C" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44E84">
         <w:t xml:space="preserve">Les présentes conditions </w:t>
       </w:r>
       <w:r w:rsidR="00480B77">
         <w:t xml:space="preserve">générales </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44E84">
         <w:t>sont régies par le droit français.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00480B77" w:rsidRPr="00C44E84">
         <w:t xml:space="preserve">Toute participation </w:t>
       </w:r>
       <w:r w:rsidR="00480B77">
         <w:t>au programme</w:t>
       </w:r>
       <w:r w:rsidR="00480B77" w:rsidRPr="00C44E84">
         <w:t xml:space="preserve"> de parrainage</w:t>
       </w:r>
       <w:r w:rsidR="00C8130F">
         <w:t xml:space="preserve"> KLEOS</w:t>
       </w:r>
       <w:r w:rsidR="00480B77" w:rsidRPr="00C44E84">
         <w:t xml:space="preserve"> entraine de plein droit l’acceptation pleine et </w:t>
       </w:r>
-      <w:r w:rsidR="00BC419F" w:rsidRPr="00C44E84">
+      <w:r w:rsidR="00456173" w:rsidRPr="00C44E84">
         <w:t>sans réserve</w:t>
       </w:r>
       <w:r w:rsidR="00480B77" w:rsidRPr="00C44E84">
         <w:t xml:space="preserve"> des présentes conditions générales. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44E84">
         <w:t>Tout</w:t>
       </w:r>
       <w:r w:rsidR="00480B77">
         <w:t xml:space="preserve">e contestation ou </w:t>
       </w:r>
-      <w:r w:rsidR="00BC419F">
+      <w:r w:rsidR="00456173">
         <w:t xml:space="preserve">réclamation </w:t>
       </w:r>
-      <w:r w:rsidR="00BC419F" w:rsidRPr="00C44E84">
+      <w:r w:rsidR="00456173" w:rsidRPr="00C44E84">
         <w:t>devra</w:t>
       </w:r>
       <w:r w:rsidR="00B6527F">
         <w:t xml:space="preserve"> être formulée par écrit</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44E84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B6527F">
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44E84">
         <w:t>sera soumis</w:t>
       </w:r>
       <w:r w:rsidR="00B6527F">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44E84">
         <w:t xml:space="preserve"> aux tribunaux compétents du ressort du siège social de</w:t>
       </w:r>
       <w:r w:rsidR="00B6527F">
         <w:t xml:space="preserve"> Wolters Kluwer</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44E84">
         <w:t>.</w:t>
@@ -1620,176 +1653,170 @@
     </w:p>
     <w:p w14:paraId="6F45A1F3" w14:textId="77777777" w:rsidR="00926543" w:rsidRDefault="00926543" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5026F9B7" w14:textId="0E296FB2" w:rsidR="00A50F2D" w:rsidRPr="00C44E84" w:rsidRDefault="00926543" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="008F1F65" w:rsidRPr="00C44E84">
         <w:t xml:space="preserve">e Parrain </w:t>
       </w:r>
       <w:r w:rsidR="002F54DC" w:rsidRPr="00C44E84">
         <w:t>certifie</w:t>
       </w:r>
       <w:r>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A73D584" w14:textId="3F9F67E8" w:rsidR="00A50F2D" w:rsidRPr="00C44E84" w:rsidRDefault="00BC419F" w:rsidP="006427C0">
+    <w:p w14:paraId="1A73D584" w14:textId="54754254" w:rsidR="00A50F2D" w:rsidRPr="00C44E84" w:rsidRDefault="00456173" w:rsidP="006427C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44E84">
         <w:t>Que</w:t>
       </w:r>
       <w:r w:rsidR="002F54DC" w:rsidRPr="00C44E84">
         <w:t xml:space="preserve"> sa participation ne contrevient à aucune obligation professionnelle ou contractuelle</w:t>
       </w:r>
       <w:r w:rsidR="002C2BC8" w:rsidRPr="00C44E84">
         <w:t xml:space="preserve"> ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DACB004" w14:textId="02ACD817" w:rsidR="002C2BC8" w:rsidRDefault="00BC419F" w:rsidP="006427C0">
+    <w:p w14:paraId="7DACB004" w14:textId="02BF3F33" w:rsidR="002C2BC8" w:rsidRDefault="00456173" w:rsidP="006427C0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44E84">
         <w:t>Que</w:t>
       </w:r>
       <w:r w:rsidR="00810DA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le Parrain</w:t>
       </w:r>
       <w:r w:rsidR="002C2BC8" w:rsidRPr="00C44E84">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> en toute bonne foi</w:t>
+        <w:t xml:space="preserve"> agit en toute bonne foi</w:t>
       </w:r>
       <w:r w:rsidR="00A50F2D" w:rsidRPr="00C44E84">
         <w:t xml:space="preserve"> et fournit des informations exactes sur le Filleul</w:t>
       </w:r>
       <w:r w:rsidR="00C8130F">
         <w:t> ; et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2D564D" w14:textId="2F26DBDE" w:rsidR="00C8130F" w:rsidRPr="00C44E84" w:rsidRDefault="00BC419F" w:rsidP="00C8130F">
+    <w:p w14:paraId="0D2D564D" w14:textId="6E97C4F7" w:rsidR="00C8130F" w:rsidRPr="00C44E84" w:rsidRDefault="00456173" w:rsidP="00C8130F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44E84">
         <w:t>Que</w:t>
       </w:r>
       <w:r w:rsidR="00C8130F" w:rsidRPr="00C44E84">
         <w:t xml:space="preserve"> le Filleul est informé de la démarche </w:t>
       </w:r>
       <w:r w:rsidR="00C8130F">
         <w:t>du Parrain auprès de Wolters Kluwer</w:t>
       </w:r>
       <w:r w:rsidR="00422F36">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F66FE0E" w14:textId="77777777" w:rsidR="00C8130F" w:rsidRPr="00C44E84" w:rsidRDefault="00C8130F" w:rsidP="00C8130F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64E975CC" w14:textId="77777777" w:rsidR="002C2BC8" w:rsidRPr="002C2BC8" w:rsidRDefault="002C2BC8" w:rsidP="006427C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08081CA3" w14:textId="6B59061F" w:rsidR="002F54DC" w:rsidRPr="002F54DC" w:rsidRDefault="002F54DC" w:rsidP="002F54DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF5B346" w14:textId="3A3F49EB" w:rsidR="008F1F65" w:rsidRDefault="008F1F65" w:rsidP="0085569C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008F1F65">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19CF38EA" w14:textId="77777777" w:rsidR="00FC7B2A" w:rsidRDefault="00FC7B2A" w:rsidP="002C3F5F">
+    <w:p w14:paraId="026C6C7A" w14:textId="77777777" w:rsidR="00E701B9" w:rsidRDefault="00E701B9" w:rsidP="002C3F5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E3A2914" w14:textId="77777777" w:rsidR="00FC7B2A" w:rsidRDefault="00FC7B2A" w:rsidP="002C3F5F">
+    <w:p w14:paraId="15E75AA6" w14:textId="77777777" w:rsidR="00E701B9" w:rsidRDefault="00E701B9" w:rsidP="002C3F5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1811,67 +1838,67 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13053169" w14:textId="392A81F1" w:rsidR="002C3F5F" w:rsidRDefault="002C3F5F">
+  <w:p w14:paraId="13053169" w14:textId="225D74BC" w:rsidR="002C3F5F" w:rsidRDefault="002C3F5F">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Conditions générales du programme de parrainage KLEOS</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00333C2B">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve"> V2 Mars 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="004E43CB">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="004E43CB">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="004E43CB">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="004E43CB">
       <w:rPr>
@@ -1888,61 +1915,61 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="004E43CB">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AFD984F" w14:textId="77777777" w:rsidR="00FC7B2A" w:rsidRDefault="00FC7B2A" w:rsidP="002C3F5F">
+    <w:p w14:paraId="54FD5238" w14:textId="77777777" w:rsidR="00E701B9" w:rsidRDefault="00E701B9" w:rsidP="002C3F5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="217C3190" w14:textId="77777777" w:rsidR="00FC7B2A" w:rsidRDefault="00FC7B2A" w:rsidP="002C3F5F">
+    <w:p w14:paraId="0B2C10B0" w14:textId="77777777" w:rsidR="00E701B9" w:rsidRDefault="00E701B9" w:rsidP="002C3F5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A029A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C5414F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -2757,240 +2784,251 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC2EA4"/>
+    <w:rsid w:val="00040589"/>
     <w:rsid w:val="00042C51"/>
     <w:rsid w:val="000730E5"/>
     <w:rsid w:val="00074906"/>
     <w:rsid w:val="000755D2"/>
     <w:rsid w:val="00075BB5"/>
     <w:rsid w:val="000A7492"/>
     <w:rsid w:val="000D4663"/>
     <w:rsid w:val="000D7E6F"/>
     <w:rsid w:val="000E2ACC"/>
     <w:rsid w:val="000F49C0"/>
     <w:rsid w:val="00130DFA"/>
     <w:rsid w:val="001338D1"/>
-    <w:rsid w:val="00133F3E"/>
     <w:rsid w:val="00136317"/>
     <w:rsid w:val="00136BF0"/>
     <w:rsid w:val="00143812"/>
     <w:rsid w:val="00146C13"/>
     <w:rsid w:val="001616BB"/>
     <w:rsid w:val="00163D2E"/>
     <w:rsid w:val="00195C1A"/>
     <w:rsid w:val="001A689B"/>
     <w:rsid w:val="001B17B3"/>
     <w:rsid w:val="001C5373"/>
     <w:rsid w:val="001E1D27"/>
     <w:rsid w:val="001E48F3"/>
     <w:rsid w:val="002060B7"/>
     <w:rsid w:val="00220F18"/>
     <w:rsid w:val="00256752"/>
     <w:rsid w:val="002C1352"/>
     <w:rsid w:val="002C2BC8"/>
     <w:rsid w:val="002C3F5F"/>
     <w:rsid w:val="002F3EB5"/>
     <w:rsid w:val="002F54DC"/>
     <w:rsid w:val="00304F29"/>
+    <w:rsid w:val="00321864"/>
+    <w:rsid w:val="00333C2B"/>
     <w:rsid w:val="00346B33"/>
     <w:rsid w:val="003521F1"/>
     <w:rsid w:val="003C2F18"/>
     <w:rsid w:val="003E1523"/>
     <w:rsid w:val="003E35EB"/>
     <w:rsid w:val="003E6B3B"/>
     <w:rsid w:val="00401CAC"/>
     <w:rsid w:val="00406302"/>
     <w:rsid w:val="00422F36"/>
     <w:rsid w:val="00426B38"/>
     <w:rsid w:val="00441895"/>
+    <w:rsid w:val="00456173"/>
     <w:rsid w:val="004733EA"/>
     <w:rsid w:val="004759D8"/>
     <w:rsid w:val="00480B77"/>
     <w:rsid w:val="004B6624"/>
     <w:rsid w:val="004D1505"/>
     <w:rsid w:val="004D48D6"/>
     <w:rsid w:val="004E4893"/>
     <w:rsid w:val="00500651"/>
     <w:rsid w:val="00525EDF"/>
     <w:rsid w:val="00526092"/>
     <w:rsid w:val="0054615D"/>
     <w:rsid w:val="00556FD2"/>
     <w:rsid w:val="00577E1C"/>
     <w:rsid w:val="005A5BD1"/>
     <w:rsid w:val="005A7193"/>
     <w:rsid w:val="005B2A49"/>
     <w:rsid w:val="005B6867"/>
     <w:rsid w:val="005B741F"/>
     <w:rsid w:val="005D382A"/>
+    <w:rsid w:val="005D74F8"/>
     <w:rsid w:val="005E275A"/>
     <w:rsid w:val="005E39CD"/>
     <w:rsid w:val="00610488"/>
     <w:rsid w:val="006151A7"/>
     <w:rsid w:val="00616C53"/>
     <w:rsid w:val="0062240B"/>
+    <w:rsid w:val="00627A80"/>
     <w:rsid w:val="00630789"/>
     <w:rsid w:val="006427C0"/>
     <w:rsid w:val="00651F84"/>
     <w:rsid w:val="00660D75"/>
     <w:rsid w:val="006647E3"/>
     <w:rsid w:val="00673F9E"/>
     <w:rsid w:val="00681E57"/>
     <w:rsid w:val="006840BE"/>
     <w:rsid w:val="006A7B0A"/>
     <w:rsid w:val="006B0925"/>
     <w:rsid w:val="006B1EC8"/>
     <w:rsid w:val="006C68FF"/>
     <w:rsid w:val="006E2F3B"/>
     <w:rsid w:val="006E401B"/>
     <w:rsid w:val="00705E21"/>
     <w:rsid w:val="00733207"/>
     <w:rsid w:val="007371BA"/>
     <w:rsid w:val="00770B02"/>
     <w:rsid w:val="00771289"/>
     <w:rsid w:val="00780EF7"/>
     <w:rsid w:val="007837E6"/>
+    <w:rsid w:val="00784261"/>
     <w:rsid w:val="00790591"/>
     <w:rsid w:val="007972FE"/>
     <w:rsid w:val="007B2390"/>
     <w:rsid w:val="007B3781"/>
     <w:rsid w:val="007B47FA"/>
     <w:rsid w:val="007B5A20"/>
     <w:rsid w:val="007C64E7"/>
     <w:rsid w:val="00810DA0"/>
     <w:rsid w:val="0085569C"/>
     <w:rsid w:val="008700BA"/>
     <w:rsid w:val="0088578E"/>
     <w:rsid w:val="008860DA"/>
     <w:rsid w:val="00891216"/>
     <w:rsid w:val="008D4BE4"/>
     <w:rsid w:val="008E027C"/>
     <w:rsid w:val="008F1F65"/>
     <w:rsid w:val="009014B1"/>
     <w:rsid w:val="0090647A"/>
-    <w:rsid w:val="00912817"/>
     <w:rsid w:val="00920061"/>
+    <w:rsid w:val="00923CFC"/>
     <w:rsid w:val="009264BF"/>
     <w:rsid w:val="00926543"/>
     <w:rsid w:val="0093135A"/>
     <w:rsid w:val="00932BA4"/>
     <w:rsid w:val="00937E7E"/>
     <w:rsid w:val="00950C60"/>
     <w:rsid w:val="00995C14"/>
-    <w:rsid w:val="00997E0D"/>
+    <w:rsid w:val="009B1F65"/>
+    <w:rsid w:val="009D01A0"/>
     <w:rsid w:val="00A02231"/>
     <w:rsid w:val="00A42BAF"/>
     <w:rsid w:val="00A50F2D"/>
     <w:rsid w:val="00A76CEE"/>
     <w:rsid w:val="00A7734D"/>
     <w:rsid w:val="00A8189D"/>
     <w:rsid w:val="00A82DFD"/>
+    <w:rsid w:val="00A84500"/>
     <w:rsid w:val="00A85D7A"/>
     <w:rsid w:val="00A941DC"/>
     <w:rsid w:val="00AA799B"/>
-    <w:rsid w:val="00AB0095"/>
     <w:rsid w:val="00AE4F81"/>
     <w:rsid w:val="00B01654"/>
     <w:rsid w:val="00B06067"/>
     <w:rsid w:val="00B2371C"/>
     <w:rsid w:val="00B3174E"/>
     <w:rsid w:val="00B32E85"/>
+    <w:rsid w:val="00B34898"/>
     <w:rsid w:val="00B6527F"/>
     <w:rsid w:val="00B665E1"/>
     <w:rsid w:val="00B81CD5"/>
     <w:rsid w:val="00BB20E5"/>
     <w:rsid w:val="00BC2EA4"/>
-    <w:rsid w:val="00BC419F"/>
+    <w:rsid w:val="00BC3D7F"/>
+    <w:rsid w:val="00BE64A3"/>
     <w:rsid w:val="00BF5844"/>
     <w:rsid w:val="00BF7F7B"/>
+    <w:rsid w:val="00C175AF"/>
     <w:rsid w:val="00C4287E"/>
     <w:rsid w:val="00C44E80"/>
     <w:rsid w:val="00C44E84"/>
     <w:rsid w:val="00C45931"/>
     <w:rsid w:val="00C8130F"/>
     <w:rsid w:val="00C91B83"/>
     <w:rsid w:val="00CA170D"/>
     <w:rsid w:val="00CB10E8"/>
-    <w:rsid w:val="00CC0690"/>
     <w:rsid w:val="00CC2F33"/>
     <w:rsid w:val="00CC4632"/>
     <w:rsid w:val="00CD4B0A"/>
     <w:rsid w:val="00D11BD8"/>
     <w:rsid w:val="00D17F44"/>
     <w:rsid w:val="00D34336"/>
     <w:rsid w:val="00D469D5"/>
     <w:rsid w:val="00D77A1E"/>
     <w:rsid w:val="00D87714"/>
     <w:rsid w:val="00DC36CD"/>
     <w:rsid w:val="00DC5B32"/>
     <w:rsid w:val="00DE18D3"/>
     <w:rsid w:val="00DE5D90"/>
     <w:rsid w:val="00DE76D7"/>
     <w:rsid w:val="00E1487B"/>
+    <w:rsid w:val="00E701B9"/>
+    <w:rsid w:val="00E70C93"/>
     <w:rsid w:val="00E74599"/>
     <w:rsid w:val="00E96233"/>
     <w:rsid w:val="00EB30F2"/>
     <w:rsid w:val="00EB562A"/>
     <w:rsid w:val="00EC16AA"/>
     <w:rsid w:val="00ED311B"/>
     <w:rsid w:val="00EF7786"/>
     <w:rsid w:val="00F0681C"/>
     <w:rsid w:val="00F773CD"/>
     <w:rsid w:val="00F85AF7"/>
     <w:rsid w:val="00F95F86"/>
     <w:rsid w:val="00FA5FB2"/>
     <w:rsid w:val="00FB2375"/>
     <w:rsid w:val="00FC49DD"/>
     <w:rsid w:val="00FC7B2A"/>
     <w:rsid w:val="00FF3F47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -3971,77 +4009,68 @@
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C3F5F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002C3F5F"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00912817"/>
+    <w:rsid w:val="00040589"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wolterskluwer.com/solutions/kleos/parrainage-kleos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wolterskluwer.com/solutions/kleos/parrainage-kleos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wolterskluwer.com/fr-fr/privacy-cookies/inquiry" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wolterskluwer.com/fr-fr/privacy-cookies" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wolterskluwer.com/solutions/kleos/parrainage-kleos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wolterskluwer.com/solutions/kleos/parrainage-kleos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wolterskluwer.com/fr-fr/privacy-cookies/inquiry" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wolterskluwer.com/fr-fr/privacy-cookies" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wolterskluwer.com/solutions/kleos/parrainage-kleos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4300,60 +4329,60 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1093</Words>
-  <Characters>6012</Characters>
+  <Words>1128</Words>
+  <Characters>6207</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7091</CharactersWithSpaces>
+  <CharactersWithSpaces>7321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rabinovici, Laurie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>