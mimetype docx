--- v2 (2026-03-01)
+++ v3 (2026-05-10)
@@ -80,80 +80,80 @@
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="0079782B">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>rawnicza</w:t>
       </w:r>
       <w:r w:rsidR="00FD4ECE">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> dla Wolters Kluwer Polska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1241C044" w14:textId="77777777" w:rsidR="00A26E6C" w:rsidRDefault="00A26E6C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C1FAE3A" w14:textId="6B44D4E3" w:rsidR="00380180" w:rsidRPr="00D4425A" w:rsidRDefault="0079782B" w:rsidP="00F54ABB">
+    <w:p w14:paraId="7C1FAE3A" w14:textId="7C5F99B2" w:rsidR="00380180" w:rsidRPr="00D4425A" w:rsidRDefault="0079782B" w:rsidP="00F54ABB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079782B">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Wypełnioną ankietę prosimy przesłać na adres: </w:t>
       </w:r>
       <w:r w:rsidR="00D4425A" w:rsidRPr="00D4425A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ankiety.wydawnicze@wolterskluwer.</w:t>
       </w:r>
-      <w:r w:rsidR="00CD61BF">
+      <w:r w:rsidR="00443FAA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>com</w:t>
+        <w:t>pl</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7937623B" w14:textId="77777777" w:rsidR="00A26E6C" w:rsidRDefault="00A26E6C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52A5D06B" w14:textId="208714D8" w:rsidR="00380180" w:rsidRPr="00CD61BF" w:rsidRDefault="0079782B" w:rsidP="00F54ABB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD61BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Proponowany tytuł książki (i ewentualny podtytuł):</w:t>
@@ -742,53 +742,54 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:id w:val="-1245794889"/>
         <w:placeholder>
           <w:docPart w:val="23D6E93528504C4190106DA8066BBEFB"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="4EC43710" w14:textId="77777777" w:rsidR="00CD61BF" w:rsidRPr="00CD61BF" w:rsidRDefault="00CD61BF" w:rsidP="00CD61BF">
           <w:pPr>
             <w:spacing w:after="120"/>
             <w:rPr>
               <w:color w:val="0070C0"/>
               <w:lang w:val="pl-PL"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C66CD5">
+          <w:r w:rsidRPr="00443FAA">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
+              <w:lang w:val="pl-PL"/>
             </w:rPr>
             <w:t>Kliknij lub naciśnij tutaj, aby wprowadzić tekst.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7239D4DE" w14:textId="77777777" w:rsidR="00F54ABB" w:rsidRDefault="00F54ABB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17902D32" w14:textId="47A3CE9A" w:rsidR="00010915" w:rsidRPr="000049F4" w:rsidRDefault="0079782B" w:rsidP="00CD61BF">
       <w:pPr>
@@ -1820,65 +1821,51 @@
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
         <w:t>, jeśli dotyczy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA18F1F" w14:textId="2BDC349A" w:rsidR="0011544E" w:rsidRPr="0011544E" w:rsidRDefault="0011544E" w:rsidP="0011544E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011544E">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Uprzejmie prosimy o zapoznanie się z polityką open access zamieszczoną na stronie </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00127469">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
-          <w:t>https://www.wolterskluwer.co</w:t>
-[...13 lines deleted...]
-          <w:t>/pl-pl/solutions/informacje/dla-autorow/zasady-publikowania-w-otwartym-dostepie-open-access</w:t>
+          <w:t>https://www.wolterskluwer.com/pl-pl/solutions/informacje/dla-autorow/zasady-publikowania-w-otwartym-dostepie-open-access</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0011544E">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D31D28D" w14:textId="37D81138" w:rsidR="0079782B" w:rsidRPr="00CD61BF" w:rsidRDefault="0079782B" w:rsidP="00CD61BF">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD61BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Czy autor jest zainteresowany publikacją w modelu Open Access (za opłatą</w:t>
@@ -3022,85 +3009,84 @@
           <w:bCs/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>WYPEŁNIENIE ANKIETY WYDAWNICZEJ</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00053349" w:rsidRPr="00053349" w:rsidSect="00F54ABB">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1247" w:right="1701" w:bottom="1247" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A6448E0" w14:textId="77777777" w:rsidR="00873001" w:rsidRDefault="00873001" w:rsidP="00DB7B12">
+    <w:p w14:paraId="246F3E96" w14:textId="77777777" w:rsidR="001639BC" w:rsidRDefault="001639BC" w:rsidP="00DB7B12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C560D03" w14:textId="77777777" w:rsidR="00873001" w:rsidRDefault="00873001" w:rsidP="00DB7B12">
+    <w:p w14:paraId="3099622D" w14:textId="77777777" w:rsidR="001639BC" w:rsidRDefault="001639BC" w:rsidP="00DB7B12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -3356,61 +3342,61 @@
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1F2FF14C" w14:textId="77777777" w:rsidR="00DB7B12" w:rsidRDefault="00DB7B12">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5925FE6B" w14:textId="77777777" w:rsidR="002B211B" w:rsidRDefault="002B211B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CBE66DA" w14:textId="77777777" w:rsidR="00873001" w:rsidRDefault="00873001" w:rsidP="00DB7B12">
+    <w:p w14:paraId="1FAE3398" w14:textId="77777777" w:rsidR="001639BC" w:rsidRDefault="001639BC" w:rsidP="00DB7B12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A5AE3D9" w14:textId="77777777" w:rsidR="00873001" w:rsidRDefault="00873001" w:rsidP="00DB7B12">
+    <w:p w14:paraId="4898C187" w14:textId="77777777" w:rsidR="001639BC" w:rsidRDefault="001639BC" w:rsidP="00DB7B12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B98E284" w14:textId="77777777" w:rsidR="002B211B" w:rsidRDefault="002B211B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EDE2F4D" w14:textId="279A0419" w:rsidR="00DB7B12" w:rsidRDefault="00DB7B12" w:rsidP="002B211B">
     <w:pPr>
@@ -3785,149 +3771,152 @@
   <w:num w:numId="5" w16cid:durableId="360326677">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="197355064">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="306250734">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="647586437">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="630135413">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="463275921">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dRcZEbvKDp6naOVNA5NB4bBzallLVEtLTg2pXA4qzeb3mywOD+auOZjDIN1Q63cRXdjCV0iA2gzap1VV82k6Kg==" w:salt="iUda+qRGauMbJw+7n/j6BA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="142"/>
   <w:drawingGridVerticalSpacing w:val="142"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="000049F4"/>
     <w:rsid w:val="00010915"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="00053349"/>
     <w:rsid w:val="00057DA4"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="000641E1"/>
     <w:rsid w:val="000C52DA"/>
     <w:rsid w:val="000D08FC"/>
     <w:rsid w:val="000E479A"/>
     <w:rsid w:val="000F64FE"/>
     <w:rsid w:val="0011544E"/>
     <w:rsid w:val="00127469"/>
     <w:rsid w:val="00146A45"/>
     <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="001639BC"/>
     <w:rsid w:val="00170ACC"/>
     <w:rsid w:val="00173307"/>
     <w:rsid w:val="00187DCE"/>
     <w:rsid w:val="001B1E32"/>
     <w:rsid w:val="001B1F36"/>
     <w:rsid w:val="001B3F92"/>
     <w:rsid w:val="001F665F"/>
     <w:rsid w:val="00222B4E"/>
     <w:rsid w:val="00233653"/>
     <w:rsid w:val="00251D1C"/>
     <w:rsid w:val="00277B24"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002B211B"/>
     <w:rsid w:val="002E071A"/>
     <w:rsid w:val="00306499"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00380180"/>
     <w:rsid w:val="00381B1F"/>
     <w:rsid w:val="003B4F29"/>
     <w:rsid w:val="003B7D57"/>
     <w:rsid w:val="003C3D65"/>
+    <w:rsid w:val="00443FAA"/>
     <w:rsid w:val="00484F08"/>
     <w:rsid w:val="004F35F4"/>
     <w:rsid w:val="00502013"/>
     <w:rsid w:val="005506D3"/>
     <w:rsid w:val="00574445"/>
     <w:rsid w:val="00590CC4"/>
     <w:rsid w:val="005A3661"/>
     <w:rsid w:val="005B15D3"/>
     <w:rsid w:val="005D51FE"/>
     <w:rsid w:val="00615854"/>
     <w:rsid w:val="00682320"/>
     <w:rsid w:val="00687D22"/>
     <w:rsid w:val="006A622B"/>
     <w:rsid w:val="006C4E75"/>
     <w:rsid w:val="0074238E"/>
     <w:rsid w:val="00786314"/>
     <w:rsid w:val="0079782B"/>
     <w:rsid w:val="007E3CF5"/>
     <w:rsid w:val="007F1CD5"/>
     <w:rsid w:val="007F2AAF"/>
     <w:rsid w:val="0080341E"/>
     <w:rsid w:val="00834B3F"/>
     <w:rsid w:val="00852832"/>
     <w:rsid w:val="00873001"/>
     <w:rsid w:val="008B7431"/>
     <w:rsid w:val="008C7DDD"/>
     <w:rsid w:val="008F2381"/>
     <w:rsid w:val="008F634A"/>
     <w:rsid w:val="009035E4"/>
     <w:rsid w:val="009153E3"/>
     <w:rsid w:val="00953C15"/>
     <w:rsid w:val="00971601"/>
     <w:rsid w:val="009718F6"/>
     <w:rsid w:val="0098421B"/>
     <w:rsid w:val="009909BC"/>
     <w:rsid w:val="00992E49"/>
+    <w:rsid w:val="009A301D"/>
     <w:rsid w:val="009B2C23"/>
     <w:rsid w:val="009B5E21"/>
     <w:rsid w:val="00A06C9E"/>
     <w:rsid w:val="00A22750"/>
     <w:rsid w:val="00A26E6C"/>
     <w:rsid w:val="00A50442"/>
     <w:rsid w:val="00A5538C"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AB616C"/>
     <w:rsid w:val="00AE43FB"/>
     <w:rsid w:val="00AF5705"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B93AA2"/>
     <w:rsid w:val="00BF1B94"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CB1388"/>
     <w:rsid w:val="00CC0A5A"/>
     <w:rsid w:val="00CD61BF"/>
     <w:rsid w:val="00CF75A2"/>
     <w:rsid w:val="00D3743D"/>
     <w:rsid w:val="00D4425A"/>
     <w:rsid w:val="00D82167"/>
     <w:rsid w:val="00DB7B12"/>
     <w:rsid w:val="00DC04CB"/>
     <w:rsid w:val="00DD5916"/>
@@ -16341,53 +16330,52 @@
             <w:pStyle w:val="50A72CE77A46488CB6D2B90862B8A501"/>
           </w:pPr>
           <w:r w:rsidRPr="00C66CD5">
             <w:rPr>
               <w:rStyle w:val="Tekstzastpczy"/>
             </w:rPr>
             <w:t>Kliknij lub naciśnij tutaj, aby wprowadzić tekst.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -16435,53 +16423,55 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D679AB"/>
     <w:rsid w:val="00033025"/>
     <w:rsid w:val="00173307"/>
     <w:rsid w:val="00187DCE"/>
+    <w:rsid w:val="00256322"/>
     <w:rsid w:val="00277B24"/>
     <w:rsid w:val="00381B1F"/>
     <w:rsid w:val="00636B25"/>
+    <w:rsid w:val="009A301D"/>
     <w:rsid w:val="00D679AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -17386,83 +17376,83 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>935</Words>
+  <Words>934</Words>
   <Characters>5610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6532</CharactersWithSpaces>
+  <CharactersWithSpaces>6531</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>ZNAKI:6216</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fe6ee112-9e5c-4f16-b63d-fcad06e1707e_Enabled">